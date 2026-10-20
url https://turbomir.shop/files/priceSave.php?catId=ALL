--- v0 (2026-09-04)
+++ v1 (2026-10-20)
@@ -1,181 +1,38300 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/_rels/workbook.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="Картриджи 04-09-2026" sheetId="1" r:id="rId1"/>
+    <sheet name="Все каталоги 20-10-2" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5" uniqueCount="5">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2441" uniqueCount="2441">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена руб.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>1270-970-0133</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1270-970-0133</t>
+  </si>
+  <si>
+    <t>Есть</t>
+  </si>
+  <si>
+    <t>Купить</t>
+  </si>
+  <si>
+    <t>5327-970-6440</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5327-970-6440</t>
+  </si>
+  <si>
+    <t>5316-970-7119</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5316-970-7119</t>
+  </si>
+  <si>
+    <t>702365-5001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Baw 702365-5001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3786852</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3786634</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3789240</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5548736</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Cummins 5548737</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3782376</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 179593</t>
+  </si>
+  <si>
+    <t>1387-998-0144</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1387-998-0144</t>
+  </si>
+  <si>
+    <t>5303-970-0029</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5303-970-0029</t>
+  </si>
+  <si>
+    <t>786880-0006</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 786880-0006</t>
+  </si>
+  <si>
+    <t>RE543470</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer RE543470</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5459129</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Volvo 22283878</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3104793</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4956009</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 2868729</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 2868728</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3104294</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3104454</t>
+  </si>
+  <si>
+    <t>J50S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Weichai J50S</t>
+  </si>
+  <si>
+    <t>1153-970-0049</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1153-970-0049</t>
+  </si>
+  <si>
+    <t>1153-988-0049</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1153-988-0049</t>
+  </si>
+  <si>
+    <t>1270-970-0233</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1270-970-0233</t>
+  </si>
+  <si>
+    <t>ТКР 85C6</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Газ ТКР 85C6</t>
+  </si>
+  <si>
+    <t>6205-81-8160</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Komatsu 6205-81-8160</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3104766</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3104769</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3104395</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3104293</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4951982</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3104765</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4955240</t>
+  </si>
+  <si>
+    <t>5304-970-0059</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5304-970-0059</t>
+  </si>
+  <si>
+    <t>49177-01600</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49177-01600</t>
+  </si>
+  <si>
+    <t>5304-988-0064</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5304-988-0064</t>
+  </si>
+  <si>
+    <t>5303-970-0226</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5303-970-0226</t>
+  </si>
+  <si>
+    <t>5303-970-0055</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5303-970-0055</t>
+  </si>
+  <si>
+    <t>1270-970-0174</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1270-970-0174</t>
+  </si>
+  <si>
+    <t>1270-970-0204</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1270-970-0204</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4033968</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4043972</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Cummins 4043976</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Cummins 4955962</t>
+  </si>
+  <si>
+    <t>5327-970-7188</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5327-970-7188</t>
+  </si>
+  <si>
+    <t>5303-970-0052</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5303-970-0052</t>
+  </si>
+  <si>
+    <t>1745-970-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1745-970-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5461132</t>
+  </si>
+  <si>
+    <t>5303-970-0144</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5303-970-0144</t>
+  </si>
+  <si>
+    <t>5303-970-0182</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5303-970-0182</t>
+  </si>
+  <si>
+    <t>5304-988-0293</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5304-988-0293</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4089484</t>
+  </si>
+  <si>
+    <t>5304-970-0220</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5304-970-0220</t>
+  </si>
+  <si>
+    <t>5304-970-0023</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5304-970-0023</t>
+  </si>
+  <si>
+    <t>1270-970-0024</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1270-970-0024</t>
+  </si>
+  <si>
+    <t>1270-970-0067</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1270-970-0067</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 318807</t>
+  </si>
+  <si>
+    <t>5304-988-0059</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5304-988-0059</t>
+  </si>
+  <si>
+    <t>5303-970-0005</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5303-970-0005</t>
+  </si>
+  <si>
+    <t>5303-970-0035</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5303-970-0035</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Weichai 612601111069</t>
+  </si>
+  <si>
+    <t>5327-970-0007</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5327-970-0007</t>
+  </si>
+  <si>
+    <t>5324-970-6408</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5324-970-6408</t>
+  </si>
+  <si>
+    <t>5324-970-6409</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5324-970-6409</t>
+  </si>
+  <si>
+    <t>5324-988-6408</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5324-988-6408</t>
+  </si>
+  <si>
+    <t>5324-988-6409</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5324-988-6409</t>
+  </si>
+  <si>
+    <t>5303-970-0116</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5303-970-0116</t>
+  </si>
+  <si>
+    <t>5303-970-0121</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5303-970-0121</t>
+  </si>
+  <si>
+    <t>GJ90C</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Weichai GJ90C</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Weichai 13038512</t>
+  </si>
+  <si>
+    <t>5314-970-7018</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5314-970-7018</t>
+  </si>
+  <si>
+    <t>5316-970-7116</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5316-970-7116</t>
+  </si>
+  <si>
+    <t>5304-988-0220</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5304-988-0220</t>
+  </si>
+  <si>
+    <t>5303-970-0353</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5303-970-0353</t>
+  </si>
+  <si>
+    <t>5303-988-0105</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5303-988-0105</t>
+  </si>
+  <si>
+    <t>5304-710-9904</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5304-710-9904</t>
+  </si>
+  <si>
+    <t>5329-970-6918</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5329-970-6918</t>
+  </si>
+  <si>
+    <t>5329-970-7130</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5329-970-7130</t>
+  </si>
+  <si>
+    <t>5329-988-6707</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5329-988-6707</t>
+  </si>
+  <si>
+    <t>5329-988-7131</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5329-988-7131</t>
+  </si>
+  <si>
+    <t>5331-970-6710</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5331-970-6710</t>
+  </si>
+  <si>
+    <t>5331-970-7503</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5331-970-7503</t>
+  </si>
+  <si>
+    <t>5331-970-7507</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5331-970-7507</t>
+  </si>
+  <si>
+    <t>5331-970-7508</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5331-970-7508</t>
+  </si>
+  <si>
+    <t>5331-970-7524</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5331-970-7524</t>
+  </si>
+  <si>
+    <t>5331-988-6911</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5331-988-6911</t>
+  </si>
+  <si>
+    <t>5331-988-7503</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5331-988-7503</t>
+  </si>
+  <si>
+    <t>5331-988-7507</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5331-988-7507</t>
+  </si>
+  <si>
+    <t>J90S-2</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Weichai J90S-2</t>
+  </si>
+  <si>
+    <t>5336-988-6784</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5336-988-6784</t>
+  </si>
+  <si>
+    <t>5435-970-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5435-970-0001</t>
+  </si>
+  <si>
+    <t>5435-970-0009</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5435-970-0009</t>
+  </si>
+  <si>
+    <t>5439-970-0020</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5439-970-0020</t>
+  </si>
+  <si>
+    <t>5439-970-0021</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5439-970-0021</t>
+  </si>
+  <si>
+    <t>5439-970-0022</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5439-970-0022</t>
+  </si>
+  <si>
+    <t>5439-970-0070</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5439-970-0070</t>
+  </si>
+  <si>
+    <t>5620-988-0007</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5620-988-0007</t>
+  </si>
+  <si>
+    <t>5620-988-0023</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5620-988-0023</t>
+  </si>
+  <si>
+    <t>49179-06210</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49179-06210</t>
+  </si>
+  <si>
+    <t>5641-988-0013</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5641-988-0013</t>
+  </si>
+  <si>
+    <t>836-866-584</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 836-866-584</t>
+  </si>
+  <si>
+    <t>RE53128</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner RE53128</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Case 5043777700</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 3160477</t>
+  </si>
+  <si>
+    <t>49389-05601</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49389-05601</t>
+  </si>
+  <si>
+    <t>0R6328</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 0R6328</t>
+  </si>
+  <si>
+    <t>0R-6804</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 0R-6804</t>
+  </si>
+  <si>
+    <t>10R0513</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 10R0513</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Howo 4046577</t>
+  </si>
+  <si>
+    <t>CB400-1118100A</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Haval CB400-1118100A</t>
+  </si>
+  <si>
+    <t>10R4629</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 10R4629</t>
+  </si>
+  <si>
+    <t>129137-18010</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Yanmar 129137-18010</t>
+  </si>
+  <si>
+    <t>466721-0002</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 466721-0002</t>
+  </si>
+  <si>
+    <t>179-5922</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 179-5922</t>
+  </si>
+  <si>
+    <t>187-1603</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 187-1603</t>
+  </si>
+  <si>
+    <t>191-5431</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 191-5431</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4040561</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3789239</t>
+  </si>
+  <si>
+    <t>230-3542</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 230-3542</t>
+  </si>
+  <si>
+    <t>240-0003</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 240-0003</t>
+  </si>
+  <si>
+    <t>252-5165</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 252-5165</t>
+  </si>
+  <si>
+    <t>711380-5010</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 711380-5010</t>
+  </si>
+  <si>
+    <t>711380-5009</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 711380-5009</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5350161</t>
+  </si>
+  <si>
+    <t>263-3220</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 263-3220</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5350162</t>
+  </si>
+  <si>
+    <t>268-3295</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 268-3295</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5454641</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5554716</t>
+  </si>
+  <si>
+    <t>ТКР50091401</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Ямз ТКР50091401</t>
+  </si>
+  <si>
+    <t>296-7643</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 296-7643</t>
+  </si>
+  <si>
+    <t>302-7442</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 302-7442</t>
+  </si>
+  <si>
+    <t>302-7443</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 302-7443</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Deutz 61260111069</t>
+  </si>
+  <si>
+    <t>380-8698</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 380-8698</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3802146</t>
+  </si>
+  <si>
+    <t>708257-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 708257-0001</t>
+  </si>
+  <si>
+    <t>709152-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 709152-0001</t>
+  </si>
+  <si>
+    <t>4P8730</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 4P8730</t>
+  </si>
+  <si>
+    <t>RE550932</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор John Deere RE550932</t>
+  </si>
+  <si>
+    <t>RE555158</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор John Deere RE555158</t>
+  </si>
+  <si>
+    <t>55X8002-09-0</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Jac 55X8002-09-0</t>
+  </si>
+  <si>
+    <t>06L145902D</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Vag 06L145902D</t>
+  </si>
+  <si>
+    <t>4031123H</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4031123H</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Cummins 3536338</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Cummins 3597285</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Cummins 3801803</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Cummins 3802906</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Cummins 3803452</t>
+  </si>
+  <si>
+    <t>K0JG055K001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Kangyue K0JG055K001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Cummins 4035234</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Cummins 4035862</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Cummins 4037899</t>
+  </si>
+  <si>
+    <t>J7M00-1118100-502</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Weichai J7M00-1118100-502</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Cummins 4046945</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Cummins 4048808</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Cummins 4048809</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Cummins 4049358</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Cummins 4050220</t>
+  </si>
+  <si>
+    <t>JP60S D38-000-73</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Weichai JP60S D38-000-73</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Cummins 4041566</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Cummins 5370734</t>
+  </si>
+  <si>
+    <t>24100-3064A</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Hino 24100-3064A</t>
+  </si>
+  <si>
+    <t>28200-84810</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Kia/Hyundai 28200-84810</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5452315</t>
+  </si>
+  <si>
+    <t>3786902H</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Cummins 3786902H</t>
+  </si>
+  <si>
+    <t>C13-296-01</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Cz C13-296-01</t>
+  </si>
+  <si>
+    <t>C14-127-01</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Cz C14-127-01</t>
+  </si>
+  <si>
+    <t>C14-194-01</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Cz C14-194-01</t>
+  </si>
+  <si>
+    <t>K27-145-01</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Cz K27-145-01</t>
+  </si>
+  <si>
+    <t>K27-145-02</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Cz K27-145-02</t>
+  </si>
+  <si>
+    <t>K36-87</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Cz K36-87</t>
+  </si>
+  <si>
+    <t>4031184H</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4031184H</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Weichai 612601110433</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Deutz 3045904</t>
+  </si>
+  <si>
+    <t>04282637KZ</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Deutz 04282637KZ</t>
+  </si>
+  <si>
+    <t>04299152KZ</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Deutz 04299152KZ</t>
+  </si>
+  <si>
+    <t>202V09100-7915</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Sitrak 202V09100-7915</t>
+  </si>
+  <si>
+    <t>466617-0003</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Doosan 466617-0003</t>
+  </si>
+  <si>
+    <t>466617-0011</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Doosan 466617-0011</t>
+  </si>
+  <si>
+    <t>202V09100-7927</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Sitrak 202V09100-7927</t>
+  </si>
+  <si>
+    <t>466789-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Doosan 466789-0001</t>
+  </si>
+  <si>
+    <t>6502-51-5030</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Komatsu 6502-51-5030</t>
+  </si>
+  <si>
+    <t>PSH0008865</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Foton PSH0008865</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 8976049759</t>
+  </si>
+  <si>
+    <t>1118100-XED95</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 1118100-XED95</t>
+  </si>
+  <si>
+    <t>409250-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 409250-0001</t>
+  </si>
+  <si>
+    <t>409250-0002</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 409250-0002</t>
+  </si>
+  <si>
+    <t>409410-0006</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 409410-0006</t>
+  </si>
+  <si>
+    <t>452109-0006</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 452109-0006</t>
+  </si>
+  <si>
+    <t>452164-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 452164-0001</t>
+  </si>
+  <si>
+    <t>452174-0010</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 452174-0010</t>
+  </si>
+  <si>
+    <t>452204-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 452204-0001</t>
+  </si>
+  <si>
+    <t>452231-0002</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 452231-0002</t>
+  </si>
+  <si>
+    <t>452235-5007S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 452235-5007S</t>
+  </si>
+  <si>
+    <t>454003-0008</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 454003-0008</t>
+  </si>
+  <si>
+    <t>454061-0014</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 454061-0014</t>
+  </si>
+  <si>
+    <t>454220-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 454220-0001</t>
+  </si>
+  <si>
+    <t>454231-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 454231-0001</t>
+  </si>
+  <si>
+    <t>454231-0003</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 454231-0003</t>
+  </si>
+  <si>
+    <t>454231-0004</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 454231-0004</t>
+  </si>
+  <si>
+    <t>454231-0005</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 454231-0005</t>
+  </si>
+  <si>
+    <t>465044-0011</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 465044-0011</t>
+  </si>
+  <si>
+    <t>465088-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 465088-0001</t>
+  </si>
+  <si>
+    <t>465105-0003</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 465105-0003</t>
+  </si>
+  <si>
+    <t>465482-0005</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 465482-0005</t>
+  </si>
+  <si>
+    <t>465482-5005S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 465482-5005S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Weichai 1000951730</t>
+  </si>
+  <si>
+    <t>466076-0015</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 466076-0015</t>
+  </si>
+  <si>
+    <t>466271-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 466271-0001</t>
+  </si>
+  <si>
+    <t>466271-5001S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 466271-5001S</t>
+  </si>
+  <si>
+    <t>466515-5003S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 466515-5003S</t>
+  </si>
+  <si>
+    <t>JP100 K0JP095005</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Kangyue JP100 K0JP095005</t>
+  </si>
+  <si>
+    <t>466670-5013</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 466670-5013</t>
+  </si>
+  <si>
+    <t>466674-5005S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 466674-5005S</t>
+  </si>
+  <si>
+    <t>466704-0203</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 466704-0203</t>
+  </si>
+  <si>
+    <t>466704-5203</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 466704-5203</t>
+  </si>
+  <si>
+    <t>466713-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 466713-0001</t>
+  </si>
+  <si>
+    <t>466713-0005</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 466713-0005</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3788473</t>
+  </si>
+  <si>
+    <t>466739-5002S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 466739-5002S</t>
+  </si>
+  <si>
+    <t>466818-0003</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 466818-0003</t>
+  </si>
+  <si>
+    <t>466879-0002</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 466879-0002</t>
+  </si>
+  <si>
+    <t>466879-2</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 466879-2</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Scania 2159066</t>
+  </si>
+  <si>
+    <t>202V091007915</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Sitrak 202V091007915</t>
+  </si>
+  <si>
+    <t>479016-0002</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 479016-0002</t>
+  </si>
+  <si>
+    <t>49135-05895</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 49135-05895</t>
+  </si>
+  <si>
+    <t>700716-0009</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 700716-0009</t>
+  </si>
+  <si>
+    <t>700793-0002</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 700793-0002</t>
+  </si>
+  <si>
+    <t>702365-5009</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 702365-5009</t>
+  </si>
+  <si>
+    <t>702365-5009S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 702365-5009S</t>
+  </si>
+  <si>
+    <t>703245-0002</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 703245-0002</t>
+  </si>
+  <si>
+    <t>703389-0002</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 703389-0002</t>
+  </si>
+  <si>
+    <t>704136-5003S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 704136-5003S</t>
+  </si>
+  <si>
+    <t>704409-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 704409-0001</t>
+  </si>
+  <si>
+    <t>704604-0007</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 704604-0007</t>
+  </si>
+  <si>
+    <t>705954-0009</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 705954-0009</t>
+  </si>
+  <si>
+    <t>706499-0004</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 706499-0004</t>
+  </si>
+  <si>
+    <t>706844-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 706844-0001</t>
+  </si>
+  <si>
+    <t>707866-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 707866-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Volvo 3522863</t>
+  </si>
+  <si>
+    <t>707866-0008</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 707866-0008</t>
+  </si>
+  <si>
+    <t>1380-988-0063</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1380-988-0063</t>
+  </si>
+  <si>
+    <t>707866-5008</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 707866-5008</t>
+  </si>
+  <si>
+    <t>1118300KFA</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Isuzu 1118300KFA</t>
+  </si>
+  <si>
+    <t>708337-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 708337-0001</t>
+  </si>
+  <si>
+    <t>1148800094-1</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Isuzu 1148800094-1</t>
+  </si>
+  <si>
+    <t>709574-0003</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 709574-0003</t>
+  </si>
+  <si>
+    <t>709836-0004</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 709836-0004</t>
+  </si>
+  <si>
+    <t>709942-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 709942-0001</t>
+  </si>
+  <si>
+    <t>710060-5001S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 710060-5001S</t>
+  </si>
+  <si>
+    <t>710223-5001S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 710223-5001S</t>
+  </si>
+  <si>
+    <t>710224-0002</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 710224-0002</t>
+  </si>
+  <si>
+    <t>WT02DP</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Weifu WT02DP</t>
+  </si>
+  <si>
+    <t>24100-2201B</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Hino 24100-2201B</t>
+  </si>
+  <si>
+    <t>711736-0026</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 711736-0026</t>
+  </si>
+  <si>
+    <t>712302-0005</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 712302-0005</t>
+  </si>
+  <si>
+    <t>10R3749</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 10R3749</t>
+  </si>
+  <si>
+    <t>1380-970-0063</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1380-970-0063</t>
+  </si>
+  <si>
+    <t>713672-0002</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 713672-0002</t>
+  </si>
+  <si>
+    <t>714322-5002S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 714322-5002S</t>
+  </si>
+  <si>
+    <t>714716-0003</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 714716-0003</t>
+  </si>
+  <si>
+    <t>714788-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 714788-0001</t>
+  </si>
+  <si>
+    <t>714788-5001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 714788-5001</t>
+  </si>
+  <si>
+    <t>714788-5001S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 714788-5001S</t>
+  </si>
+  <si>
+    <t>714792-0002</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 714792-0002</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 317284</t>
+  </si>
+  <si>
+    <t>715735-0013</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 715735-0013</t>
+  </si>
+  <si>
+    <t>715735-0014</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 715735-0014</t>
+  </si>
+  <si>
+    <t>715735-0015</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 715735-0015</t>
+  </si>
+  <si>
+    <t>715735-0016</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 715735-0016</t>
+  </si>
+  <si>
+    <t>715735-0017</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 715735-0017</t>
+  </si>
+  <si>
+    <t>715735-5013</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 715735-5013</t>
+  </si>
+  <si>
+    <t>715735-5013S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 715735-5013S</t>
+  </si>
+  <si>
+    <t>715735-5014</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 715735-5014</t>
+  </si>
+  <si>
+    <t>715924-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 715924-0001</t>
+  </si>
+  <si>
+    <t>716875-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 716875-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Kangyue 5408703810003</t>
+  </si>
+  <si>
+    <t>435-4501</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Perkins 435-4501</t>
+  </si>
+  <si>
+    <t>716875-5001S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 716875-5001S</t>
+  </si>
+  <si>
+    <t>24100-2940A</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Hino 24100-2940A</t>
+  </si>
+  <si>
+    <t>717858-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 717858-0001</t>
+  </si>
+  <si>
+    <t>717858-0007</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 717858-0007</t>
+  </si>
+  <si>
+    <t>720539-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 720539-0001</t>
+  </si>
+  <si>
+    <t>720539-5001S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 720539-5001S</t>
+  </si>
+  <si>
+    <t>720539-9001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 720539-9001</t>
+  </si>
+  <si>
+    <t>720855-0006</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 720855-0006</t>
+  </si>
+  <si>
+    <t>723117-5001S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 723117-5001S</t>
+  </si>
+  <si>
+    <t>723167-0004</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 723167-0004</t>
+  </si>
+  <si>
+    <t>5331-988-7524</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5331-988-7524</t>
+  </si>
+  <si>
+    <t>725864-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 725864-0001</t>
+  </si>
+  <si>
+    <t>727530-0003</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 727530-0003</t>
+  </si>
+  <si>
+    <t>728001-5001S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 728001-5001S</t>
+  </si>
+  <si>
+    <t>728392-5024S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 728392-5024S</t>
+  </si>
+  <si>
+    <t>729041-0009</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 729041-0009</t>
+  </si>
+  <si>
+    <t>730505-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 730505-0001</t>
+  </si>
+  <si>
+    <t>730505-5001S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 730505-5001S</t>
+  </si>
+  <si>
+    <t>732430-0003</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 732430-0003</t>
+  </si>
+  <si>
+    <t>732430-5003S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 732430-5003S</t>
+  </si>
+  <si>
+    <t>733952-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 733952-0001</t>
+  </si>
+  <si>
+    <t>739542-5</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 739542-5</t>
+  </si>
+  <si>
+    <t>740611-0002</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 740611-0002</t>
+  </si>
+  <si>
+    <t>741154-0004</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 741154-0004</t>
+  </si>
+  <si>
+    <t>741155-0002</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 741155-0002</t>
+  </si>
+  <si>
+    <t>741155-5003</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 741155-5003</t>
+  </si>
+  <si>
+    <t>750058-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 750058-0001</t>
+  </si>
+  <si>
+    <t>750159-0003</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 750159-0003</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Volvo 20738574</t>
+  </si>
+  <si>
+    <t>750863-0002</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 750863-0002</t>
+  </si>
+  <si>
+    <t>750863-0006</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 750863-0006</t>
+  </si>
+  <si>
+    <t>750863-5002</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 750863-5002</t>
+  </si>
+  <si>
+    <t>750863-5006</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 750863-5006</t>
+  </si>
+  <si>
+    <t>750863-9002</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 750863-9002</t>
+  </si>
+  <si>
+    <t>750863-9006</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 750863-9006</t>
+  </si>
+  <si>
+    <t>751243-5002S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 751243-5002S</t>
+  </si>
+  <si>
+    <t>753420-0002</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 753420-0002</t>
+  </si>
+  <si>
+    <t>753834-0003</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 753834-0003</t>
+  </si>
+  <si>
+    <t>754127-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 754127-0001</t>
+  </si>
+  <si>
+    <t>757473-0002</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 757473-0002</t>
+  </si>
+  <si>
+    <t>757473-0009</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 757473-0009</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5497918</t>
+  </si>
+  <si>
+    <t>757473-5003S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 757473-5003S</t>
+  </si>
+  <si>
+    <t>1118010-LP20A</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Isuzu 1118010-LP20A</t>
+  </si>
+  <si>
+    <t>707866-0002</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 707866-0002</t>
+  </si>
+  <si>
+    <t>757654-0015</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 757654-0015</t>
+  </si>
+  <si>
+    <t>757886-0003</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 757886-0003</t>
+  </si>
+  <si>
+    <t>758160-0007</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 758160-0007</t>
+  </si>
+  <si>
+    <t>760774-0003</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 760774-0003</t>
+  </si>
+  <si>
+    <t>761363-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 761363-0001</t>
+  </si>
+  <si>
+    <t>761433-0002</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 761433-0002</t>
+  </si>
+  <si>
+    <t>761916-0003</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 761916-0003</t>
+  </si>
+  <si>
+    <t>762931-5001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 762931-5001</t>
+  </si>
+  <si>
+    <t>707866-5002S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 707866-5002S</t>
+  </si>
+  <si>
+    <t>765140-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 765140-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Cummins 2835374</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Cummins 2842606</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Cummins 4031159</t>
+  </si>
+  <si>
+    <t>765870-0009</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 765870-0009</t>
+  </si>
+  <si>
+    <t>765871-5007s</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 765871-5007s</t>
+  </si>
+  <si>
+    <t>768349-0003</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 768349-0003</t>
+  </si>
+  <si>
+    <t>772055-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 772055-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4044333</t>
+  </si>
+  <si>
+    <t>776470-5003S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 776470-5003S</t>
+  </si>
+  <si>
+    <t>779359-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 779359-0001</t>
+  </si>
+  <si>
+    <t>779839-5025S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 779839-5025S</t>
+  </si>
+  <si>
+    <t>779839-5026</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 779839-5026</t>
+  </si>
+  <si>
+    <t>779839-5026S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 779839-5026S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Iveco 5802303172</t>
+  </si>
+  <si>
+    <t>823108-12</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 823108-12</t>
+  </si>
+  <si>
+    <t>17201-0l060</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Toyota 17201-0l060</t>
+  </si>
+  <si>
+    <t>17201-11100</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Toyota 17201-11100</t>
+  </si>
+  <si>
+    <t>779839-5041</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 779839-5041</t>
+  </si>
+  <si>
+    <t>779839-5041S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 779839-5041S</t>
+  </si>
+  <si>
+    <t>779839-5045</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 779839-5045</t>
+  </si>
+  <si>
+    <t>779839-5045S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 779839-5045S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5356853</t>
+  </si>
+  <si>
+    <t>779839-5048</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 779839-5048</t>
+  </si>
+  <si>
+    <t>779839-5048S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 779839-5048S</t>
+  </si>
+  <si>
+    <t>779839-5049</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 779839-5049</t>
+  </si>
+  <si>
+    <t>779839-5049S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 779839-5049S</t>
+  </si>
+  <si>
+    <t>781504-0007</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 781504-0007</t>
+  </si>
+  <si>
+    <t>785828-0004</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 785828-0004</t>
+  </si>
+  <si>
+    <t>785828-5001S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 785828-5001S</t>
+  </si>
+  <si>
+    <t>786880-0019</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 786880-0019</t>
+  </si>
+  <si>
+    <t>786997-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 786997-0001</t>
+  </si>
+  <si>
+    <t>789733-0026</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 789733-0026</t>
+  </si>
+  <si>
+    <t>795637-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 795637-0001</t>
+  </si>
+  <si>
+    <t>801891-0002</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 801891-0002</t>
+  </si>
+  <si>
+    <t>802418-0002</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 802418-0002</t>
+  </si>
+  <si>
+    <t>806709-0018</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 806709-0018</t>
+  </si>
+  <si>
+    <t>806709-0021</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 806709-0021</t>
+  </si>
+  <si>
+    <t>806709-0030</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 806709-0030</t>
+  </si>
+  <si>
+    <t>806709-5018S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 806709-5018S</t>
+  </si>
+  <si>
+    <t>806709-5021S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 806709-5021S</t>
+  </si>
+  <si>
+    <t>806709-5030S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 806709-5030S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5359768</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5496362</t>
+  </si>
+  <si>
+    <t>812908-0003</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 812908-0003</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Scania 2204631</t>
+  </si>
+  <si>
+    <t>828610-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 828610-0001</t>
+  </si>
+  <si>
+    <t>828610-5002S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 828610-5002S</t>
+  </si>
+  <si>
+    <t>829926-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 829926-0001</t>
+  </si>
+  <si>
+    <t>1387-970-0026</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1387-970-0026</t>
+  </si>
+  <si>
+    <t>779839-5027</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 779839-5027</t>
+  </si>
+  <si>
+    <t>779839-5027S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 779839-5027S</t>
+  </si>
+  <si>
+    <t>779839-5040</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 779839-5040</t>
+  </si>
+  <si>
+    <t>779839-5040S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 779839-5040S</t>
+  </si>
+  <si>
+    <t>834409-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 834409-0001</t>
+  </si>
+  <si>
+    <t>834409-5001S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 834409-5001S</t>
+  </si>
+  <si>
+    <t>840466-0007</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 840466-0007</t>
+  </si>
+  <si>
+    <t>840466-5005</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 840466-5005</t>
+  </si>
+  <si>
+    <t>840466-5007S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 840466-5007S</t>
+  </si>
+  <si>
+    <t>840466-5012</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 840466-5012</t>
+  </si>
+  <si>
+    <t>840466-5012S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 840466-5012S</t>
+  </si>
+  <si>
+    <t>840513-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 840513-0001</t>
+  </si>
+  <si>
+    <t>843964-0003</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 843964-0003</t>
+  </si>
+  <si>
+    <t>843964-0005</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 843964-0005</t>
+  </si>
+  <si>
+    <t>843964-0006</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 843964-0006</t>
+  </si>
+  <si>
+    <t>843964-5003S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 843964-5003S</t>
+  </si>
+  <si>
+    <t>843964-5005S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 843964-5005S</t>
+  </si>
+  <si>
+    <t>843964-5006S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 843964-5006S</t>
+  </si>
+  <si>
+    <t>779839-5047</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 779839-5047</t>
+  </si>
+  <si>
+    <t>848874-0023</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 848874-0023</t>
+  </si>
+  <si>
+    <t>465992-0012</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 465992-0012</t>
+  </si>
+  <si>
+    <t>712402-0070</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 712402-0070</t>
+  </si>
+  <si>
+    <t>848874-5023S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 848874-5023S</t>
+  </si>
+  <si>
+    <t>852915-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 852915-0001</t>
+  </si>
+  <si>
+    <t>712402-5002S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 712402-5002S</t>
+  </si>
+  <si>
+    <t>852915-0003</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 852915-0003</t>
+  </si>
+  <si>
+    <t>852915-0005</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 852915-0005</t>
+  </si>
+  <si>
+    <t>1118100AEC01 </t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Haval 1118100AEC01 </t>
+  </si>
+  <si>
+    <t>1118100AEC01TE</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Great Wall 1118100AEC01TE</t>
+  </si>
+  <si>
+    <t>852915-5001S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 852915-5001S</t>
+  </si>
+  <si>
+    <t>852915-5003S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 852915-5003S</t>
+  </si>
+  <si>
+    <t>852915-5005</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 852915-5005</t>
+  </si>
+  <si>
+    <t>179-5923</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 179-5923</t>
+  </si>
+  <si>
+    <t>852915-0002</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 852915-0002</t>
+  </si>
+  <si>
+    <t>852915-0006</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 852915-0006</t>
+  </si>
+  <si>
+    <t>852915-0007</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 852915-0007</t>
+  </si>
+  <si>
+    <t>852915-5004</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 852915-5004</t>
+  </si>
+  <si>
+    <t>871253-0002</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 871253-0002</t>
+  </si>
+  <si>
+    <t>E23536348</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett E23536348</t>
+  </si>
+  <si>
+    <t>852915-5006S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 852915-5006S</t>
+  </si>
+  <si>
+    <t>852915-5007S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 852915-5007S</t>
+  </si>
+  <si>
+    <t>1118100-XEB03</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Great Wall 1118100-XEB03</t>
+  </si>
+  <si>
+    <t>1118100XEC02</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Great Wall 1118100XEC02</t>
+  </si>
+  <si>
+    <t>1118100-XEC02</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Great Wall 1118100-XEC02</t>
+  </si>
+  <si>
+    <t>852915-5008S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 852915-5008S</t>
+  </si>
+  <si>
+    <t>1118100-XEB04</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Haval 1118100-XEB04</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Scania 2275487</t>
+  </si>
+  <si>
+    <t>6502-51-5040</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Komatsu 6502-51-5040</t>
+  </si>
+  <si>
+    <t>17201-E0011</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Hino 17201-E0011</t>
+  </si>
+  <si>
+    <t>17201-E0012</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Hino 17201-E0012</t>
+  </si>
+  <si>
+    <t>17201-E0013</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Hino 17201-E0013</t>
+  </si>
+  <si>
+    <t>17201-E0034</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Hino 17201-E0034</t>
+  </si>
+  <si>
+    <t>17201-E0301</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Hino 17201-E0301</t>
+  </si>
+  <si>
+    <t>17201-E0305</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Hino 17201-E0305</t>
+  </si>
+  <si>
+    <t>17201-E0314</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Hino 17201-E0314</t>
+  </si>
+  <si>
+    <t>765552-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 765552-0001</t>
+  </si>
+  <si>
+    <t>765552-0003</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 765552-0003</t>
+  </si>
+  <si>
+    <t>765552-5001S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 765552-5001S</t>
+  </si>
+  <si>
+    <t>443-0589</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 443-0589</t>
+  </si>
+  <si>
+    <t>24100-1690C</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Hino 24100-1690C</t>
+  </si>
+  <si>
+    <t>24100-2201A</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Hino 24100-2201A</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Cummins 5556332</t>
+  </si>
+  <si>
+    <t>24100-2751B</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Hino 24100-2751B</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Cummins 5556722</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 2837030</t>
+  </si>
+  <si>
+    <t>24100-3251</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Hino 24100-3251</t>
+  </si>
+  <si>
+    <t>5304-970-0294</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5304-970-0294</t>
+  </si>
+  <si>
+    <t>24100-3424A</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Hino 24100-3424A</t>
+  </si>
+  <si>
+    <t>24100-4221</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Hino 24100-4221</t>
+  </si>
+  <si>
+    <t>24100-4640A</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Hino 24100-4640A</t>
+  </si>
+  <si>
+    <t>5304-970-0473</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5304-970-0473</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Hitachi 8944183200</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Hitachi 8980302170</t>
+  </si>
+  <si>
+    <t>114400-3770</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Hitachi 114400-3770</t>
+  </si>
+  <si>
+    <t>114400-3890</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Hitachi 114400-3890</t>
+  </si>
+  <si>
+    <t>114400-3900</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Hitachi 114400-3900</t>
+  </si>
+  <si>
+    <t>114400-4380</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Hitachi 114400-4380</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 2834546</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 2835142</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 2835143</t>
+  </si>
+  <si>
+    <t>5304-988-0294</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5304-988-0294</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 2835376</t>
+  </si>
+  <si>
+    <t>5304-988-0473</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5304-988-0473</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 2837532</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 2837539</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 2837715</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 2839679</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 2839885</t>
+  </si>
+  <si>
+    <t>715735-0012</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 715735-0012</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 2843655</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 2882091</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3503327</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3518613</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3524034</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3525994</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3526739</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3528650</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3529040</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3533261</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3534355</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3535635</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3536404</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3537074</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3537639</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3537751</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3537752</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3537753</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3538414</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3539369</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3580995</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3590128</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3590257</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3590506</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3591077</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3591225</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3591226</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3592005</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3592121</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3592122</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3592123</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3592124</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3593606</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3593920</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3594120</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3594195</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3594549</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3595157</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3597654</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3598338</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3599484</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3599996</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3767941</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3767997</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3768323</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3769718</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3770780</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3770789</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3770808</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3773121</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3776936</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3776937</t>
+  </si>
+  <si>
+    <t>860633-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 860633-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3779515</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3779710</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3780206</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3780521</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3785076</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3787015</t>
+  </si>
+  <si>
+    <t>860633-0008</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 860633-0008</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Weichai 1007918983</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3790141</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3790142</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3790143</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3790144</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3792723</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3792725</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Weichai 612640110399</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Scania 2260317</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3794989</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3796909</t>
+  </si>
+  <si>
+    <t>1500-970-9487</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1500-970-9487</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4031100</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4031128</t>
+  </si>
+  <si>
+    <t>1500-988-9487</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1500-988-9487</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4031211</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4032142</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4033068</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4033106</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4033134</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4033155</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4033361</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4033370</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4033594</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4033828</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4033960</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4035899</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4036892</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4037187</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4037344</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4037469</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4037635</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4038471</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4038536</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4038537</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4038612</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4038616</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4038620</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4040205</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4040541</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4040542</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4040560</t>
+  </si>
+  <si>
+    <t>387-5265</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 387-5265</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4040568</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4040743</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4041076</t>
+  </si>
+  <si>
+    <t>809698-5007S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 809698-5007S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4041703</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4041791</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4041943</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4041947</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4043707</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4043980</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4044198</t>
+  </si>
+  <si>
+    <t>809698-5011S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 809698-5011S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4045202</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4045279</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4045307</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4045531</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4045533</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4046025</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4046098</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4046107</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4046127</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4046567</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4047147</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4047216</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4047940</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Iveco 5041157560</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4089863</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4955241</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4955276</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4955419</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4955505</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4956144</t>
+  </si>
+  <si>
+    <t>10R2970</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 10R2970</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5324953</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5326612</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5326616</t>
+  </si>
+  <si>
+    <t>267-8658</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 267-8658</t>
+  </si>
+  <si>
+    <t>5641-970-0013</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5641-970-0013</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5329619</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5329621</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5358030</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5358040</t>
+  </si>
+  <si>
+    <t>A4730962002</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mercedes-Benz A4730962002</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5354336</t>
+  </si>
+  <si>
+    <t>A4730962099</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mercedes-Benz A4730962099</t>
+  </si>
+  <si>
+    <t>2252-5165</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 2252-5165</t>
+  </si>
+  <si>
+    <t>362-0838</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 362-0838</t>
+  </si>
+  <si>
+    <t>396-3323</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 396-3323</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5351544</t>
+  </si>
+  <si>
+    <t>192-3032</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 192-3032</t>
+  </si>
+  <si>
+    <t>750539-5001S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 750539-5001S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5456125</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5461133</t>
+  </si>
+  <si>
+    <t>T401657 GTA5008</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Perkins T401657 GTA5008</t>
+  </si>
+  <si>
+    <t>716875-0002</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 716875-0002</t>
+  </si>
+  <si>
+    <t>716875-0003</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 716875-0003</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5500949</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5502160</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5502639</t>
+  </si>
+  <si>
+    <t>716875-3</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 716875-3</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5555552</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5555942</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 6441669</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 6441670</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 6442129</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 84554826</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 612601110988</t>
+  </si>
+  <si>
+    <t>3592122H</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3592122H</t>
+  </si>
+  <si>
+    <t>3595776D</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3595776D</t>
+  </si>
+  <si>
+    <t>3786449H</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3786449H</t>
+  </si>
+  <si>
+    <t>716875-9001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 716875-9001</t>
+  </si>
+  <si>
+    <t>450-1420</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 450-1420</t>
+  </si>
+  <si>
+    <t>4031211H</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4031211H</t>
+  </si>
+  <si>
+    <t>4033960H</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4033960H</t>
+  </si>
+  <si>
+    <t>255-7546</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 255-7546</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Howo 612600118895</t>
+  </si>
+  <si>
+    <t>202V09100-7926</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Howo 202V09100-7926</t>
+  </si>
+  <si>
+    <t>VG1560118229</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Howo VG1560118229</t>
+  </si>
+  <si>
+    <t>28231-2B760</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Hyundai 28231-2B760</t>
+  </si>
+  <si>
+    <t>28500-2B760</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Hyundai 28500-2B760</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор IHI 8971038570</t>
+  </si>
+  <si>
+    <t>VA420081</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор IHI VA420081</t>
+  </si>
+  <si>
+    <t>VA440031</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор IHI VA440031</t>
+  </si>
+  <si>
+    <t>VA600018</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор IHI VA600018</t>
+  </si>
+  <si>
+    <t>VB300019</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор IHI VB300019</t>
+  </si>
+  <si>
+    <t>VC420037</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор IHI VC420037</t>
+  </si>
+  <si>
+    <t>VC430084</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор IHI VC430084</t>
+  </si>
+  <si>
+    <t>VC600013</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор IHI VC600013</t>
+  </si>
+  <si>
+    <t>VF40A132</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор IHI VF40A132</t>
+  </si>
+  <si>
+    <t>VIDM</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор IHI VIDM</t>
+  </si>
+  <si>
+    <t>VJ32</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор IHI VJ32</t>
+  </si>
+  <si>
+    <t>VJ33</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор IHI VJ33</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Isuzu 8970863433</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Isuzu 8973815073</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Isuzu 8975260080</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Isuzu 8980115293</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Isuzu 8980151151</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Isuzu 8980277725</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Isuzu 8980681970</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Isuzu 8981479061</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Isuzu 8981479062</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Isuzu 8981479063</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Isuzu 8981534800</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Isuzu 8981923221</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Isuzu 8982490470</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Isuzu 8982570480</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Isuzu 8983476140</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Isuzu 8983476141</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Isuzu 8983476142</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Isuzu 8983755350</t>
+  </si>
+  <si>
+    <t>255-8175</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 255-8175</t>
+  </si>
+  <si>
+    <t>259-0371</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 259-0371</t>
+  </si>
+  <si>
+    <t>114400-0960</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Isuzu 114400-0960</t>
+  </si>
+  <si>
+    <t>114400-2901</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Isuzu 114400-2901</t>
+  </si>
+  <si>
+    <t>114400-3651</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Isuzu 114400-3651</t>
+  </si>
+  <si>
+    <t>114400-3742</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Isuzu 114400-3742</t>
+  </si>
+  <si>
+    <t>114400-3830</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Isuzu 114400-3830</t>
+  </si>
+  <si>
+    <t>114400-4011</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Isuzu 114400-4011</t>
+  </si>
+  <si>
+    <t>114400-4022</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Isuzu 114400-4022</t>
+  </si>
+  <si>
+    <t>296-7635</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 296-7635</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Iveco 2855947</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Iveco 504098397</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Iveco 504139769</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Iveco 504359632</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Iveco 504371348</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Iveco 504376936</t>
+  </si>
+  <si>
+    <t>296-7636</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 296-7636</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Iveco 5801604925</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Iveco 5801768036</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Iveco 5801921269</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Iveco 5801951700</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Iveco 5802355023</t>
+  </si>
+  <si>
+    <t>296-7638</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 296-7638</t>
+  </si>
+  <si>
+    <t>262-1078</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 262-1078</t>
+  </si>
+  <si>
+    <t>49131-05502</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Iveco 49131-05502</t>
+  </si>
+  <si>
+    <t>1118010FA130</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Jac 1118010FA130</t>
+  </si>
+  <si>
+    <t>757473-3</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 757473-3</t>
+  </si>
+  <si>
+    <t>757473-9</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 757473-9</t>
+  </si>
+  <si>
+    <t>RE526871</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор John Deere RE526871</t>
+  </si>
+  <si>
+    <t>RE532866</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор John Deere RE532866</t>
+  </si>
+  <si>
+    <t>757621-0002</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 757621-0002</t>
+  </si>
+  <si>
+    <t>RE554959</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор John Deere RE554959</t>
+  </si>
+  <si>
+    <t>362-0846</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 362-0846</t>
+  </si>
+  <si>
+    <t>RE564927</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор John Deere RE564927</t>
+  </si>
+  <si>
+    <t>SE502420</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор John Deere SE502420</t>
+  </si>
+  <si>
+    <t>725731-5009S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 725731-5009S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3779238</t>
+  </si>
+  <si>
+    <t>S1760-E0103</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Hino S1760-E0103</t>
+  </si>
+  <si>
+    <t>49173-02610</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Kia 49173-02610</t>
+  </si>
+  <si>
+    <t>28200-42650</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Kia/Hyundai 28200-42650</t>
+  </si>
+  <si>
+    <t>28200-4A201</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Kia/Hyundai 28200-4A201</t>
+  </si>
+  <si>
+    <t>28200-4A350</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Kia/Hyundai 28200-4A350</t>
+  </si>
+  <si>
+    <t>28200-4A380</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Kia/Hyundai 28200-4A380</t>
+  </si>
+  <si>
+    <t>28200-4A480</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Kia/Hyundai 28200-4A480</t>
+  </si>
+  <si>
+    <t>28200-4X650</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Kia/Hyundai 28200-4X650</t>
+  </si>
+  <si>
+    <t>28200-83810</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Kia/Hyundai 28200-83810</t>
+  </si>
+  <si>
+    <t>28200-84000</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Kia/Hyundai 28200-84000</t>
+  </si>
+  <si>
+    <t>28200-84600</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Kia/Hyundai 28200-84600</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Jmc 8976049750</t>
+  </si>
+  <si>
+    <t>28230-41710</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Kia/Hyundai 28230-41710</t>
+  </si>
+  <si>
+    <t>28230-45500</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Kia/Hyundai 28230-45500</t>
+  </si>
+  <si>
+    <t>28230-87000</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Kia/Hyundai 28230-87000</t>
+  </si>
+  <si>
+    <t>28231-27800</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Kia/Hyundai 28231-27800</t>
+  </si>
+  <si>
+    <t>28231-4A800</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Kia/Hyundai 28231-4A800</t>
+  </si>
+  <si>
+    <t>28231-4A850</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Kia/Hyundai 28231-4A850</t>
+  </si>
+  <si>
+    <t>6156-81-8170</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Komatsu 6156-81-8170</t>
+  </si>
+  <si>
+    <t>49182-03481</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49182-03481</t>
+  </si>
+  <si>
+    <t>6205-81-8270</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Komatsu 6205-81-8270</t>
+  </si>
+  <si>
+    <t>6207-81-8210</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Komatsu 6207-81-8210</t>
+  </si>
+  <si>
+    <t>6222-81-8310</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Komatsu 6222-81-8310</t>
+  </si>
+  <si>
+    <t>6240-81-8300</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Komatsu 6240-81-8300</t>
+  </si>
+  <si>
+    <t>6502-12-9005</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Komatsu 6502-12-9005</t>
+  </si>
+  <si>
+    <t>6502-13-9004</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Komatsu 6502-13-9004</t>
+  </si>
+  <si>
+    <t>6502-51-5820</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Komatsu 6502-51-5820</t>
+  </si>
+  <si>
+    <t>6505-52-5510</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Komatsu 6505-52-5510</t>
+  </si>
+  <si>
+    <t>6505-52-5540</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Komatsu 6505-52-5540</t>
+  </si>
+  <si>
+    <t>6505-55-5260</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Komatsu 6505-55-5260</t>
+  </si>
+  <si>
+    <t>6505-65-5020</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Komatsu 6505-65-5020</t>
+  </si>
+  <si>
+    <t>6505-65-5040</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Komatsu 6505-65-5040</t>
+  </si>
+  <si>
+    <t>6505-67-5030</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Komatsu 6505-67-5030</t>
+  </si>
+  <si>
+    <t>6505-67-5040</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Komatsu 6505-67-5040</t>
+  </si>
+  <si>
+    <t>6506-21-5010</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Komatsu 6506-21-5010</t>
+  </si>
+  <si>
+    <t>6506-21-5011</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Komatsu 6506-21-5011</t>
+  </si>
+  <si>
+    <t>6506-21-5020</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Komatsu 6506-21-5020</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Cummins 5327804</t>
+  </si>
+  <si>
+    <t>1G544-17010</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Kubota 1G544-17010</t>
+  </si>
+  <si>
+    <t>49131-05501</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Kubota 49131-05501</t>
+  </si>
+  <si>
+    <t>51.09100.7428</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Man 51.09100.7428</t>
+  </si>
+  <si>
+    <t>L33L13700C</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mazda L33L13700C</t>
+  </si>
+  <si>
+    <t>WL1113700</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mazda WL1113700</t>
+  </si>
+  <si>
+    <t>A0090960699</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mercedes-Benz A0090960699</t>
+  </si>
+  <si>
+    <t>A0090964399</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mercedes-Benz A0090964399</t>
+  </si>
+  <si>
+    <t>A0090969299</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mercedes-Benz A0090969299</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Cummins 5327805</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Cummins 5453321</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mercedes-Benz 4710907180</t>
+  </si>
+  <si>
+    <t>A4710907180</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mercedes-Benz A4710907180</t>
+  </si>
+  <si>
+    <t>49131-05500</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49131-05500</t>
+  </si>
+  <si>
+    <t>49133-01240</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49133-01240</t>
+  </si>
+  <si>
+    <t>49173-02401</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49173-02401</t>
+  </si>
+  <si>
+    <t>49173-03400</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49173-03400</t>
+  </si>
+  <si>
+    <t>49173-03410</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49173-03410</t>
+  </si>
+  <si>
+    <t>49173-03411</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49173-03411</t>
+  </si>
+  <si>
+    <t>49173-03412</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49173-03412</t>
+  </si>
+  <si>
+    <t>49173-03420</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49173-03420</t>
+  </si>
+  <si>
+    <t>49173-03421</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49173-03421</t>
+  </si>
+  <si>
+    <t>49173-03430</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49173-03430</t>
+  </si>
+  <si>
+    <t>49173-03440</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49173-03440</t>
+  </si>
+  <si>
+    <t>49173-03441</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49173-03441</t>
+  </si>
+  <si>
+    <t>49173-03442</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49173-03442</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Cummins 5498100</t>
+  </si>
+  <si>
+    <t>1515A029</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 1515A029</t>
+  </si>
+  <si>
+    <t>1515A163</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 1515A163</t>
+  </si>
+  <si>
+    <t>1515A170</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 1515A170</t>
+  </si>
+  <si>
+    <t>1515A295</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 1515A295</t>
+  </si>
+  <si>
+    <t>1515A322</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 1515A322</t>
+  </si>
+  <si>
+    <t>49131-02060</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49131-02060</t>
+  </si>
+  <si>
+    <t>49131-05212</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49131-05212</t>
+  </si>
+  <si>
+    <t>49131-05312</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49131-05312</t>
+  </si>
+  <si>
+    <t>49131-05401</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49131-05401</t>
+  </si>
+  <si>
+    <t>49134-00240</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49134-00240</t>
+  </si>
+  <si>
+    <t>49135-02110</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49135-02110</t>
+  </si>
+  <si>
+    <t>49135-02652</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49135-02652</t>
+  </si>
+  <si>
+    <t>49135-02910</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49135-02910</t>
+  </si>
+  <si>
+    <t>49135-02921</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49135-02921</t>
+  </si>
+  <si>
+    <t>49135-03110</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49135-03110</t>
+  </si>
+  <si>
+    <t>49135-04121</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49135-04121</t>
+  </si>
+  <si>
+    <t>49135-04360</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49135-04360</t>
+  </si>
+  <si>
+    <t>49173-07508</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49173-07508</t>
+  </si>
+  <si>
+    <t>49177-01510</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49177-01510</t>
+  </si>
+  <si>
+    <t>49177-03160</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49177-03160</t>
+  </si>
+  <si>
+    <t>49177-03200</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49177-03200</t>
+  </si>
+  <si>
+    <t>49178-00550</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49178-00550</t>
+  </si>
+  <si>
+    <t>49179-00260</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49179-00260</t>
+  </si>
+  <si>
+    <t>49179-00451</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49179-00451</t>
+  </si>
+  <si>
+    <t>49179-02110</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49179-02110</t>
+  </si>
+  <si>
+    <t>49179-02230</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49179-02230</t>
+  </si>
+  <si>
+    <t>49187-00271</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49187-00271</t>
+  </si>
+  <si>
+    <t>49187-02510</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49187-02510</t>
+  </si>
+  <si>
+    <t>49188-01262</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49188-01262</t>
+  </si>
+  <si>
+    <t>49188-01651</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49188-01651</t>
+  </si>
+  <si>
+    <t>49188-01813</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49188-01813</t>
+  </si>
+  <si>
+    <t>49188-01831</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49188-01831</t>
+  </si>
+  <si>
+    <t>49188-04210</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49188-04210</t>
+  </si>
+  <si>
+    <t>49189-00550</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49189-00550</t>
+  </si>
+  <si>
+    <t>49189-00940</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49189-00940</t>
+  </si>
+  <si>
+    <t>49189-02320</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49189-02320</t>
+  </si>
+  <si>
+    <t>49189-02913</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49189-02913</t>
+  </si>
+  <si>
+    <t>49335-01700</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49335-01700</t>
+  </si>
+  <si>
+    <t>49373-01002</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49373-01002</t>
+  </si>
+  <si>
+    <t>49377-01600</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49377-01600</t>
+  </si>
+  <si>
+    <t>49377-04000</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49377-04000</t>
+  </si>
+  <si>
+    <t>49377-04504</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49377-04504</t>
+  </si>
+  <si>
+    <t>49377-06201</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49377-06201</t>
+  </si>
+  <si>
+    <t>49377-07440</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49377-07440</t>
+  </si>
+  <si>
+    <t>49389-02060</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49389-02060</t>
+  </si>
+  <si>
+    <t>14201-Z5613</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Nissan 14201-Z5613</t>
+  </si>
+  <si>
+    <t>14411-2W203</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Nissan 14411-2W203</t>
+  </si>
+  <si>
+    <t>14411-EB300</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Nissan 14411-EB300</t>
+  </si>
+  <si>
+    <t>14411-VK500</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Nissan 14411-VK500</t>
+  </si>
+  <si>
+    <t>14411-VM01A</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Nissan 14411-VM01A</t>
+  </si>
+  <si>
+    <t>HT12-11</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Nissan HT12-11</t>
+  </si>
+  <si>
+    <t>2674A128</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Perkins 2674A128</t>
+  </si>
+  <si>
+    <t>2674A256</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Perkins 2674A256</t>
+  </si>
+  <si>
+    <t>2674A422</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Perkins 2674A422</t>
+  </si>
+  <si>
+    <t>2674A805</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Perkins 2674A805</t>
+  </si>
+  <si>
+    <t>431-4572</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Perkins 431-4572</t>
+  </si>
+  <si>
+    <t>435-4500</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Perkins 435-4500</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5359979</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3775690</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Renault 7421316565</t>
+  </si>
+  <si>
+    <t>5010284577A</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Renault 5010284577A</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Scania 572761</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Scania 572764</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Scania 574370</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Scania 574371</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Scania 1422955</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Scania 1446732</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Scania 1473044</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Scania 1540738</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Scania 1540739</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Scania 1753587</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Scania 1753588</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Scania 1756217</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Scania 1756218</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Scania 1756220</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Scania 1865358</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Scania 2009728</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Scania 2126714</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3794687</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Scania 2199316</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3794817</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5321652</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Scania 2260316</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5802740718</t>
+  </si>
+  <si>
+    <t>1270-970-0318</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1270-970-0318</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Scania 2328179</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Scania 2371648</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Scania 2574410</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Scania 2574411</t>
+  </si>
+  <si>
+    <t>1270-971-0163</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1270-971-0163</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Scania 2654030</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Scania 2668667</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Scania 2731993</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Scania 2750037</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Scania 2931305</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Scania 3525517</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Scania 10574370</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Scania 10574371</t>
+  </si>
+  <si>
+    <t>1270-988-0318</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1270-988-0318</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 166643</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 171572</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 171574</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 171847</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 172433</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 173264</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 174755</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 175183</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 176601</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 177685</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 178045</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 312267</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 312813</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 312822</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 312823</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 312824</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 312825</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 313063</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 313410</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 313411</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 313414</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 314280</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 316057</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 316310</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 316699</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 316752</t>
+  </si>
+  <si>
+    <t>10R8254</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 10R8254</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 317471</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 317844</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 318020</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 318281</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 318295</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 318815</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 318844</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 318932</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 319104</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 319192</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 319246</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 319278</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 319367</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 319475</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 319487</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 319494</t>
+  </si>
+  <si>
+    <t>134-5402</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 134-5402</t>
+  </si>
+  <si>
+    <t>6505-52-5410</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 6505-52-5410</t>
+  </si>
+  <si>
+    <t>6505-65-5030</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 6505-65-5030</t>
+  </si>
+  <si>
+    <t>202V09100-7830</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Sitrak 202V09100-7830</t>
+  </si>
+  <si>
+    <t>466879-5002S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 466879-5002S</t>
+  </si>
+  <si>
+    <t>466879-9002</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 466879-9002</t>
+  </si>
+  <si>
+    <t>830725-5001S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 830725-5001S</t>
+  </si>
+  <si>
+    <t>17201-0L030</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Toyota 17201-0L030</t>
+  </si>
+  <si>
+    <t>17201-0L040</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Toyota 17201-0L040</t>
+  </si>
+  <si>
+    <t>17201-E0734</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Hino 17201-E0734</t>
+  </si>
+  <si>
+    <t>17201-0L070</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Toyota 17201-0L070</t>
+  </si>
+  <si>
+    <t>17201-11070</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Toyota 17201-11070</t>
+  </si>
+  <si>
+    <t>17201-11080</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Toyota 17201-11080</t>
+  </si>
+  <si>
+    <t>17201-11110</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Toyota 17201-11110</t>
+  </si>
+  <si>
+    <t>17201-11120</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Toyota 17201-11120</t>
+  </si>
+  <si>
+    <t>17201-30080</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Toyota 17201-30080</t>
+  </si>
+  <si>
+    <t>17201-51010</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Toyota 17201-51010</t>
+  </si>
+  <si>
+    <t>17201-51020</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Toyota 17201-51020</t>
+  </si>
+  <si>
+    <t>17201-54060</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Toyota 17201-54060</t>
+  </si>
+  <si>
+    <t>17201-67040</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Toyota 17201-67040</t>
+  </si>
+  <si>
+    <t>848874-0020</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 848874-0020</t>
+  </si>
+  <si>
+    <t>17208-51010</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Toyota 17208-51010</t>
+  </si>
+  <si>
+    <t>S1760-E0102</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Toyota S1760-E0102</t>
+  </si>
+  <si>
+    <t>06J145713K</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Vag 06J145713K</t>
+  </si>
+  <si>
+    <t>848874-20</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 848874-20</t>
+  </si>
+  <si>
+    <t>848874-5020S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 848874-5020S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Volvo 3527107</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Volvo 3536977</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Volvo 3837221</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4955290</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Volvo 21989961</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Volvo 22259656</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Volvo 23099979</t>
+  </si>
+  <si>
+    <t>466749-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Volvo 466749-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Weichai 12272277</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Weichai 12272278</t>
+  </si>
+  <si>
+    <t>2251743 </t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Scania 2251743 </t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Weichai 13057501</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Scania 2620284</t>
+  </si>
+  <si>
+    <t>775806-0013</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 775806-0013</t>
+  </si>
+  <si>
+    <t>775806-0015</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 775806-0015</t>
+  </si>
+  <si>
+    <t>775806-0017</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 775806-0017</t>
+  </si>
+  <si>
+    <t>775806-0019</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 775806-0019</t>
+  </si>
+  <si>
+    <t>830724-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 830724-0001</t>
+  </si>
+  <si>
+    <t>830724-0003</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 830724-0003</t>
+  </si>
+  <si>
+    <t>830724-5007</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 830724-5007</t>
+  </si>
+  <si>
+    <t>830724-5015</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 830724-5015</t>
+  </si>
+  <si>
+    <t>17201-E0651</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Hino 17201-E0651</t>
+  </si>
+  <si>
+    <t>17201-E0651A</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Hino 17201-E0651A</t>
+  </si>
+  <si>
+    <t>129908-18010</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Yanmar 129908-18010</t>
+  </si>
+  <si>
+    <t>129935-18010</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Yanmar 129935-18010</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Газ 53403.1118010</t>
+  </si>
+  <si>
+    <t>17201-E0652</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Hino 17201-E0652</t>
+  </si>
+  <si>
+    <t>ТКР-7С-6 (01)</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Декорт ТКР-7С-6 (01)</t>
+  </si>
+  <si>
+    <t>ТКР-7С-6 (02)</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Декорт ТКР-7С-6 (02)</t>
+  </si>
+  <si>
+    <t>0R-6981</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 0R-6981</t>
+  </si>
+  <si>
+    <t>0R-7923</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 0R-7923</t>
+  </si>
+  <si>
+    <t>106-7407</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 106-7407</t>
+  </si>
+  <si>
+    <t>177-0440</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 177-0440</t>
+  </si>
+  <si>
+    <t>216-7815</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 216-7815</t>
+  </si>
+  <si>
+    <t>233-1596</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 233-1596</t>
+  </si>
+  <si>
+    <t>17201-E0653</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Hino 17201-E0653</t>
+  </si>
+  <si>
+    <t>2W5697</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 2W5697</t>
+  </si>
+  <si>
+    <t>315-9810</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 315-9810</t>
+  </si>
+  <si>
+    <t>17201-E0654</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Hino 17201-E0654</t>
+  </si>
+  <si>
+    <t>7C7580</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 7C7580</t>
+  </si>
+  <si>
+    <t>7C8632</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 7C8632</t>
+  </si>
+  <si>
+    <t>17201-E0654A</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Hino 17201-E0654A</t>
+  </si>
+  <si>
+    <t>471-9238</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 471-9238</t>
+  </si>
+  <si>
+    <t>6507-11-5010</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Komatsu 6507-11-5010</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3775687</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5350748</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5350609</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 2882083</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3775692</t>
+  </si>
+  <si>
+    <t>1118100AEG08B</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Great Wall 1118100AEG08B</t>
+  </si>
+  <si>
+    <t>E049339000309</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Weifu E049339000309</t>
+  </si>
+  <si>
+    <t>2150800001W-1</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Weifu 2150800001W-1</t>
+  </si>
+  <si>
+    <t>HP60-4</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Faw HP60-4</t>
+  </si>
+  <si>
+    <t>1118010AA038</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Sdlg 1118010AA038</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4033014</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Vofon 1370003016</t>
+  </si>
+  <si>
+    <t>1118100XEB05</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Haval 1118100XEB05</t>
+  </si>
+  <si>
+    <t>1118100XEB051</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Haval 1118100XEB051</t>
+  </si>
+  <si>
+    <t>841805-5006</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 841805-5006</t>
+  </si>
+  <si>
+    <t>841805-0006</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 841805-0006</t>
+  </si>
+  <si>
+    <t>841805-5020</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 841805-5020</t>
+  </si>
+  <si>
+    <t>841805-0020</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 841805-0020</t>
+  </si>
+  <si>
+    <t>789500-0017</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 789500-0017</t>
+  </si>
+  <si>
+    <t>789500-5017</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 789500-5017</t>
+  </si>
+  <si>
+    <t>837414-0021</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 837414-0021</t>
+  </si>
+  <si>
+    <t>837414-0005</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 837414-0005</t>
+  </si>
+  <si>
+    <t>837414-5005</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 837414-5005</t>
+  </si>
+  <si>
+    <t>774053-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 774053-0001</t>
+  </si>
+  <si>
+    <t>774053-5003</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 774053-5003</t>
+  </si>
+  <si>
+    <t>774053-0003</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 774053-0003</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Doosan 65091007158</t>
+  </si>
+  <si>
+    <t>6506-21-5080</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Komatsu 6506-21-5080</t>
+  </si>
+  <si>
+    <t>06K145701S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Vag 06K145701S</t>
+  </si>
+  <si>
+    <t>111801063L</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Faw 111801063L</t>
+  </si>
+  <si>
+    <t>111801029L</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Faw 111801029L</t>
+  </si>
+  <si>
+    <t>111801059L</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Faw 111801059L</t>
+  </si>
+  <si>
+    <t>1118010AUC03</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Hongqi 1118010AUC03</t>
+  </si>
+  <si>
+    <t>1118010UC03</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Hongqi 1118010UC03</t>
+  </si>
+  <si>
+    <t>111100018AA</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Chery 111100018AA</t>
+  </si>
+  <si>
+    <t>111100044AA</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Chery 111100044AA</t>
+  </si>
+  <si>
+    <t>1639-950-0008</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1639-950-0008</t>
+  </si>
+  <si>
+    <t>1639-970-0008</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1639-970-0008</t>
+  </si>
+  <si>
+    <t>1639-988-0008</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1639-988-0008</t>
+  </si>
+  <si>
+    <t>49180-04610</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49180-04610</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4046433</t>
+  </si>
+  <si>
+    <t>1118100EG01B</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Great Wall 1118100EG01B</t>
+  </si>
+  <si>
+    <t>1118100EG01T</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Great Wall 1118100EG01T</t>
+  </si>
+  <si>
+    <t>1118100XEG39</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Great Wall 1118100XEG39</t>
+  </si>
+  <si>
+    <t>1118100XEG73</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Great Wall 1118100XEG73</t>
+  </si>
+  <si>
+    <t>1639-970-0015</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1639-970-0015</t>
+  </si>
+  <si>
+    <t>1639-988-0015</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1639-988-0015</t>
+  </si>
+  <si>
+    <t>49135-05110</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49135-05110</t>
+  </si>
+  <si>
+    <t>49135-07620</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49135-07620</t>
+  </si>
+  <si>
+    <t>49135-07630</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49135-07630</t>
+  </si>
+  <si>
+    <t>49135-07640</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49135-07640</t>
+  </si>
+  <si>
+    <t>49135-07660</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49135-07660</t>
+  </si>
+  <si>
+    <t>49135-07670</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49135-07670</t>
+  </si>
+  <si>
+    <t>49135-07671</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49135-07671</t>
+  </si>
+  <si>
+    <t>49135-07672</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49135-07672</t>
+  </si>
+  <si>
+    <t>49135-07673</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49135-07673</t>
+  </si>
+  <si>
+    <t>49135-07675</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49135-07675</t>
+  </si>
+  <si>
+    <t>49135-07677</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49135-07677</t>
+  </si>
+  <si>
+    <t>49135-07678</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49135-07678</t>
+  </si>
+  <si>
+    <t>49135-07690</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49135-07690</t>
+  </si>
+  <si>
+    <t>49135-07691</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49135-07691</t>
+  </si>
+  <si>
+    <t>49335-05100</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49335-05100</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Scania 2251743</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Ford 87801413</t>
+  </si>
+  <si>
+    <t>465209-0004</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 465209-0004</t>
+  </si>
+  <si>
+    <t>465209-5004</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 465209-5004</t>
+  </si>
+  <si>
+    <t>465209-5004S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 465209-5004S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5643450</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5643451</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3796251</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3796252</t>
+  </si>
+  <si>
+    <t>D12C410214</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Sany D12C410214</t>
+  </si>
+  <si>
+    <t>D12C410214B</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Sany D12C410214B</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4046479</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4033883</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 403388300</t>
+  </si>
+  <si>
+    <t>4033883H</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4033883H</t>
+  </si>
+  <si>
+    <t>4042834H</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4042834H</t>
+  </si>
+  <si>
+    <t>4046479H</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4046479H</t>
+  </si>
+  <si>
+    <t>1255-970-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1255-970-0001</t>
+  </si>
+  <si>
+    <t>1255-988-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1255-988-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Ямз 53401118010</t>
+  </si>
+  <si>
+    <t>17201-52010</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Toyota 17201-52010</t>
+  </si>
+  <si>
+    <t>1118100-B08</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Changan 1118100-B08</t>
+  </si>
+  <si>
+    <t>1118100-B09</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Changan 1118100-B09</t>
+  </si>
+  <si>
+    <t>844628-0002</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 844628-0002</t>
+  </si>
+  <si>
+    <t>844628-0003</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 844628-0003</t>
+  </si>
+  <si>
+    <t>844628-0004</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 844628-0004</t>
+  </si>
+  <si>
+    <t>844628-5002S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 844628-5002S</t>
+  </si>
+  <si>
+    <t>844628-5003S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 844628-5003S</t>
+  </si>
+  <si>
+    <t>844628-5004S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 844628-5004S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Vofon 1390003005</t>
+  </si>
+  <si>
+    <t>1147-970-0043</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1147-970-0043</t>
+  </si>
+  <si>
+    <t>1147-971-0043</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1147-971-0043</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Gaz 534041118010</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Gaz 53404111801010</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Gaz 534421118010</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3032062</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3801937</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3032060</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4033543</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3011264</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3801939</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3801968</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3801936</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3803279</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3018061</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3009426</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3018066</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3804939</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3539748</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3539749</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3539901</t>
+  </si>
+  <si>
+    <t>1044220GH500A</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Jac 1044220GH500A</t>
+  </si>
+  <si>
+    <t>1101-054-039</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Jac 1101-054-039</t>
+  </si>
+  <si>
+    <t>00JG050S012</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Kangyue 00JG050S012</t>
+  </si>
+  <si>
+    <t>00JG060S143</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Kangyue 00JG060S143</t>
+  </si>
+  <si>
+    <t>0R-7157</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 0R-7157</t>
+  </si>
+  <si>
+    <t>1001670439A</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Weichai 1001670439A</t>
+  </si>
+  <si>
+    <t>102-0290</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 102-0290</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 10218466</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 10228268</t>
+  </si>
+  <si>
+    <t>1117100XEC06</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Haval 1117100XEC06</t>
+  </si>
+  <si>
+    <t>1118010-A01</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Changan 1118010-A01</t>
+  </si>
+  <si>
+    <t>1118100A01</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Changan 1118100A01</t>
+  </si>
+  <si>
+    <t>1118100AEC01</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Great Wall 1118100AEC01</t>
+  </si>
+  <si>
+    <t>1118100B11</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Changan 1118100B11</t>
+  </si>
+  <si>
+    <t>1118100XEB03</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Haval 1118100XEB03</t>
+  </si>
+  <si>
+    <t>1118100XEB04</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Haval 1118100XEB04</t>
+  </si>
+  <si>
+    <t>1118100XEB83</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Haval 1118100XEB83</t>
+  </si>
+  <si>
+    <t>1118100XEG08B</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Haval 1118100XEG08B</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 11373784</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 11393211</t>
+  </si>
+  <si>
+    <t>118100-EE54R</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Isuzu 118100-EE54R</t>
+  </si>
+  <si>
+    <t>1270-970-0053</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 1270-970-0053</t>
+  </si>
+  <si>
+    <t>1270-970-0201</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 1270-970-0201</t>
+  </si>
+  <si>
+    <t>1270-988-0053</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 1270-988-0053</t>
+  </si>
+  <si>
+    <t>1270-988-0201</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 1270-988-0201</t>
+  </si>
+  <si>
+    <t>1272-970-0000</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 1272-970-0000</t>
+  </si>
+  <si>
+    <t>1272-988-0000</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 1272-988-0000</t>
+  </si>
+  <si>
+    <t>13030849KH43</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Weichai 13030849KH43</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Weichai 130612294</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Vofon 1370000065</t>
+  </si>
+  <si>
+    <t>1376-970-0037</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 1376-970-0037</t>
+  </si>
+  <si>
+    <t>1376-988-0037</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 1376-988-0037</t>
+  </si>
+  <si>
+    <t>1387-970-0011</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 1387-970-0011</t>
+  </si>
+  <si>
+    <t>1387-970-0015</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 1387-970-0015</t>
+  </si>
+  <si>
+    <t>1387-970-0020</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 1387-970-0020</t>
+  </si>
+  <si>
+    <t>1387-970-0144</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1387-970-0144</t>
+  </si>
+  <si>
+    <t>1387-970-0175</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 1387-970-0175</t>
+  </si>
+  <si>
+    <t>1387-988-0011</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 1387-988-0011</t>
+  </si>
+  <si>
+    <t>1387-988-0015</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 1387-988-0015</t>
+  </si>
+  <si>
+    <t>1387-988-0020</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 1387-988-0020</t>
+  </si>
+  <si>
+    <t>1387-988-0144</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1387-988-0144</t>
+  </si>
+  <si>
+    <t>14201-96601</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Nissan 14201-96601</t>
+  </si>
+  <si>
+    <t>14201-96670</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Nissan 14201-96670</t>
+  </si>
+  <si>
+    <t>14201-96764</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Nissan 14201-96764</t>
+  </si>
+  <si>
+    <t>14201-96766</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Nissan 14201-96766</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Detroit 1430100269</t>
+  </si>
+  <si>
+    <t>1637-970-0405</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 1637-970-0405</t>
+  </si>
+  <si>
+    <t>1637-970-0406</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 1637-970-0406</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Volvo 17229091</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 173364</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 174467</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 177283</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 179292</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 179293</t>
+  </si>
+  <si>
+    <t>202V09100-7841</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Sitrak 202V09100-7841</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 20515561</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Volvo 20763166</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 2134455</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 2154699</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Volvo 21979610</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Volvo 22329371</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 2301176</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 2301178</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Vofon 2430003004</t>
+  </si>
+  <si>
+    <t>28231-4A740</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 28231-4A740</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 2834842</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 3149898</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 3149972</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 3157768</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 315891</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 316433</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 316735</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 318166</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 318279</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 318519</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 32006065</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 32006071</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3524349</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3524479</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3525217</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3526271</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3528544</t>
+  </si>
+  <si>
+    <t>353-5972</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 353-5972</t>
+  </si>
+  <si>
+    <t>356-3519</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 356-3519</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3591937</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3594104</t>
+  </si>
+  <si>
+    <t>376-3824</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 376-3824</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3781029</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3781030</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3791109</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3792555</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3795973</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3795976</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3801850</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3900430</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Haval 40006111</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Haval 40006933</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4033447</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4033835</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4044418</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4047217</t>
+  </si>
+  <si>
+    <t>424-3441</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 424-3441</t>
+  </si>
+  <si>
+    <t>440-9239</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 440-9239</t>
+  </si>
+  <si>
+    <t>465965-0002</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 465965-0002</t>
+  </si>
+  <si>
+    <t>466559-0010</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 466559-0010</t>
+  </si>
+  <si>
+    <t>466559-0013</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 466559-0013</t>
+  </si>
+  <si>
+    <t>466559-0014</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 466559-0014</t>
+  </si>
+  <si>
+    <t>466559-0020</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 466559-0020</t>
+  </si>
+  <si>
+    <t>466559-0021</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 466559-0021</t>
+  </si>
+  <si>
+    <t>466559-5010S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 466559-5010S</t>
+  </si>
+  <si>
+    <t>466559-5013S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 466559-5013S</t>
+  </si>
+  <si>
+    <t>466559-5014S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 466559-5014S</t>
+  </si>
+  <si>
+    <t>466559-5020S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 466559-5020S</t>
+  </si>
+  <si>
+    <t>466559-5021S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 466559-5021S</t>
+  </si>
+  <si>
+    <t>479-5809</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Caterpillar 479-5809</t>
+  </si>
+  <si>
+    <t>49135-06700</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49135-06700</t>
+  </si>
+  <si>
+    <t>49135-06710</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49135-06710</t>
+  </si>
+  <si>
+    <t>49180-04800</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49180-04800</t>
+  </si>
+  <si>
+    <t>49189-02720</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49189-02720</t>
+  </si>
+  <si>
+    <t>49189-02721</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49189-02721</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4982530</t>
+  </si>
+  <si>
+    <t>51.09100-7882</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Man 51.09100-7882</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5273534</t>
+  </si>
+  <si>
+    <t>5303-970-0197</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 5303-970-0197</t>
+  </si>
+  <si>
+    <t>5303-970-0440</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5303-970-0440</t>
+  </si>
+  <si>
+    <t>5303-970-0473</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 5303-970-0473</t>
+  </si>
+  <si>
+    <t>5303-970-0524</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 5303-970-0524</t>
+  </si>
+  <si>
+    <t>5303-988-0440</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5303-988-0440</t>
+  </si>
+  <si>
+    <t>5303-988-0473</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 5303-988-0473</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5322076</t>
+  </si>
+  <si>
+    <t>5327-970-0023</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5327-970-0023</t>
+  </si>
+  <si>
+    <t>5327-970-0024</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5327-970-0024</t>
+  </si>
+  <si>
+    <t>5327-970-7101</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5327-970-7101</t>
+  </si>
+  <si>
+    <t>5327-970-7108</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5327-970-7108</t>
+  </si>
+  <si>
+    <t>5327-970-7140</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5327-970-7140</t>
+  </si>
+  <si>
+    <t>5327-970-7144</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5327-970-7144</t>
+  </si>
+  <si>
+    <t>5327-970-7187</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5327-970-7187</t>
+  </si>
+  <si>
+    <t>5327-970-7210</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5327-970-7210</t>
+  </si>
+  <si>
+    <t>5327-988-0023</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5327-988-0023</t>
+  </si>
+  <si>
+    <t>5327-988-0024</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5327-988-0024</t>
+  </si>
+  <si>
+    <t>5327-988-7101</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5327-988-7101</t>
+  </si>
+  <si>
+    <t>5327-988-7108</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5327-988-7108</t>
+  </si>
+  <si>
+    <t>5327-988-7140</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5327-988-7140</t>
+  </si>
+  <si>
+    <t>5327-988-7144</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5327-988-7144</t>
+  </si>
+  <si>
+    <t>5327-988-7187</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5327-988-7187</t>
+  </si>
+  <si>
+    <t>5327-988-7188</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5327-988-7188</t>
+  </si>
+  <si>
+    <t>5327-988-7210</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5327-988-7210</t>
+  </si>
+  <si>
+    <t>5336-970-6506</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5336-970-6506</t>
+  </si>
+  <si>
+    <t>5336-988-6506</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5336-988-6506</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5355091</t>
+  </si>
+  <si>
+    <t>5439-970-0146</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5439-970-0146</t>
+  </si>
+  <si>
+    <t>5439-988-0146</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5439-988-0146</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5459135</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5502290</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5548354</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5553151</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5553152</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5553186</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5637906</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5642904</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5644585</t>
+  </si>
+  <si>
+    <t>5790-988-2500</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5790-988-2500</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Weichai 612600116925</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 6316939</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 6516566</t>
+  </si>
+  <si>
+    <t>712371-0039</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 712371-0039</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer 7420515561</t>
+  </si>
+  <si>
+    <t>754523-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 754523-0001</t>
+  </si>
+  <si>
+    <t>755513-0010</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 755513-0010</t>
+  </si>
+  <si>
+    <t>755513-0018</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 755513-0018</t>
+  </si>
+  <si>
+    <t>755513-0023</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 755513-0023</t>
+  </si>
+  <si>
+    <t>755513-5010S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 755513-5010S</t>
+  </si>
+  <si>
+    <t>755513-5018S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 755513-5018S</t>
+  </si>
+  <si>
+    <t>763886-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 763886-0001</t>
+  </si>
+  <si>
+    <t>763886-0002</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 763886-0002</t>
+  </si>
+  <si>
+    <t>763886-5001S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 763886-5001S</t>
+  </si>
+  <si>
+    <t>763886-5002S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 763886-5002S</t>
+  </si>
+  <si>
+    <t>787393-0010</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 787393-0010</t>
+  </si>
+  <si>
+    <t>800427-5015</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 800427-5015</t>
+  </si>
+  <si>
+    <t>804557-0039</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 804557-0039</t>
+  </si>
+  <si>
+    <t>804557-5039</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 804557-5039</t>
+  </si>
+  <si>
+    <t>815723-5012</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 815723-5012</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Sisu 836873827</t>
+  </si>
+  <si>
+    <t>840140-0006</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 840140-0006</t>
+  </si>
+  <si>
+    <t>840140-5006S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 840140-5006S</t>
+  </si>
+  <si>
+    <t>843881-0004</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 843881-0004</t>
+  </si>
+  <si>
+    <t>846903-0011</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 846903-0011</t>
+  </si>
+  <si>
+    <t>846903-5011</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 846903-5011</t>
+  </si>
+  <si>
+    <t>853472-0002</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 853472-0002</t>
+  </si>
+  <si>
+    <t>853472-0004</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 853472-0004</t>
+  </si>
+  <si>
+    <t>853472-0006</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 853472-0006</t>
+  </si>
+  <si>
+    <t>853472-5002</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 853472-5002</t>
+  </si>
+  <si>
+    <t>853472-5004</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 853472-5004</t>
+  </si>
+  <si>
+    <t>853472-5006</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 853472-5006</t>
+  </si>
+  <si>
+    <t>876272-0006</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 876272-0006</t>
+  </si>
+  <si>
+    <t>876272-0008</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 876272-0008</t>
+  </si>
+  <si>
+    <t>876272-0011</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 876272-0011</t>
+  </si>
+  <si>
+    <t>876272-0015</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 876272-0015</t>
+  </si>
+  <si>
+    <t>876272-0017</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 876272-0017</t>
+  </si>
+  <si>
+    <t>876272-5006S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 876272-5006S</t>
+  </si>
+  <si>
+    <t>876272-5011S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 876272-5011S</t>
+  </si>
+  <si>
+    <t>876272-5015S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 876272-5015S</t>
+  </si>
+  <si>
+    <t>876272-5017S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 876272-5017S</t>
+  </si>
+  <si>
+    <t>881294-5003</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 881294-5003</t>
+  </si>
+  <si>
+    <t>881294-5004</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 881294-5004</t>
+  </si>
+  <si>
+    <t>A4720901480</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mercedes-Benz A4720901480</t>
+  </si>
+  <si>
+    <t>C14-179-01</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Cz C14-179-01</t>
+  </si>
+  <si>
+    <t>F4J161118010</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Chery F4J161118010</t>
+  </si>
+  <si>
+    <t>F4J161118010AC</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Chery F4J161118010AC</t>
+  </si>
+  <si>
+    <t>K0JG035K007</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Kangyue K0JG035K007</t>
+  </si>
+  <si>
+    <t>K0JG100K006</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Kangyue K0JG100K006</t>
+  </si>
+  <si>
+    <t>K0JP035K108</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Kangyue K0JP035K108</t>
+  </si>
+  <si>
+    <t>K0JP105K000</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Kangyue K0JP105K000</t>
+  </si>
+  <si>
+    <t>KQ2B1-1118100KS1-181</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Yuchai KQ2B1-1118100KS1-181</t>
+  </si>
+  <si>
+    <t>MKBQ-11118100-135</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Yutong MKBQ-11118100-135</t>
+  </si>
+  <si>
+    <t>MY4E-21118100A-135</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Yutong MY4E-21118100A-135</t>
+  </si>
+  <si>
+    <t>MYA03-1118100-135</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Yutong MYA03-1118100-135</t>
+  </si>
+  <si>
+    <t>RE501618</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор John Deere RE501618</t>
+  </si>
+  <si>
+    <t>RE516963</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer RE516963</t>
+  </si>
+  <si>
+    <t>RE519833</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer RE519833</t>
+  </si>
+  <si>
+    <t>RE529597</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор John Deere RE529597</t>
+  </si>
+  <si>
+    <t>RE544419</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer RE544419</t>
+  </si>
+  <si>
+    <t>RE547975</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор John Deere RE547975</t>
+  </si>
+  <si>
+    <t>SE502372</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Schwitzer SE502372</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 171857</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 172830</t>
+  </si>
+  <si>
+    <t>1745-988-0001</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1745-988-0001</t>
+  </si>
+  <si>
+    <t>1258-970-0113</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1258-970-0113</t>
+  </si>
+  <si>
+    <t>1270-970-0016</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1270-970-0016</t>
+  </si>
+  <si>
+    <t>1270-970-0018</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1270-970-0018</t>
+  </si>
+  <si>
+    <t>1158-970-0007</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1158-970-0007</t>
+  </si>
+  <si>
+    <t>1158-988-0000</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1158-988-0000</t>
+  </si>
+  <si>
+    <t>1258-970-0062</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1258-970-0062</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 315730</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 318666</t>
+  </si>
+  <si>
+    <t>5303-970-0058</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5303-970-0058</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3803338</t>
+  </si>
+  <si>
+    <t>5303-970-0110</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5303-970-0110</t>
+  </si>
+  <si>
+    <t>1639-970-0016</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1639-970-0016</t>
+  </si>
+  <si>
+    <t>5303-970-0259</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5303-970-0259</t>
+  </si>
+  <si>
+    <t>1639-988-0016</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1639-988-0016</t>
+  </si>
+  <si>
+    <t>1270-988-0174</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1270-988-0174</t>
+  </si>
+  <si>
+    <t>1270-988-0204</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1270-988-0204</t>
+  </si>
+  <si>
+    <t>1270-988-0233</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1270-988-0233</t>
+  </si>
+  <si>
+    <t>49377-01560</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Mitsubishi 49377-01560</t>
+  </si>
+  <si>
+    <t>1274-970-0040</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1274-970-0040</t>
+  </si>
+  <si>
+    <t>1274-970-0041</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1274-970-0041</t>
+  </si>
+  <si>
+    <t>1274-970-0058</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1274-970-0058</t>
+  </si>
+  <si>
+    <t>1274-988-0040</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1274-988-0040</t>
+  </si>
+  <si>
+    <t>1274-988-0041</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1274-988-0041</t>
+  </si>
+  <si>
+    <t>1274-988-0058</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1274-988-0058</t>
+  </si>
+  <si>
+    <t>1376-970-0040</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1376-970-0040</t>
+  </si>
+  <si>
+    <t>1380-970-0027</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1380-970-0027</t>
+  </si>
+  <si>
+    <t>764267-1</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Garrett 764267-1</t>
+  </si>
+  <si>
+    <t>1380-970-0106</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1380-970-0106</t>
+  </si>
+  <si>
+    <t>1380-970-0114</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1380-970-0114</t>
+  </si>
+  <si>
+    <t>1380-970-0129</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1380-970-0129</t>
+  </si>
+  <si>
+    <t>24100-3251A</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Hino 24100-3251A</t>
+  </si>
+  <si>
+    <t>1380-988-0114</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1380-988-0114</t>
+  </si>
+  <si>
+    <t>1380-988-0129</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1380-988-0129</t>
+  </si>
+  <si>
+    <t>466617-2011</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Doosan 466617-2011</t>
+  </si>
+  <si>
+    <t>1387-970-0066</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1387-970-0066</t>
+  </si>
+  <si>
+    <t>1387-988-0066</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1387-988-0066</t>
+  </si>
+  <si>
+    <t>1487-988-0008</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1487-988-0008</t>
+  </si>
+  <si>
+    <t>JP60S B1118010-C129</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Weichai JP60S B1118010-C129</t>
+  </si>
+  <si>
+    <t>1639-970-0010</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1639-970-0010</t>
+  </si>
+  <si>
+    <t>5303-970-0291</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5303-970-0291</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3104768</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3104792</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 3786453</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 5324594</t>
+  </si>
+  <si>
+    <t>1270-988-0133</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 1270-988-0133</t>
+  </si>
+  <si>
+    <t>1118100-XEC36</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Haval 1118100-XEC36</t>
+  </si>
+  <si>
+    <t>1118101XELT03</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Haval 1118101XELT03</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4032127</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4032200</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Holset 4033189</t>
+  </si>
+  <si>
+    <t>5327-970-7120</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5327-970-7120</t>
+  </si>
+  <si>
+    <t>5304-988-0025</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5304-988-0025</t>
+  </si>
+  <si>
+    <t>5304-970-0293</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5304-970-0293</t>
+  </si>
+  <si>
+    <t>5304-970-0075</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор BorgWarner 5304-970-0075</t>
+  </si>
+  <si>
+    <t>TMR3803338</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 3803338</t>
+  </si>
+  <si>
+    <t>TMR5324953</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 5324953</t>
+  </si>
+  <si>
+    <t>TMR166643</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 166643</t>
+  </si>
+  <si>
+    <t>TMR171572</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 171572</t>
+  </si>
+  <si>
+    <t>TMR171574</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 171574</t>
+  </si>
+  <si>
+    <t>TMR171847</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 171847</t>
+  </si>
+  <si>
+    <t>TMR171857</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 171857</t>
+  </si>
+  <si>
+    <t>TMR172433</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 172433</t>
+  </si>
+  <si>
+    <t>TMR172830</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 172830</t>
+  </si>
+  <si>
+    <t>TMR173264</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 173264</t>
+  </si>
+  <si>
+    <t>TMR173364</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 173364</t>
+  </si>
+  <si>
+    <t>TMR174467</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 174467</t>
+  </si>
+  <si>
+    <t>TMR174755</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 174755</t>
+  </si>
+  <si>
+    <t>TMR175183</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 175183</t>
+  </si>
+  <si>
+    <t>TMR176601</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 176601</t>
+  </si>
+  <si>
+    <t>TMR177283</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 177283</t>
+  </si>
+  <si>
+    <t>TMR177685</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 177685</t>
+  </si>
+  <si>
+    <t>TMR178045</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 178045</t>
+  </si>
+  <si>
+    <t>TMR179292</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 179292</t>
+  </si>
+  <si>
+    <t>TMR179293</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 179293</t>
+  </si>
+  <si>
+    <t>TMR179593</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 179593</t>
+  </si>
+  <si>
+    <t>TMR312267</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 312267</t>
+  </si>
+  <si>
+    <t>TMR312813</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 312813</t>
+  </si>
+  <si>
+    <t>TMR312822</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 312822</t>
+  </si>
+  <si>
+    <t>TMR312823</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 312823</t>
+  </si>
+  <si>
+    <t>TMR312824</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 312824</t>
+  </si>
+  <si>
+    <t>TMR312825</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 312825</t>
+  </si>
+  <si>
+    <t>TMR313063</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 313063</t>
+  </si>
+  <si>
+    <t>TMR313410</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 313410</t>
+  </si>
+  <si>
+    <t>TMR313411</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 313411</t>
+  </si>
+  <si>
+    <t>TMR313414</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 313414</t>
+  </si>
+  <si>
+    <t>TMR314280</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 314280</t>
+  </si>
+  <si>
+    <t>TMR315730</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 315730</t>
+  </si>
+  <si>
+    <t>TMR315891</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 315891</t>
+  </si>
+  <si>
+    <t>TMR316057</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 316057</t>
+  </si>
+  <si>
+    <t>TMR316310</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 316310</t>
+  </si>
+  <si>
+    <t>TMR316433</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 316433</t>
+  </si>
+  <si>
+    <t>TMR316699</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 316699</t>
+  </si>
+  <si>
+    <t>TMR316735</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 316735</t>
+  </si>
+  <si>
+    <t>TMR316752</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 316752</t>
+  </si>
+  <si>
+    <t>TMR317284</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 317284</t>
+  </si>
+  <si>
+    <t>TMR317471</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 317471</t>
+  </si>
+  <si>
+    <t>TMR317844</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 317844</t>
+  </si>
+  <si>
+    <t>TMR318020</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 318020</t>
+  </si>
+  <si>
+    <t>TMR318166</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 318166</t>
+  </si>
+  <si>
+    <t>TMR318279</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 318279</t>
+  </si>
+  <si>
+    <t>TMR318281</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 318281</t>
+  </si>
+  <si>
+    <t>TMR318295</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 318295</t>
+  </si>
+  <si>
+    <t>TMR318519</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 318519</t>
+  </si>
+  <si>
+    <t>TMR318666</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 318666</t>
+  </si>
+  <si>
+    <t>TMR318807</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 318807</t>
+  </si>
+  <si>
+    <t>TMR00JG050S012</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 00JG050S012</t>
+  </si>
+  <si>
+    <t>TMR00JG060S143</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 00JG060S143</t>
+  </si>
+  <si>
+    <t>TMR04282637KZ</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 04282637KZ</t>
+  </si>
+  <si>
+    <t>TMR04299152KZ</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 04299152KZ</t>
+  </si>
+  <si>
+    <t>TMR06J145713K</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 06J145713K</t>
+  </si>
+  <si>
+    <t>TMR06K145701S</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 06K145701S</t>
+  </si>
+  <si>
+    <t>TMR06L145902D</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 06L145902D</t>
+  </si>
+  <si>
+    <t>TMR0R6328</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 0R6328</t>
+  </si>
+  <si>
+    <t>TMR0R-6804</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 0R-6804</t>
+  </si>
+  <si>
+    <t>TMR0R-6981</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 0R-6981</t>
+  </si>
+  <si>
+    <t>TMR0R-7157</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 0R-7157</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TMR0R-7923 </t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 0R-7923</t>
+  </si>
+  <si>
+    <t>TMRRE516963</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir RE516963</t>
+  </si>
+  <si>
+    <t>TMR51.09100-7882</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 51.09100-7882</t>
+  </si>
+  <si>
+    <t>TMR1515A322</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 1515A322</t>
+  </si>
+  <si>
+    <t>TMR6502-51-5040</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 6502-51-5040</t>
+  </si>
+  <si>
+    <t>TMR4038620</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 4038620</t>
+  </si>
+  <si>
+    <t>17208-52010</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Toyota 17208-52010</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
-  <fonts count="3">
+  <fonts count="5">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <sz val="10"/>
+      <u/>
+      <color rgb="FF0563C1"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <sz val="10"/>
+      <color rgb="FF008000"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2FA4E7"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14864.html" TargetMode="External"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14864" TargetMode="External"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14939.html" TargetMode="External"/>
+<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14939" TargetMode="External"/>
+<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14933.html" TargetMode="External"/>
+<Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14933" TargetMode="External"/>
+<Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14846.html" TargetMode="External"/>
+<Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14846" TargetMode="External"/>
+<Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15876.html" TargetMode="External"/>
+<Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15876" TargetMode="External"/>
+<Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15882.html" TargetMode="External"/>
+<Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15882" TargetMode="External"/>
+<Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15883.html" TargetMode="External"/>
+<Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15883" TargetMode="External"/>
+<Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15884.html" TargetMode="External"/>
+<Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15884" TargetMode="External"/>
+<Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15885.html" TargetMode="External"/>
+<Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15885" TargetMode="External"/>
+<Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15877.html" TargetMode="External"/>
+<Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15877" TargetMode="External"/>
+<Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14849.html" TargetMode="External"/>
+<Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14849" TargetMode="External"/>
+<Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15886.html" TargetMode="External"/>
+<Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15886" TargetMode="External"/>
+<Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14901.html" TargetMode="External"/>
+<Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14901" TargetMode="External"/>
+<Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16218.html" TargetMode="External"/>
+<Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16218" TargetMode="External"/>
+<Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16217.html" TargetMode="External"/>
+<Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16217" TargetMode="External"/>
+<Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16219.html" TargetMode="External"/>
+<Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16219" TargetMode="External"/>
+<Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16220.html" TargetMode="External"/>
+<Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16220" TargetMode="External"/>
+<Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16237.html" TargetMode="External"/>
+<Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16237" TargetMode="External"/>
+<Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16224.html" TargetMode="External"/>
+<Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16224" TargetMode="External"/>
+<Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16225.html" TargetMode="External"/>
+<Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16225" TargetMode="External"/>
+<Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16226.html" TargetMode="External"/>
+<Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16226" TargetMode="External"/>
+<Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16227.html" TargetMode="External"/>
+<Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16227" TargetMode="External"/>
+<Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16228.html" TargetMode="External"/>
+<Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16228" TargetMode="External"/>
+<Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14853.html" TargetMode="External"/>
+<Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14853" TargetMode="External"/>
+<Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14854.html" TargetMode="External"/>
+<Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14854" TargetMode="External"/>
+<Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14855.html" TargetMode="External"/>
+<Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14855" TargetMode="External"/>
+<Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14867.html" TargetMode="External"/>
+<Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14867" TargetMode="External"/>
+<Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14868.html" TargetMode="External"/>
+<Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14868" TargetMode="External"/>
+<Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14869.html" TargetMode="External"/>
+<Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14869" TargetMode="External"/>
+<Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16229.html" TargetMode="External"/>
+<Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16229" TargetMode="External"/>
+<Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16230.html" TargetMode="External"/>
+<Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16230" TargetMode="External"/>
+<Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16231.html" TargetMode="External"/>
+<Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16231" TargetMode="External"/>
+<Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16232.html" TargetMode="External"/>
+<Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16232" TargetMode="External"/>
+<Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16233.html" TargetMode="External"/>
+<Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16233" TargetMode="External"/>
+<Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16234.html" TargetMode="External"/>
+<Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16234" TargetMode="External"/>
+<Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16223.html" TargetMode="External"/>
+<Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16223" TargetMode="External"/>
+<Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14918.html" TargetMode="External"/>
+<Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14918" TargetMode="External"/>
+<Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14923.html" TargetMode="External"/>
+<Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14923" TargetMode="External"/>
+<Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14926.html" TargetMode="External"/>
+<Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14926" TargetMode="External"/>
+<Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14911.html" TargetMode="External"/>
+<Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14911" TargetMode="External"/>
+<Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14904.html" TargetMode="External"/>
+<Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14904" TargetMode="External"/>
+<Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14865.html" TargetMode="External"/>
+<Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14865" TargetMode="External"/>
+<Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14866.html" TargetMode="External"/>
+<Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14866" TargetMode="External"/>
+<Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15878.html" TargetMode="External"/>
+<Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15878" TargetMode="External"/>
+<Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15879.html" TargetMode="External"/>
+<Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15879" TargetMode="External"/>
+<Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15880.html" TargetMode="External"/>
+<Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15880" TargetMode="External"/>
+<Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15881.html" TargetMode="External"/>
+<Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15881" TargetMode="External"/>
+<Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14941.html" TargetMode="External"/>
+<Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14941" TargetMode="External"/>
+<Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14903.html" TargetMode="External"/>
+<Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14903" TargetMode="External"/>
+<Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_18973.html" TargetMode="External"/>
+<Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=18973" TargetMode="External"/>
+<Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14845.html" TargetMode="External"/>
+<Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14845" TargetMode="External"/>
+<Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14909.html" TargetMode="External"/>
+<Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14909" TargetMode="External"/>
+<Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14910.html" TargetMode="External"/>
+<Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14910" TargetMode="External"/>
+<Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14928.html" TargetMode="External"/>
+<Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14928" TargetMode="External"/>
+<Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14922.html" TargetMode="External"/>
+<Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14922" TargetMode="External"/>
+<Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14920.html" TargetMode="External"/>
+<Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14920" TargetMode="External"/>
+<Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14917.html" TargetMode="External"/>
+<Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14917" TargetMode="External"/>
+<Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14862.html" TargetMode="External"/>
+<Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14862" TargetMode="External"/>
+<Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14863.html" TargetMode="External"/>
+<Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14863" TargetMode="External"/>
+<Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14852.html" TargetMode="External"/>
+<Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14852" TargetMode="External"/>
+<Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14925.html" TargetMode="External"/>
+<Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14925" TargetMode="External"/>
+<Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14900.html" TargetMode="External"/>
+<Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14900" TargetMode="External"/>
+<Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14902.html" TargetMode="External"/>
+<Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14902" TargetMode="External"/>
+<Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14843.html" TargetMode="External"/>
+<Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14843" TargetMode="External"/>
+<Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14938.html" TargetMode="External"/>
+<Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14938" TargetMode="External"/>
+<Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14934.html" TargetMode="External"/>
+<Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14934" TargetMode="External"/>
+<Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14935.html" TargetMode="External"/>
+<Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14935" TargetMode="External"/>
+<Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14936.html" TargetMode="External"/>
+<Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14936" TargetMode="External"/>
+<Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14937.html" TargetMode="External"/>
+<Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14937" TargetMode="External"/>
+<Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14907.html" TargetMode="External"/>
+<Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14907" TargetMode="External"/>
+<Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14908.html" TargetMode="External"/>
+<Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14908" TargetMode="External"/>
+<Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14929.html" TargetMode="External"/>
+<Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14929" TargetMode="External"/>
+<Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14930.html" TargetMode="External"/>
+<Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14930" TargetMode="External"/>
+<Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14931.html" TargetMode="External"/>
+<Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14931" TargetMode="External"/>
+<Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14932.html" TargetMode="External"/>
+<Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14932" TargetMode="External"/>
+<Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14927.html" TargetMode="External"/>
+<Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14927" TargetMode="External"/>
+<Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14914.html" TargetMode="External"/>
+<Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14914" TargetMode="External"/>
+<Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14915.html" TargetMode="External"/>
+<Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14915" TargetMode="External"/>
+<Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14916.html" TargetMode="External"/>
+<Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14916" TargetMode="External"/>
+<Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14942.html" TargetMode="External"/>
+<Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14942" TargetMode="External"/>
+<Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14943.html" TargetMode="External"/>
+<Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14943" TargetMode="External"/>
+<Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14944.html" TargetMode="External"/>
+<Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14944" TargetMode="External"/>
+<Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14945.html" TargetMode="External"/>
+<Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14945" TargetMode="External"/>
+<Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14946.html" TargetMode="External"/>
+<Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14946" TargetMode="External"/>
+<Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14947.html" TargetMode="External"/>
+<Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14947" TargetMode="External"/>
+<Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14948.html" TargetMode="External"/>
+<Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14948" TargetMode="External"/>
+<Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14949.html" TargetMode="External"/>
+<Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14949" TargetMode="External"/>
+<Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14950.html" TargetMode="External"/>
+<Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14950" TargetMode="External"/>
+<Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14951.html" TargetMode="External"/>
+<Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14951" TargetMode="External"/>
+<Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14952.html" TargetMode="External"/>
+<Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14952" TargetMode="External"/>
+<Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14953.html" TargetMode="External"/>
+<Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14953" TargetMode="External"/>
+<Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14954.html" TargetMode="External"/>
+<Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14954" TargetMode="External"/>
+<Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14955.html" TargetMode="External"/>
+<Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14955" TargetMode="External"/>
+<Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14956.html" TargetMode="External"/>
+<Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14956" TargetMode="External"/>
+<Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14957.html" TargetMode="External"/>
+<Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14957" TargetMode="External"/>
+<Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14958.html" TargetMode="External"/>
+<Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14958" TargetMode="External"/>
+<Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14959.html" TargetMode="External"/>
+<Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14959" TargetMode="External"/>
+<Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14960.html" TargetMode="External"/>
+<Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14960" TargetMode="External"/>
+<Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14961.html" TargetMode="External"/>
+<Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14961" TargetMode="External"/>
+<Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14962.html" TargetMode="External"/>
+<Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14962" TargetMode="External"/>
+<Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14963.html" TargetMode="External"/>
+<Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14963" TargetMode="External"/>
+<Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14964.html" TargetMode="External"/>
+<Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14964" TargetMode="External"/>
+<Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14965.html" TargetMode="External"/>
+<Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14965" TargetMode="External"/>
+<Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14966.html" TargetMode="External"/>
+<Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14966" TargetMode="External"/>
+<Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14967.html" TargetMode="External"/>
+<Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14967" TargetMode="External"/>
+<Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14968.html" TargetMode="External"/>
+<Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14968" TargetMode="External"/>
+<Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14969.html" TargetMode="External"/>
+<Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14969" TargetMode="External"/>
+<Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14970.html" TargetMode="External"/>
+<Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14970" TargetMode="External"/>
+<Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14971.html" TargetMode="External"/>
+<Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14971" TargetMode="External"/>
+<Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14972.html" TargetMode="External"/>
+<Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14972" TargetMode="External"/>
+<Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14973.html" TargetMode="External"/>
+<Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14973" TargetMode="External"/>
+<Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14974.html" TargetMode="External"/>
+<Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14974" TargetMode="External"/>
+<Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14975.html" TargetMode="External"/>
+<Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14975" TargetMode="External"/>
+<Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14976.html" TargetMode="External"/>
+<Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14976" TargetMode="External"/>
+<Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14977.html" TargetMode="External"/>
+<Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14977" TargetMode="External"/>
+<Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14978.html" TargetMode="External"/>
+<Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14978" TargetMode="External"/>
+<Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14979.html" TargetMode="External"/>
+<Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14979" TargetMode="External"/>
+<Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14980.html" TargetMode="External"/>
+<Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14980" TargetMode="External"/>
+<Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14981.html" TargetMode="External"/>
+<Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14981" TargetMode="External"/>
+<Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14982.html" TargetMode="External"/>
+<Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14982" TargetMode="External"/>
+<Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14983.html" TargetMode="External"/>
+<Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14983" TargetMode="External"/>
+<Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14984.html" TargetMode="External"/>
+<Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14984" TargetMode="External"/>
+<Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14985.html" TargetMode="External"/>
+<Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14985" TargetMode="External"/>
+<Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14986.html" TargetMode="External"/>
+<Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14986" TargetMode="External"/>
+<Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14987.html" TargetMode="External"/>
+<Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14987" TargetMode="External"/>
+<Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14988.html" TargetMode="External"/>
+<Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14988" TargetMode="External"/>
+<Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14989.html" TargetMode="External"/>
+<Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14989" TargetMode="External"/>
+<Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14990.html" TargetMode="External"/>
+<Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14990" TargetMode="External"/>
+<Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14991.html" TargetMode="External"/>
+<Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14991" TargetMode="External"/>
+<Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14992.html" TargetMode="External"/>
+<Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14992" TargetMode="External"/>
+<Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14993.html" TargetMode="External"/>
+<Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14993" TargetMode="External"/>
+<Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14994.html" TargetMode="External"/>
+<Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14994" TargetMode="External"/>
+<Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14995.html" TargetMode="External"/>
+<Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14995" TargetMode="External"/>
+<Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14996.html" TargetMode="External"/>
+<Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14996" TargetMode="External"/>
+<Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14997.html" TargetMode="External"/>
+<Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14997" TargetMode="External"/>
+<Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14998.html" TargetMode="External"/>
+<Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14998" TargetMode="External"/>
+<Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14999.html" TargetMode="External"/>
+<Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14999" TargetMode="External"/>
+<Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15000.html" TargetMode="External"/>
+<Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15000" TargetMode="External"/>
+<Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15001.html" TargetMode="External"/>
+<Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15001" TargetMode="External"/>
+<Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15002.html" TargetMode="External"/>
+<Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15002" TargetMode="External"/>
+<Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15003.html" TargetMode="External"/>
+<Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15003" TargetMode="External"/>
+<Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15004.html" TargetMode="External"/>
+<Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15004" TargetMode="External"/>
+<Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15005.html" TargetMode="External"/>
+<Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15005" TargetMode="External"/>
+<Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15006.html" TargetMode="External"/>
+<Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15006" TargetMode="External"/>
+<Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15007.html" TargetMode="External"/>
+<Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15007" TargetMode="External"/>
+<Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15008.html" TargetMode="External"/>
+<Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15008" TargetMode="External"/>
+<Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15009.html" TargetMode="External"/>
+<Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15009" TargetMode="External"/>
+<Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15010.html" TargetMode="External"/>
+<Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15010" TargetMode="External"/>
+<Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15011.html" TargetMode="External"/>
+<Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15011" TargetMode="External"/>
+<Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15012.html" TargetMode="External"/>
+<Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15012" TargetMode="External"/>
+<Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15013.html" TargetMode="External"/>
+<Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15013" TargetMode="External"/>
+<Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15014.html" TargetMode="External"/>
+<Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15014" TargetMode="External"/>
+<Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15015.html" TargetMode="External"/>
+<Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15015" TargetMode="External"/>
+<Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15016.html" TargetMode="External"/>
+<Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15016" TargetMode="External"/>
+<Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15017.html" TargetMode="External"/>
+<Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15017" TargetMode="External"/>
+<Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15018.html" TargetMode="External"/>
+<Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15018" TargetMode="External"/>
+<Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15019.html" TargetMode="External"/>
+<Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15019" TargetMode="External"/>
+<Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15020.html" TargetMode="External"/>
+<Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15020" TargetMode="External"/>
+<Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15021.html" TargetMode="External"/>
+<Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15021" TargetMode="External"/>
+<Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15022.html" TargetMode="External"/>
+<Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15022" TargetMode="External"/>
+<Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15023.html" TargetMode="External"/>
+<Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15023" TargetMode="External"/>
+<Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15024.html" TargetMode="External"/>
+<Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15024" TargetMode="External"/>
+<Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15025.html" TargetMode="External"/>
+<Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15025" TargetMode="External"/>
+<Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15026.html" TargetMode="External"/>
+<Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15026" TargetMode="External"/>
+<Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15027.html" TargetMode="External"/>
+<Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15027" TargetMode="External"/>
+<Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15028.html" TargetMode="External"/>
+<Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15028" TargetMode="External"/>
+<Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15029.html" TargetMode="External"/>
+<Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15029" TargetMode="External"/>
+<Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15030.html" TargetMode="External"/>
+<Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15030" TargetMode="External"/>
+<Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15031.html" TargetMode="External"/>
+<Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15031" TargetMode="External"/>
+<Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15032.html" TargetMode="External"/>
+<Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15032" TargetMode="External"/>
+<Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15033.html" TargetMode="External"/>
+<Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15033" TargetMode="External"/>
+<Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15034.html" TargetMode="External"/>
+<Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15034" TargetMode="External"/>
+<Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15035.html" TargetMode="External"/>
+<Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15035" TargetMode="External"/>
+<Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15036.html" TargetMode="External"/>
+<Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15036" TargetMode="External"/>
+<Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15037.html" TargetMode="External"/>
+<Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15037" TargetMode="External"/>
+<Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15038.html" TargetMode="External"/>
+<Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15038" TargetMode="External"/>
+<Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15039.html" TargetMode="External"/>
+<Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15039" TargetMode="External"/>
+<Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15040.html" TargetMode="External"/>
+<Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15040" TargetMode="External"/>
+<Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15041.html" TargetMode="External"/>
+<Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15041" TargetMode="External"/>
+<Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15042.html" TargetMode="External"/>
+<Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15042" TargetMode="External"/>
+<Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15043.html" TargetMode="External"/>
+<Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15043" TargetMode="External"/>
+<Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15044.html" TargetMode="External"/>
+<Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15044" TargetMode="External"/>
+<Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15045.html" TargetMode="External"/>
+<Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15045" TargetMode="External"/>
+<Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15046.html" TargetMode="External"/>
+<Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15046" TargetMode="External"/>
+<Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15047.html" TargetMode="External"/>
+<Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15047" TargetMode="External"/>
+<Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15048.html" TargetMode="External"/>
+<Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15048" TargetMode="External"/>
+<Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15049.html" TargetMode="External"/>
+<Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15049" TargetMode="External"/>
+<Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15050.html" TargetMode="External"/>
+<Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15050" TargetMode="External"/>
+<Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15051.html" TargetMode="External"/>
+<Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15051" TargetMode="External"/>
+<Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15052.html" TargetMode="External"/>
+<Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15052" TargetMode="External"/>
+<Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15053.html" TargetMode="External"/>
+<Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15053" TargetMode="External"/>
+<Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15054.html" TargetMode="External"/>
+<Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15054" TargetMode="External"/>
+<Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15055.html" TargetMode="External"/>
+<Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15055" TargetMode="External"/>
+<Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15056.html" TargetMode="External"/>
+<Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15056" TargetMode="External"/>
+<Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15057.html" TargetMode="External"/>
+<Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15057" TargetMode="External"/>
+<Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15058.html" TargetMode="External"/>
+<Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15058" TargetMode="External"/>
+<Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15059.html" TargetMode="External"/>
+<Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15059" TargetMode="External"/>
+<Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15060.html" TargetMode="External"/>
+<Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15060" TargetMode="External"/>
+<Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15061.html" TargetMode="External"/>
+<Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15061" TargetMode="External"/>
+<Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15062.html" TargetMode="External"/>
+<Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15062" TargetMode="External"/>
+<Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15063.html" TargetMode="External"/>
+<Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15063" TargetMode="External"/>
+<Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15064.html" TargetMode="External"/>
+<Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15064" TargetMode="External"/>
+<Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15065.html" TargetMode="External"/>
+<Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15065" TargetMode="External"/>
+<Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15066.html" TargetMode="External"/>
+<Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15066" TargetMode="External"/>
+<Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15067.html" TargetMode="External"/>
+<Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15067" TargetMode="External"/>
+<Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15068.html" TargetMode="External"/>
+<Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15068" TargetMode="External"/>
+<Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15069.html" TargetMode="External"/>
+<Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15069" TargetMode="External"/>
+<Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15070.html" TargetMode="External"/>
+<Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15070" TargetMode="External"/>
+<Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15071.html" TargetMode="External"/>
+<Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15071" TargetMode="External"/>
+<Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15072.html" TargetMode="External"/>
+<Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15072" TargetMode="External"/>
+<Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15073.html" TargetMode="External"/>
+<Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15073" TargetMode="External"/>
+<Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15074.html" TargetMode="External"/>
+<Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15074" TargetMode="External"/>
+<Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15075.html" TargetMode="External"/>
+<Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15075" TargetMode="External"/>
+<Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15076.html" TargetMode="External"/>
+<Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15076" TargetMode="External"/>
+<Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15077.html" TargetMode="External"/>
+<Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15077" TargetMode="External"/>
+<Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15078.html" TargetMode="External"/>
+<Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15078" TargetMode="External"/>
+<Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15079.html" TargetMode="External"/>
+<Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15079" TargetMode="External"/>
+<Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15080.html" TargetMode="External"/>
+<Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15080" TargetMode="External"/>
+<Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15081.html" TargetMode="External"/>
+<Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15081" TargetMode="External"/>
+<Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15082.html" TargetMode="External"/>
+<Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15082" TargetMode="External"/>
+<Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15083.html" TargetMode="External"/>
+<Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15083" TargetMode="External"/>
+<Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15084.html" TargetMode="External"/>
+<Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15084" TargetMode="External"/>
+<Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15085.html" TargetMode="External"/>
+<Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15085" TargetMode="External"/>
+<Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15086.html" TargetMode="External"/>
+<Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15086" TargetMode="External"/>
+<Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15087.html" TargetMode="External"/>
+<Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15087" TargetMode="External"/>
+<Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15088.html" TargetMode="External"/>
+<Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15088" TargetMode="External"/>
+<Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15089.html" TargetMode="External"/>
+<Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15089" TargetMode="External"/>
+<Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15090.html" TargetMode="External"/>
+<Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15090" TargetMode="External"/>
+<Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15091.html" TargetMode="External"/>
+<Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15091" TargetMode="External"/>
+<Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15092.html" TargetMode="External"/>
+<Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15092" TargetMode="External"/>
+<Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15093.html" TargetMode="External"/>
+<Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15093" TargetMode="External"/>
+<Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15094.html" TargetMode="External"/>
+<Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15094" TargetMode="External"/>
+<Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15095.html" TargetMode="External"/>
+<Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15095" TargetMode="External"/>
+<Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15096.html" TargetMode="External"/>
+<Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15096" TargetMode="External"/>
+<Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15097.html" TargetMode="External"/>
+<Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15097" TargetMode="External"/>
+<Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15098.html" TargetMode="External"/>
+<Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15098" TargetMode="External"/>
+<Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15099.html" TargetMode="External"/>
+<Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15099" TargetMode="External"/>
+<Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15100.html" TargetMode="External"/>
+<Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15100" TargetMode="External"/>
+<Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15101.html" TargetMode="External"/>
+<Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15101" TargetMode="External"/>
+<Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15102.html" TargetMode="External"/>
+<Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15102" TargetMode="External"/>
+<Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15103.html" TargetMode="External"/>
+<Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15103" TargetMode="External"/>
+<Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15104.html" TargetMode="External"/>
+<Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15104" TargetMode="External"/>
+<Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15105.html" TargetMode="External"/>
+<Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15105" TargetMode="External"/>
+<Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15106.html" TargetMode="External"/>
+<Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15106" TargetMode="External"/>
+<Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15107.html" TargetMode="External"/>
+<Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15107" TargetMode="External"/>
+<Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15108.html" TargetMode="External"/>
+<Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15108" TargetMode="External"/>
+<Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15109.html" TargetMode="External"/>
+<Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15109" TargetMode="External"/>
+<Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15110.html" TargetMode="External"/>
+<Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15110" TargetMode="External"/>
+<Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15111.html" TargetMode="External"/>
+<Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15111" TargetMode="External"/>
+<Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15112.html" TargetMode="External"/>
+<Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15112" TargetMode="External"/>
+<Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15113.html" TargetMode="External"/>
+<Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15113" TargetMode="External"/>
+<Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15114.html" TargetMode="External"/>
+<Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15114" TargetMode="External"/>
+<Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15115.html" TargetMode="External"/>
+<Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15115" TargetMode="External"/>
+<Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15116.html" TargetMode="External"/>
+<Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15116" TargetMode="External"/>
+<Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15117.html" TargetMode="External"/>
+<Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15117" TargetMode="External"/>
+<Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15118.html" TargetMode="External"/>
+<Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15118" TargetMode="External"/>
+<Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15119.html" TargetMode="External"/>
+<Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15119" TargetMode="External"/>
+<Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15120.html" TargetMode="External"/>
+<Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15120" TargetMode="External"/>
+<Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15121.html" TargetMode="External"/>
+<Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15121" TargetMode="External"/>
+<Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15122.html" TargetMode="External"/>
+<Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15122" TargetMode="External"/>
+<Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15123.html" TargetMode="External"/>
+<Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15123" TargetMode="External"/>
+<Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15124.html" TargetMode="External"/>
+<Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15124" TargetMode="External"/>
+<Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15125.html" TargetMode="External"/>
+<Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15125" TargetMode="External"/>
+<Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15126.html" TargetMode="External"/>
+<Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15126" TargetMode="External"/>
+<Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15127.html" TargetMode="External"/>
+<Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15127" TargetMode="External"/>
+<Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15128.html" TargetMode="External"/>
+<Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15128" TargetMode="External"/>
+<Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15129.html" TargetMode="External"/>
+<Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15129" TargetMode="External"/>
+<Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15130.html" TargetMode="External"/>
+<Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15130" TargetMode="External"/>
+<Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15131.html" TargetMode="External"/>
+<Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15131" TargetMode="External"/>
+<Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15132.html" TargetMode="External"/>
+<Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15132" TargetMode="External"/>
+<Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15133.html" TargetMode="External"/>
+<Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15133" TargetMode="External"/>
+<Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15134.html" TargetMode="External"/>
+<Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15134" TargetMode="External"/>
+<Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15135.html" TargetMode="External"/>
+<Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15135" TargetMode="External"/>
+<Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15136.html" TargetMode="External"/>
+<Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15136" TargetMode="External"/>
+<Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15137.html" TargetMode="External"/>
+<Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15137" TargetMode="External"/>
+<Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15138.html" TargetMode="External"/>
+<Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15138" TargetMode="External"/>
+<Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15139.html" TargetMode="External"/>
+<Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15139" TargetMode="External"/>
+<Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15140.html" TargetMode="External"/>
+<Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15140" TargetMode="External"/>
+<Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15141.html" TargetMode="External"/>
+<Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15141" TargetMode="External"/>
+<Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15142.html" TargetMode="External"/>
+<Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15142" TargetMode="External"/>
+<Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15143.html" TargetMode="External"/>
+<Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15143" TargetMode="External"/>
+<Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15144.html" TargetMode="External"/>
+<Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15144" TargetMode="External"/>
+<Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15145.html" TargetMode="External"/>
+<Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15145" TargetMode="External"/>
+<Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15146.html" TargetMode="External"/>
+<Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15146" TargetMode="External"/>
+<Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15147.html" TargetMode="External"/>
+<Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15147" TargetMode="External"/>
+<Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15148.html" TargetMode="External"/>
+<Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15148" TargetMode="External"/>
+<Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15149.html" TargetMode="External"/>
+<Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15149" TargetMode="External"/>
+<Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15150.html" TargetMode="External"/>
+<Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15150" TargetMode="External"/>
+<Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15151.html" TargetMode="External"/>
+<Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15151" TargetMode="External"/>
+<Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15152.html" TargetMode="External"/>
+<Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15152" TargetMode="External"/>
+<Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15153.html" TargetMode="External"/>
+<Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15153" TargetMode="External"/>
+<Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15154.html" TargetMode="External"/>
+<Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15154" TargetMode="External"/>
+<Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15155.html" TargetMode="External"/>
+<Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15155" TargetMode="External"/>
+<Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15156.html" TargetMode="External"/>
+<Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15156" TargetMode="External"/>
+<Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15157.html" TargetMode="External"/>
+<Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15157" TargetMode="External"/>
+<Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15158.html" TargetMode="External"/>
+<Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15158" TargetMode="External"/>
+<Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15159.html" TargetMode="External"/>
+<Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15159" TargetMode="External"/>
+<Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15160.html" TargetMode="External"/>
+<Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15160" TargetMode="External"/>
+<Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15161.html" TargetMode="External"/>
+<Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15161" TargetMode="External"/>
+<Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15162.html" TargetMode="External"/>
+<Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15162" TargetMode="External"/>
+<Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15163.html" TargetMode="External"/>
+<Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15163" TargetMode="External"/>
+<Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15164.html" TargetMode="External"/>
+<Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15164" TargetMode="External"/>
+<Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15165.html" TargetMode="External"/>
+<Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15165" TargetMode="External"/>
+<Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15166.html" TargetMode="External"/>
+<Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15166" TargetMode="External"/>
+<Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15167.html" TargetMode="External"/>
+<Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15167" TargetMode="External"/>
+<Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15168.html" TargetMode="External"/>
+<Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15168" TargetMode="External"/>
+<Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15169.html" TargetMode="External"/>
+<Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15169" TargetMode="External"/>
+<Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15170.html" TargetMode="External"/>
+<Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15170" TargetMode="External"/>
+<Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15171.html" TargetMode="External"/>
+<Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15171" TargetMode="External"/>
+<Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15172.html" TargetMode="External"/>
+<Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15172" TargetMode="External"/>
+<Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15173.html" TargetMode="External"/>
+<Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15173" TargetMode="External"/>
+<Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15174.html" TargetMode="External"/>
+<Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15174" TargetMode="External"/>
+<Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15175.html" TargetMode="External"/>
+<Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15175" TargetMode="External"/>
+<Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15176.html" TargetMode="External"/>
+<Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15176" TargetMode="External"/>
+<Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15177.html" TargetMode="External"/>
+<Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15177" TargetMode="External"/>
+<Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15178.html" TargetMode="External"/>
+<Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15178" TargetMode="External"/>
+<Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15179.html" TargetMode="External"/>
+<Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15179" TargetMode="External"/>
+<Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15180.html" TargetMode="External"/>
+<Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15180" TargetMode="External"/>
+<Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15181.html" TargetMode="External"/>
+<Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15181" TargetMode="External"/>
+<Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15182.html" TargetMode="External"/>
+<Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15182" TargetMode="External"/>
+<Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15183.html" TargetMode="External"/>
+<Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15183" TargetMode="External"/>
+<Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15184.html" TargetMode="External"/>
+<Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15184" TargetMode="External"/>
+<Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15185.html" TargetMode="External"/>
+<Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15185" TargetMode="External"/>
+<Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15186.html" TargetMode="External"/>
+<Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15186" TargetMode="External"/>
+<Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15187.html" TargetMode="External"/>
+<Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15187" TargetMode="External"/>
+<Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15188.html" TargetMode="External"/>
+<Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15188" TargetMode="External"/>
+<Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15189.html" TargetMode="External"/>
+<Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15189" TargetMode="External"/>
+<Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15190.html" TargetMode="External"/>
+<Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15190" TargetMode="External"/>
+<Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15191.html" TargetMode="External"/>
+<Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15191" TargetMode="External"/>
+<Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15192.html" TargetMode="External"/>
+<Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15192" TargetMode="External"/>
+<Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15193.html" TargetMode="External"/>
+<Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15193" TargetMode="External"/>
+<Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15194.html" TargetMode="External"/>
+<Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15194" TargetMode="External"/>
+<Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15195.html" TargetMode="External"/>
+<Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15195" TargetMode="External"/>
+<Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15196.html" TargetMode="External"/>
+<Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15196" TargetMode="External"/>
+<Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15197.html" TargetMode="External"/>
+<Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15197" TargetMode="External"/>
+<Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15198.html" TargetMode="External"/>
+<Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15198" TargetMode="External"/>
+<Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15199.html" TargetMode="External"/>
+<Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15199" TargetMode="External"/>
+<Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15200.html" TargetMode="External"/>
+<Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15200" TargetMode="External"/>
+<Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15201.html" TargetMode="External"/>
+<Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15201" TargetMode="External"/>
+<Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15202.html" TargetMode="External"/>
+<Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15202" TargetMode="External"/>
+<Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15203.html" TargetMode="External"/>
+<Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15203" TargetMode="External"/>
+<Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15204.html" TargetMode="External"/>
+<Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15204" TargetMode="External"/>
+<Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15205.html" TargetMode="External"/>
+<Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15205" TargetMode="External"/>
+<Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15206.html" TargetMode="External"/>
+<Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15206" TargetMode="External"/>
+<Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15207.html" TargetMode="External"/>
+<Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15207" TargetMode="External"/>
+<Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15208.html" TargetMode="External"/>
+<Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15208" TargetMode="External"/>
+<Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15209.html" TargetMode="External"/>
+<Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15209" TargetMode="External"/>
+<Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15210.html" TargetMode="External"/>
+<Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15210" TargetMode="External"/>
+<Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15211.html" TargetMode="External"/>
+<Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15211" TargetMode="External"/>
+<Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15212.html" TargetMode="External"/>
+<Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15212" TargetMode="External"/>
+<Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15213.html" TargetMode="External"/>
+<Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15213" TargetMode="External"/>
+<Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15214.html" TargetMode="External"/>
+<Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15214" TargetMode="External"/>
+<Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15215.html" TargetMode="External"/>
+<Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15215" TargetMode="External"/>
+<Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15216.html" TargetMode="External"/>
+<Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15216" TargetMode="External"/>
+<Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15217.html" TargetMode="External"/>
+<Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15217" TargetMode="External"/>
+<Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15218.html" TargetMode="External"/>
+<Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15218" TargetMode="External"/>
+<Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15219.html" TargetMode="External"/>
+<Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15219" TargetMode="External"/>
+<Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15220.html" TargetMode="External"/>
+<Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15220" TargetMode="External"/>
+<Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15221.html" TargetMode="External"/>
+<Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15221" TargetMode="External"/>
+<Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15222.html" TargetMode="External"/>
+<Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15222" TargetMode="External"/>
+<Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15223.html" TargetMode="External"/>
+<Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15223" TargetMode="External"/>
+<Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15224.html" TargetMode="External"/>
+<Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15224" TargetMode="External"/>
+<Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15225.html" TargetMode="External"/>
+<Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15225" TargetMode="External"/>
+<Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15226.html" TargetMode="External"/>
+<Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15226" TargetMode="External"/>
+<Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15227.html" TargetMode="External"/>
+<Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15227" TargetMode="External"/>
+<Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15228.html" TargetMode="External"/>
+<Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15228" TargetMode="External"/>
+<Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15229.html" TargetMode="External"/>
+<Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15229" TargetMode="External"/>
+<Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15230.html" TargetMode="External"/>
+<Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15230" TargetMode="External"/>
+<Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15231.html" TargetMode="External"/>
+<Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15231" TargetMode="External"/>
+<Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15232.html" TargetMode="External"/>
+<Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15232" TargetMode="External"/>
+<Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15233.html" TargetMode="External"/>
+<Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15233" TargetMode="External"/>
+<Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15234.html" TargetMode="External"/>
+<Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15234" TargetMode="External"/>
+<Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15235.html" TargetMode="External"/>
+<Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15235" TargetMode="External"/>
+<Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15236.html" TargetMode="External"/>
+<Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15236" TargetMode="External"/>
+<Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15237.html" TargetMode="External"/>
+<Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15237" TargetMode="External"/>
+<Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15238.html" TargetMode="External"/>
+<Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15238" TargetMode="External"/>
+<Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15239.html" TargetMode="External"/>
+<Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15239" TargetMode="External"/>
+<Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15240.html" TargetMode="External"/>
+<Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15240" TargetMode="External"/>
+<Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15241.html" TargetMode="External"/>
+<Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15241" TargetMode="External"/>
+<Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15242.html" TargetMode="External"/>
+<Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15242" TargetMode="External"/>
+<Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15243.html" TargetMode="External"/>
+<Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15243" TargetMode="External"/>
+<Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15244.html" TargetMode="External"/>
+<Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15244" TargetMode="External"/>
+<Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15245.html" TargetMode="External"/>
+<Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15245" TargetMode="External"/>
+<Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15246.html" TargetMode="External"/>
+<Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15246" TargetMode="External"/>
+<Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15247.html" TargetMode="External"/>
+<Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15247" TargetMode="External"/>
+<Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15248.html" TargetMode="External"/>
+<Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15248" TargetMode="External"/>
+<Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15249.html" TargetMode="External"/>
+<Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15249" TargetMode="External"/>
+<Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15250.html" TargetMode="External"/>
+<Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15250" TargetMode="External"/>
+<Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15251.html" TargetMode="External"/>
+<Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15251" TargetMode="External"/>
+<Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15252.html" TargetMode="External"/>
+<Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15252" TargetMode="External"/>
+<Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15253.html" TargetMode="External"/>
+<Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15253" TargetMode="External"/>
+<Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15254.html" TargetMode="External"/>
+<Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15254" TargetMode="External"/>
+<Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15255.html" TargetMode="External"/>
+<Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15255" TargetMode="External"/>
+<Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15256.html" TargetMode="External"/>
+<Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15256" TargetMode="External"/>
+<Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15257.html" TargetMode="External"/>
+<Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15257" TargetMode="External"/>
+<Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15258.html" TargetMode="External"/>
+<Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15258" TargetMode="External"/>
+<Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15259.html" TargetMode="External"/>
+<Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15259" TargetMode="External"/>
+<Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15260.html" TargetMode="External"/>
+<Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15260" TargetMode="External"/>
+<Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15261.html" TargetMode="External"/>
+<Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15261" TargetMode="External"/>
+<Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15262.html" TargetMode="External"/>
+<Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15262" TargetMode="External"/>
+<Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15263.html" TargetMode="External"/>
+<Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15263" TargetMode="External"/>
+<Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15264.html" TargetMode="External"/>
+<Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15264" TargetMode="External"/>
+<Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15265.html" TargetMode="External"/>
+<Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15265" TargetMode="External"/>
+<Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15266.html" TargetMode="External"/>
+<Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15266" TargetMode="External"/>
+<Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15267.html" TargetMode="External"/>
+<Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15267" TargetMode="External"/>
+<Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15268.html" TargetMode="External"/>
+<Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15268" TargetMode="External"/>
+<Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15269.html" TargetMode="External"/>
+<Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15269" TargetMode="External"/>
+<Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15270.html" TargetMode="External"/>
+<Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15270" TargetMode="External"/>
+<Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15271.html" TargetMode="External"/>
+<Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15271" TargetMode="External"/>
+<Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15272.html" TargetMode="External"/>
+<Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15272" TargetMode="External"/>
+<Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15273.html" TargetMode="External"/>
+<Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15273" TargetMode="External"/>
+<Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15274.html" TargetMode="External"/>
+<Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15274" TargetMode="External"/>
+<Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15275.html" TargetMode="External"/>
+<Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15275" TargetMode="External"/>
+<Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15276.html" TargetMode="External"/>
+<Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15276" TargetMode="External"/>
+<Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15277.html" TargetMode="External"/>
+<Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15277" TargetMode="External"/>
+<Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15278.html" TargetMode="External"/>
+<Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15278" TargetMode="External"/>
+<Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15279.html" TargetMode="External"/>
+<Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15279" TargetMode="External"/>
+<Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15280.html" TargetMode="External"/>
+<Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15280" TargetMode="External"/>
+<Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15281.html" TargetMode="External"/>
+<Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15281" TargetMode="External"/>
+<Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15282.html" TargetMode="External"/>
+<Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15282" TargetMode="External"/>
+<Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15283.html" TargetMode="External"/>
+<Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15283" TargetMode="External"/>
+<Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15284.html" TargetMode="External"/>
+<Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15284" TargetMode="External"/>
+<Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15285.html" TargetMode="External"/>
+<Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15285" TargetMode="External"/>
+<Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15286.html" TargetMode="External"/>
+<Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15286" TargetMode="External"/>
+<Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15287.html" TargetMode="External"/>
+<Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15287" TargetMode="External"/>
+<Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15288.html" TargetMode="External"/>
+<Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15288" TargetMode="External"/>
+<Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15289.html" TargetMode="External"/>
+<Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15289" TargetMode="External"/>
+<Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15290.html" TargetMode="External"/>
+<Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15290" TargetMode="External"/>
+<Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15291.html" TargetMode="External"/>
+<Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15291" TargetMode="External"/>
+<Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15292.html" TargetMode="External"/>
+<Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15292" TargetMode="External"/>
+<Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15293.html" TargetMode="External"/>
+<Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15293" TargetMode="External"/>
+<Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15294.html" TargetMode="External"/>
+<Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15294" TargetMode="External"/>
+<Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15295.html" TargetMode="External"/>
+<Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15295" TargetMode="External"/>
+<Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15296.html" TargetMode="External"/>
+<Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15296" TargetMode="External"/>
+<Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15297.html" TargetMode="External"/>
+<Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15297" TargetMode="External"/>
+<Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15298.html" TargetMode="External"/>
+<Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15298" TargetMode="External"/>
+<Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15299.html" TargetMode="External"/>
+<Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15299" TargetMode="External"/>
+<Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15300.html" TargetMode="External"/>
+<Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15300" TargetMode="External"/>
+<Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15301.html" TargetMode="External"/>
+<Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15301" TargetMode="External"/>
+<Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15302.html" TargetMode="External"/>
+<Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15302" TargetMode="External"/>
+<Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15303.html" TargetMode="External"/>
+<Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15303" TargetMode="External"/>
+<Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15304.html" TargetMode="External"/>
+<Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15304" TargetMode="External"/>
+<Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15305.html" TargetMode="External"/>
+<Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15305" TargetMode="External"/>
+<Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15306.html" TargetMode="External"/>
+<Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15306" TargetMode="External"/>
+<Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15307.html" TargetMode="External"/>
+<Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15307" TargetMode="External"/>
+<Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15308.html" TargetMode="External"/>
+<Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15308" TargetMode="External"/>
+<Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15309.html" TargetMode="External"/>
+<Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15309" TargetMode="External"/>
+<Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15310.html" TargetMode="External"/>
+<Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15310" TargetMode="External"/>
+<Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15311.html" TargetMode="External"/>
+<Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15311" TargetMode="External"/>
+<Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15312.html" TargetMode="External"/>
+<Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15312" TargetMode="External"/>
+<Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15313.html" TargetMode="External"/>
+<Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15313" TargetMode="External"/>
+<Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15314.html" TargetMode="External"/>
+<Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15314" TargetMode="External"/>
+<Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15315.html" TargetMode="External"/>
+<Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15315" TargetMode="External"/>
+<Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15316.html" TargetMode="External"/>
+<Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15316" TargetMode="External"/>
+<Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15317.html" TargetMode="External"/>
+<Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15317" TargetMode="External"/>
+<Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15318.html" TargetMode="External"/>
+<Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15318" TargetMode="External"/>
+<Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15319.html" TargetMode="External"/>
+<Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15319" TargetMode="External"/>
+<Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15320.html" TargetMode="External"/>
+<Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15320" TargetMode="External"/>
+<Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15321.html" TargetMode="External"/>
+<Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15321" TargetMode="External"/>
+<Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15322.html" TargetMode="External"/>
+<Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15322" TargetMode="External"/>
+<Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15323.html" TargetMode="External"/>
+<Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15323" TargetMode="External"/>
+<Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15324.html" TargetMode="External"/>
+<Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15324" TargetMode="External"/>
+<Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15325.html" TargetMode="External"/>
+<Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15325" TargetMode="External"/>
+<Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15326.html" TargetMode="External"/>
+<Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15326" TargetMode="External"/>
+<Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15327.html" TargetMode="External"/>
+<Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15327" TargetMode="External"/>
+<Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15328.html" TargetMode="External"/>
+<Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15328" TargetMode="External"/>
+<Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15329.html" TargetMode="External"/>
+<Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15329" TargetMode="External"/>
+<Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15330.html" TargetMode="External"/>
+<Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15330" TargetMode="External"/>
+<Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15331.html" TargetMode="External"/>
+<Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15331" TargetMode="External"/>
+<Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15332.html" TargetMode="External"/>
+<Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15332" TargetMode="External"/>
+<Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15333.html" TargetMode="External"/>
+<Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15333" TargetMode="External"/>
+<Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15334.html" TargetMode="External"/>
+<Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15334" TargetMode="External"/>
+<Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15335.html" TargetMode="External"/>
+<Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15335" TargetMode="External"/>
+<Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15336.html" TargetMode="External"/>
+<Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15336" TargetMode="External"/>
+<Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15337.html" TargetMode="External"/>
+<Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15337" TargetMode="External"/>
+<Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15338.html" TargetMode="External"/>
+<Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15338" TargetMode="External"/>
+<Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15339.html" TargetMode="External"/>
+<Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15339" TargetMode="External"/>
+<Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15340.html" TargetMode="External"/>
+<Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15340" TargetMode="External"/>
+<Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15341.html" TargetMode="External"/>
+<Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15341" TargetMode="External"/>
+<Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15342.html" TargetMode="External"/>
+<Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15342" TargetMode="External"/>
+<Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15343.html" TargetMode="External"/>
+<Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15343" TargetMode="External"/>
+<Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15344.html" TargetMode="External"/>
+<Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15344" TargetMode="External"/>
+<Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15345.html" TargetMode="External"/>
+<Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15345" TargetMode="External"/>
+<Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15346.html" TargetMode="External"/>
+<Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15346" TargetMode="External"/>
+<Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15347.html" TargetMode="External"/>
+<Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15347" TargetMode="External"/>
+<Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15348.html" TargetMode="External"/>
+<Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15348" TargetMode="External"/>
+<Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15349.html" TargetMode="External"/>
+<Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15349" TargetMode="External"/>
+<Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15350.html" TargetMode="External"/>
+<Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15350" TargetMode="External"/>
+<Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15351.html" TargetMode="External"/>
+<Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15351" TargetMode="External"/>
+<Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15352.html" TargetMode="External"/>
+<Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15352" TargetMode="External"/>
+<Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15353.html" TargetMode="External"/>
+<Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15353" TargetMode="External"/>
+<Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15354.html" TargetMode="External"/>
+<Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15354" TargetMode="External"/>
+<Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15355.html" TargetMode="External"/>
+<Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15355" TargetMode="External"/>
+<Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15356.html" TargetMode="External"/>
+<Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15356" TargetMode="External"/>
+<Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15357.html" TargetMode="External"/>
+<Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15357" TargetMode="External"/>
+<Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15358.html" TargetMode="External"/>
+<Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15358" TargetMode="External"/>
+<Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15359.html" TargetMode="External"/>
+<Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15359" TargetMode="External"/>
+<Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15360.html" TargetMode="External"/>
+<Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15360" TargetMode="External"/>
+<Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15361.html" TargetMode="External"/>
+<Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15361" TargetMode="External"/>
+<Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15362.html" TargetMode="External"/>
+<Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15362" TargetMode="External"/>
+<Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15363.html" TargetMode="External"/>
+<Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15363" TargetMode="External"/>
+<Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15364.html" TargetMode="External"/>
+<Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15364" TargetMode="External"/>
+<Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15365.html" TargetMode="External"/>
+<Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15365" TargetMode="External"/>
+<Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15366.html" TargetMode="External"/>
+<Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15366" TargetMode="External"/>
+<Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15367.html" TargetMode="External"/>
+<Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15367" TargetMode="External"/>
+<Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15368.html" TargetMode="External"/>
+<Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15368" TargetMode="External"/>
+<Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15369.html" TargetMode="External"/>
+<Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15369" TargetMode="External"/>
+<Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15370.html" TargetMode="External"/>
+<Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15370" TargetMode="External"/>
+<Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15371.html" TargetMode="External"/>
+<Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15371" TargetMode="External"/>
+<Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15372.html" TargetMode="External"/>
+<Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15372" TargetMode="External"/>
+<Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15373.html" TargetMode="External"/>
+<Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15373" TargetMode="External"/>
+<Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15374.html" TargetMode="External"/>
+<Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15374" TargetMode="External"/>
+<Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15375.html" TargetMode="External"/>
+<Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15375" TargetMode="External"/>
+<Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15376.html" TargetMode="External"/>
+<Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15376" TargetMode="External"/>
+<Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15377.html" TargetMode="External"/>
+<Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15377" TargetMode="External"/>
+<Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15378.html" TargetMode="External"/>
+<Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15378" TargetMode="External"/>
+<Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15379.html" TargetMode="External"/>
+<Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15379" TargetMode="External"/>
+<Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15380.html" TargetMode="External"/>
+<Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15380" TargetMode="External"/>
+<Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15381.html" TargetMode="External"/>
+<Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15381" TargetMode="External"/>
+<Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15382.html" TargetMode="External"/>
+<Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15382" TargetMode="External"/>
+<Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15383.html" TargetMode="External"/>
+<Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15383" TargetMode="External"/>
+<Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15384.html" TargetMode="External"/>
+<Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15384" TargetMode="External"/>
+<Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15385.html" TargetMode="External"/>
+<Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15385" TargetMode="External"/>
+<Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15386.html" TargetMode="External"/>
+<Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15386" TargetMode="External"/>
+<Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15387.html" TargetMode="External"/>
+<Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15387" TargetMode="External"/>
+<Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15388.html" TargetMode="External"/>
+<Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15388" TargetMode="External"/>
+<Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15389.html" TargetMode="External"/>
+<Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15389" TargetMode="External"/>
+<Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15390.html" TargetMode="External"/>
+<Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15390" TargetMode="External"/>
+<Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15391.html" TargetMode="External"/>
+<Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15391" TargetMode="External"/>
+<Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15392.html" TargetMode="External"/>
+<Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15392" TargetMode="External"/>
+<Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15393.html" TargetMode="External"/>
+<Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15393" TargetMode="External"/>
+<Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15394.html" TargetMode="External"/>
+<Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15394" TargetMode="External"/>
+<Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15395.html" TargetMode="External"/>
+<Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15395" TargetMode="External"/>
+<Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15396.html" TargetMode="External"/>
+<Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15396" TargetMode="External"/>
+<Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15397.html" TargetMode="External"/>
+<Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15397" TargetMode="External"/>
+<Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15398.html" TargetMode="External"/>
+<Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15398" TargetMode="External"/>
+<Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15399.html" TargetMode="External"/>
+<Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15399" TargetMode="External"/>
+<Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15400.html" TargetMode="External"/>
+<Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15400" TargetMode="External"/>
+<Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15401.html" TargetMode="External"/>
+<Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15401" TargetMode="External"/>
+<Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15402.html" TargetMode="External"/>
+<Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15402" TargetMode="External"/>
+<Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15403.html" TargetMode="External"/>
+<Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15403" TargetMode="External"/>
+<Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15404.html" TargetMode="External"/>
+<Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15404" TargetMode="External"/>
+<Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15405.html" TargetMode="External"/>
+<Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15405" TargetMode="External"/>
+<Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15406.html" TargetMode="External"/>
+<Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15406" TargetMode="External"/>
+<Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15407.html" TargetMode="External"/>
+<Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15407" TargetMode="External"/>
+<Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15408.html" TargetMode="External"/>
+<Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15408" TargetMode="External"/>
+<Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15409.html" TargetMode="External"/>
+<Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15409" TargetMode="External"/>
+<Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15410.html" TargetMode="External"/>
+<Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15410" TargetMode="External"/>
+<Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15411.html" TargetMode="External"/>
+<Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15411" TargetMode="External"/>
+<Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15412.html" TargetMode="External"/>
+<Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15412" TargetMode="External"/>
+<Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15413.html" TargetMode="External"/>
+<Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15413" TargetMode="External"/>
+<Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15414.html" TargetMode="External"/>
+<Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15414" TargetMode="External"/>
+<Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15415.html" TargetMode="External"/>
+<Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15415" TargetMode="External"/>
+<Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15416.html" TargetMode="External"/>
+<Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15416" TargetMode="External"/>
+<Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15417.html" TargetMode="External"/>
+<Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15417" TargetMode="External"/>
+<Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15418.html" TargetMode="External"/>
+<Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15418" TargetMode="External"/>
+<Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15419.html" TargetMode="External"/>
+<Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15419" TargetMode="External"/>
+<Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15420.html" TargetMode="External"/>
+<Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15420" TargetMode="External"/>
+<Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15421.html" TargetMode="External"/>
+<Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15421" TargetMode="External"/>
+<Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15422.html" TargetMode="External"/>
+<Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15422" TargetMode="External"/>
+<Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15423.html" TargetMode="External"/>
+<Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15423" TargetMode="External"/>
+<Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15424.html" TargetMode="External"/>
+<Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15424" TargetMode="External"/>
+<Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15425.html" TargetMode="External"/>
+<Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15425" TargetMode="External"/>
+<Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15426.html" TargetMode="External"/>
+<Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15426" TargetMode="External"/>
+<Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15427.html" TargetMode="External"/>
+<Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15427" TargetMode="External"/>
+<Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15428.html" TargetMode="External"/>
+<Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15428" TargetMode="External"/>
+<Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15429.html" TargetMode="External"/>
+<Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15429" TargetMode="External"/>
+<Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15430.html" TargetMode="External"/>
+<Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15430" TargetMode="External"/>
+<Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15431.html" TargetMode="External"/>
+<Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15431" TargetMode="External"/>
+<Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15432.html" TargetMode="External"/>
+<Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15432" TargetMode="External"/>
+<Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15433.html" TargetMode="External"/>
+<Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15433" TargetMode="External"/>
+<Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15434.html" TargetMode="External"/>
+<Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15434" TargetMode="External"/>
+<Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15435.html" TargetMode="External"/>
+<Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15435" TargetMode="External"/>
+<Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15436.html" TargetMode="External"/>
+<Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15436" TargetMode="External"/>
+<Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15437.html" TargetMode="External"/>
+<Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15437" TargetMode="External"/>
+<Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15438.html" TargetMode="External"/>
+<Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15438" TargetMode="External"/>
+<Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15439.html" TargetMode="External"/>
+<Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15439" TargetMode="External"/>
+<Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15440.html" TargetMode="External"/>
+<Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15440" TargetMode="External"/>
+<Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15441.html" TargetMode="External"/>
+<Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15441" TargetMode="External"/>
+<Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15442.html" TargetMode="External"/>
+<Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15442" TargetMode="External"/>
+<Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15443.html" TargetMode="External"/>
+<Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15443" TargetMode="External"/>
+<Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15444.html" TargetMode="External"/>
+<Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15444" TargetMode="External"/>
+<Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15445.html" TargetMode="External"/>
+<Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15445" TargetMode="External"/>
+<Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15446.html" TargetMode="External"/>
+<Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15446" TargetMode="External"/>
+<Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15447.html" TargetMode="External"/>
+<Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15447" TargetMode="External"/>
+<Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15448.html" TargetMode="External"/>
+<Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15448" TargetMode="External"/>
+<Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15449.html" TargetMode="External"/>
+<Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15449" TargetMode="External"/>
+<Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15450.html" TargetMode="External"/>
+<Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15450" TargetMode="External"/>
+<Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15451.html" TargetMode="External"/>
+<Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15451" TargetMode="External"/>
+<Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15452.html" TargetMode="External"/>
+<Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15452" TargetMode="External"/>
+<Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15453.html" TargetMode="External"/>
+<Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15453" TargetMode="External"/>
+<Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15454.html" TargetMode="External"/>
+<Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15454" TargetMode="External"/>
+<Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15455.html" TargetMode="External"/>
+<Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15455" TargetMode="External"/>
+<Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15456.html" TargetMode="External"/>
+<Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15456" TargetMode="External"/>
+<Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15457.html" TargetMode="External"/>
+<Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15457" TargetMode="External"/>
+<Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15458.html" TargetMode="External"/>
+<Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15458" TargetMode="External"/>
+<Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15459.html" TargetMode="External"/>
+<Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15459" TargetMode="External"/>
+<Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15460.html" TargetMode="External"/>
+<Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15460" TargetMode="External"/>
+<Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15461.html" TargetMode="External"/>
+<Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15461" TargetMode="External"/>
+<Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15462.html" TargetMode="External"/>
+<Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15462" TargetMode="External"/>
+<Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15463.html" TargetMode="External"/>
+<Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15463" TargetMode="External"/>
+<Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15464.html" TargetMode="External"/>
+<Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15464" TargetMode="External"/>
+<Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15465.html" TargetMode="External"/>
+<Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15465" TargetMode="External"/>
+<Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15466.html" TargetMode="External"/>
+<Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15466" TargetMode="External"/>
+<Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15467.html" TargetMode="External"/>
+<Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15467" TargetMode="External"/>
+<Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15468.html" TargetMode="External"/>
+<Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15468" TargetMode="External"/>
+<Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15469.html" TargetMode="External"/>
+<Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15469" TargetMode="External"/>
+<Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15470.html" TargetMode="External"/>
+<Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15470" TargetMode="External"/>
+<Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15471.html" TargetMode="External"/>
+<Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15471" TargetMode="External"/>
+<Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15472.html" TargetMode="External"/>
+<Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15472" TargetMode="External"/>
+<Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15473.html" TargetMode="External"/>
+<Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15473" TargetMode="External"/>
+<Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15474.html" TargetMode="External"/>
+<Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15474" TargetMode="External"/>
+<Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15475.html" TargetMode="External"/>
+<Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15475" TargetMode="External"/>
+<Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15476.html" TargetMode="External"/>
+<Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15476" TargetMode="External"/>
+<Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15477.html" TargetMode="External"/>
+<Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15477" TargetMode="External"/>
+<Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15478.html" TargetMode="External"/>
+<Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15478" TargetMode="External"/>
+<Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15479.html" TargetMode="External"/>
+<Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15479" TargetMode="External"/>
+<Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15480.html" TargetMode="External"/>
+<Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15480" TargetMode="External"/>
+<Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15481.html" TargetMode="External"/>
+<Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15481" TargetMode="External"/>
+<Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15482.html" TargetMode="External"/>
+<Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15482" TargetMode="External"/>
+<Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15483.html" TargetMode="External"/>
+<Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15483" TargetMode="External"/>
+<Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15484.html" TargetMode="External"/>
+<Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15484" TargetMode="External"/>
+<Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15485.html" TargetMode="External"/>
+<Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15485" TargetMode="External"/>
+<Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15486.html" TargetMode="External"/>
+<Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15486" TargetMode="External"/>
+<Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15487.html" TargetMode="External"/>
+<Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15487" TargetMode="External"/>
+<Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15488.html" TargetMode="External"/>
+<Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15488" TargetMode="External"/>
+<Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15489.html" TargetMode="External"/>
+<Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15489" TargetMode="External"/>
+<Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15490.html" TargetMode="External"/>
+<Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15490" TargetMode="External"/>
+<Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15491.html" TargetMode="External"/>
+<Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15491" TargetMode="External"/>
+<Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15492.html" TargetMode="External"/>
+<Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15492" TargetMode="External"/>
+<Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15493.html" TargetMode="External"/>
+<Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15493" TargetMode="External"/>
+<Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15494.html" TargetMode="External"/>
+<Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15494" TargetMode="External"/>
+<Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15495.html" TargetMode="External"/>
+<Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15495" TargetMode="External"/>
+<Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15496.html" TargetMode="External"/>
+<Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15496" TargetMode="External"/>
+<Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15497.html" TargetMode="External"/>
+<Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15497" TargetMode="External"/>
+<Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15498.html" TargetMode="External"/>
+<Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15498" TargetMode="External"/>
+<Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15499.html" TargetMode="External"/>
+<Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15499" TargetMode="External"/>
+<Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15500.html" TargetMode="External"/>
+<Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15500" TargetMode="External"/>
+<Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15501.html" TargetMode="External"/>
+<Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15501" TargetMode="External"/>
+<Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15502.html" TargetMode="External"/>
+<Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15502" TargetMode="External"/>
+<Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15503.html" TargetMode="External"/>
+<Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15503" TargetMode="External"/>
+<Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15504.html" TargetMode="External"/>
+<Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15504" TargetMode="External"/>
+<Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15505.html" TargetMode="External"/>
+<Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15505" TargetMode="External"/>
+<Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15506.html" TargetMode="External"/>
+<Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15506" TargetMode="External"/>
+<Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15507.html" TargetMode="External"/>
+<Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15507" TargetMode="External"/>
+<Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15508.html" TargetMode="External"/>
+<Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15508" TargetMode="External"/>
+<Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15509.html" TargetMode="External"/>
+<Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15509" TargetMode="External"/>
+<Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15510.html" TargetMode="External"/>
+<Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15510" TargetMode="External"/>
+<Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15511.html" TargetMode="External"/>
+<Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15511" TargetMode="External"/>
+<Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15512.html" TargetMode="External"/>
+<Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15512" TargetMode="External"/>
+<Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15513.html" TargetMode="External"/>
+<Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15513" TargetMode="External"/>
+<Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15514.html" TargetMode="External"/>
+<Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15514" TargetMode="External"/>
+<Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15515.html" TargetMode="External"/>
+<Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15515" TargetMode="External"/>
+<Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15516.html" TargetMode="External"/>
+<Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15516" TargetMode="External"/>
+<Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15517.html" TargetMode="External"/>
+<Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15517" TargetMode="External"/>
+<Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15518.html" TargetMode="External"/>
+<Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15518" TargetMode="External"/>
+<Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15519.html" TargetMode="External"/>
+<Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15519" TargetMode="External"/>
+<Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15520.html" TargetMode="External"/>
+<Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15520" TargetMode="External"/>
+<Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15521.html" TargetMode="External"/>
+<Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15521" TargetMode="External"/>
+<Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15522.html" TargetMode="External"/>
+<Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15522" TargetMode="External"/>
+<Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15523.html" TargetMode="External"/>
+<Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15523" TargetMode="External"/>
+<Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15524.html" TargetMode="External"/>
+<Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15524" TargetMode="External"/>
+<Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15525.html" TargetMode="External"/>
+<Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15525" TargetMode="External"/>
+<Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15526.html" TargetMode="External"/>
+<Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15526" TargetMode="External"/>
+<Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15527.html" TargetMode="External"/>
+<Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15527" TargetMode="External"/>
+<Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15528.html" TargetMode="External"/>
+<Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15528" TargetMode="External"/>
+<Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15529.html" TargetMode="External"/>
+<Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15529" TargetMode="External"/>
+<Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15530.html" TargetMode="External"/>
+<Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15530" TargetMode="External"/>
+<Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15531.html" TargetMode="External"/>
+<Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15531" TargetMode="External"/>
+<Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15532.html" TargetMode="External"/>
+<Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15532" TargetMode="External"/>
+<Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15533.html" TargetMode="External"/>
+<Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15533" TargetMode="External"/>
+<Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15534.html" TargetMode="External"/>
+<Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15534" TargetMode="External"/>
+<Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15535.html" TargetMode="External"/>
+<Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15535" TargetMode="External"/>
+<Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15536.html" TargetMode="External"/>
+<Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15536" TargetMode="External"/>
+<Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15537.html" TargetMode="External"/>
+<Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15537" TargetMode="External"/>
+<Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15538.html" TargetMode="External"/>
+<Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15538" TargetMode="External"/>
+<Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15539.html" TargetMode="External"/>
+<Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15539" TargetMode="External"/>
+<Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15540.html" TargetMode="External"/>
+<Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15540" TargetMode="External"/>
+<Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15541.html" TargetMode="External"/>
+<Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15541" TargetMode="External"/>
+<Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15542.html" TargetMode="External"/>
+<Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15542" TargetMode="External"/>
+<Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15543.html" TargetMode="External"/>
+<Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15543" TargetMode="External"/>
+<Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15544.html" TargetMode="External"/>
+<Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15544" TargetMode="External"/>
+<Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15545.html" TargetMode="External"/>
+<Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15545" TargetMode="External"/>
+<Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15546.html" TargetMode="External"/>
+<Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15546" TargetMode="External"/>
+<Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15547.html" TargetMode="External"/>
+<Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15547" TargetMode="External"/>
+<Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15548.html" TargetMode="External"/>
+<Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15548" TargetMode="External"/>
+<Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15549.html" TargetMode="External"/>
+<Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15549" TargetMode="External"/>
+<Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15550.html" TargetMode="External"/>
+<Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15550" TargetMode="External"/>
+<Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15551.html" TargetMode="External"/>
+<Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15551" TargetMode="External"/>
+<Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15552.html" TargetMode="External"/>
+<Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15552" TargetMode="External"/>
+<Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15553.html" TargetMode="External"/>
+<Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15553" TargetMode="External"/>
+<Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15554.html" TargetMode="External"/>
+<Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15554" TargetMode="External"/>
+<Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15555.html" TargetMode="External"/>
+<Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15555" TargetMode="External"/>
+<Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15556.html" TargetMode="External"/>
+<Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15556" TargetMode="External"/>
+<Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15557.html" TargetMode="External"/>
+<Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15557" TargetMode="External"/>
+<Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15558.html" TargetMode="External"/>
+<Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15558" TargetMode="External"/>
+<Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15559.html" TargetMode="External"/>
+<Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15559" TargetMode="External"/>
+<Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15560.html" TargetMode="External"/>
+<Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15560" TargetMode="External"/>
+<Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15561.html" TargetMode="External"/>
+<Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15561" TargetMode="External"/>
+<Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15562.html" TargetMode="External"/>
+<Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15562" TargetMode="External"/>
+<Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15563.html" TargetMode="External"/>
+<Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15563" TargetMode="External"/>
+<Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15564.html" TargetMode="External"/>
+<Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15564" TargetMode="External"/>
+<Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15565.html" TargetMode="External"/>
+<Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15565" TargetMode="External"/>
+<Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15566.html" TargetMode="External"/>
+<Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15566" TargetMode="External"/>
+<Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15567.html" TargetMode="External"/>
+<Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15567" TargetMode="External"/>
+<Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15568.html" TargetMode="External"/>
+<Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15568" TargetMode="External"/>
+<Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15569.html" TargetMode="External"/>
+<Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15569" TargetMode="External"/>
+<Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15570.html" TargetMode="External"/>
+<Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15570" TargetMode="External"/>
+<Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15571.html" TargetMode="External"/>
+<Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15571" TargetMode="External"/>
+<Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15572.html" TargetMode="External"/>
+<Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15572" TargetMode="External"/>
+<Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15573.html" TargetMode="External"/>
+<Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15573" TargetMode="External"/>
+<Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15574.html" TargetMode="External"/>
+<Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15574" TargetMode="External"/>
+<Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15575.html" TargetMode="External"/>
+<Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15575" TargetMode="External"/>
+<Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15576.html" TargetMode="External"/>
+<Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15576" TargetMode="External"/>
+<Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15577.html" TargetMode="External"/>
+<Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15577" TargetMode="External"/>
+<Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15578.html" TargetMode="External"/>
+<Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15578" TargetMode="External"/>
+<Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15579.html" TargetMode="External"/>
+<Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15579" TargetMode="External"/>
+<Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15580.html" TargetMode="External"/>
+<Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15580" TargetMode="External"/>
+<Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15581.html" TargetMode="External"/>
+<Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15581" TargetMode="External"/>
+<Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15582.html" TargetMode="External"/>
+<Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15582" TargetMode="External"/>
+<Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15583.html" TargetMode="External"/>
+<Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15583" TargetMode="External"/>
+<Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15584.html" TargetMode="External"/>
+<Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15584" TargetMode="External"/>
+<Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15585.html" TargetMode="External"/>
+<Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15585" TargetMode="External"/>
+<Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15586.html" TargetMode="External"/>
+<Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15586" TargetMode="External"/>
+<Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15587.html" TargetMode="External"/>
+<Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15587" TargetMode="External"/>
+<Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15588.html" TargetMode="External"/>
+<Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15588" TargetMode="External"/>
+<Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15589.html" TargetMode="External"/>
+<Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15589" TargetMode="External"/>
+<Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15590.html" TargetMode="External"/>
+<Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15590" TargetMode="External"/>
+<Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15591.html" TargetMode="External"/>
+<Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15591" TargetMode="External"/>
+<Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15592.html" TargetMode="External"/>
+<Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15592" TargetMode="External"/>
+<Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15593.html" TargetMode="External"/>
+<Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15593" TargetMode="External"/>
+<Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15594.html" TargetMode="External"/>
+<Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15594" TargetMode="External"/>
+<Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15595.html" TargetMode="External"/>
+<Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15595" TargetMode="External"/>
+<Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15596.html" TargetMode="External"/>
+<Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15596" TargetMode="External"/>
+<Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15597.html" TargetMode="External"/>
+<Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15597" TargetMode="External"/>
+<Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15598.html" TargetMode="External"/>
+<Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15598" TargetMode="External"/>
+<Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15599.html" TargetMode="External"/>
+<Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15599" TargetMode="External"/>
+<Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15600.html" TargetMode="External"/>
+<Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15600" TargetMode="External"/>
+<Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15601.html" TargetMode="External"/>
+<Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15601" TargetMode="External"/>
+<Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15602.html" TargetMode="External"/>
+<Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15602" TargetMode="External"/>
+<Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15603.html" TargetMode="External"/>
+<Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15603" TargetMode="External"/>
+<Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15604.html" TargetMode="External"/>
+<Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15604" TargetMode="External"/>
+<Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15605.html" TargetMode="External"/>
+<Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15605" TargetMode="External"/>
+<Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15606.html" TargetMode="External"/>
+<Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15606" TargetMode="External"/>
+<Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15607.html" TargetMode="External"/>
+<Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15607" TargetMode="External"/>
+<Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15608.html" TargetMode="External"/>
+<Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15608" TargetMode="External"/>
+<Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15609.html" TargetMode="External"/>
+<Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15609" TargetMode="External"/>
+<Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15610.html" TargetMode="External"/>
+<Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15610" TargetMode="External"/>
+<Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15611.html" TargetMode="External"/>
+<Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15611" TargetMode="External"/>
+<Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15612.html" TargetMode="External"/>
+<Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15612" TargetMode="External"/>
+<Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15613.html" TargetMode="External"/>
+<Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15613" TargetMode="External"/>
+<Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15614.html" TargetMode="External"/>
+<Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15614" TargetMode="External"/>
+<Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15615.html" TargetMode="External"/>
+<Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15615" TargetMode="External"/>
+<Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15616.html" TargetMode="External"/>
+<Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15616" TargetMode="External"/>
+<Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15617.html" TargetMode="External"/>
+<Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15617" TargetMode="External"/>
+<Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15618.html" TargetMode="External"/>
+<Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15618" TargetMode="External"/>
+<Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15619.html" TargetMode="External"/>
+<Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15619" TargetMode="External"/>
+<Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15620.html" TargetMode="External"/>
+<Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15620" TargetMode="External"/>
+<Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15621.html" TargetMode="External"/>
+<Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15621" TargetMode="External"/>
+<Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15622.html" TargetMode="External"/>
+<Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15622" TargetMode="External"/>
+<Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15623.html" TargetMode="External"/>
+<Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15623" TargetMode="External"/>
+<Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15624.html" TargetMode="External"/>
+<Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15624" TargetMode="External"/>
+<Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15625.html" TargetMode="External"/>
+<Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15625" TargetMode="External"/>
+<Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15626.html" TargetMode="External"/>
+<Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15626" TargetMode="External"/>
+<Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15627.html" TargetMode="External"/>
+<Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15627" TargetMode="External"/>
+<Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15628.html" TargetMode="External"/>
+<Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15628" TargetMode="External"/>
+<Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15629.html" TargetMode="External"/>
+<Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15629" TargetMode="External"/>
+<Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15630.html" TargetMode="External"/>
+<Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15630" TargetMode="External"/>
+<Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15631.html" TargetMode="External"/>
+<Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15631" TargetMode="External"/>
+<Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15632.html" TargetMode="External"/>
+<Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15632" TargetMode="External"/>
+<Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15633.html" TargetMode="External"/>
+<Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15633" TargetMode="External"/>
+<Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15634.html" TargetMode="External"/>
+<Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15634" TargetMode="External"/>
+<Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15635.html" TargetMode="External"/>
+<Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15635" TargetMode="External"/>
+<Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15636.html" TargetMode="External"/>
+<Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15636" TargetMode="External"/>
+<Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15637.html" TargetMode="External"/>
+<Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15637" TargetMode="External"/>
+<Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15638.html" TargetMode="External"/>
+<Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15638" TargetMode="External"/>
+<Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15639.html" TargetMode="External"/>
+<Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15639" TargetMode="External"/>
+<Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15640.html" TargetMode="External"/>
+<Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15640" TargetMode="External"/>
+<Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15641.html" TargetMode="External"/>
+<Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15641" TargetMode="External"/>
+<Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15642.html" TargetMode="External"/>
+<Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15642" TargetMode="External"/>
+<Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15643.html" TargetMode="External"/>
+<Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15643" TargetMode="External"/>
+<Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15644.html" TargetMode="External"/>
+<Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15644" TargetMode="External"/>
+<Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15645.html" TargetMode="External"/>
+<Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15645" TargetMode="External"/>
+<Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15646.html" TargetMode="External"/>
+<Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15646" TargetMode="External"/>
+<Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15647.html" TargetMode="External"/>
+<Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15647" TargetMode="External"/>
+<Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15648.html" TargetMode="External"/>
+<Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15648" TargetMode="External"/>
+<Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15649.html" TargetMode="External"/>
+<Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15649" TargetMode="External"/>
+<Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15650.html" TargetMode="External"/>
+<Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15650" TargetMode="External"/>
+<Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15651.html" TargetMode="External"/>
+<Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15651" TargetMode="External"/>
+<Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15652.html" TargetMode="External"/>
+<Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15652" TargetMode="External"/>
+<Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15653.html" TargetMode="External"/>
+<Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15653" TargetMode="External"/>
+<Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15654.html" TargetMode="External"/>
+<Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15654" TargetMode="External"/>
+<Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15655.html" TargetMode="External"/>
+<Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15655" TargetMode="External"/>
+<Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15656.html" TargetMode="External"/>
+<Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15656" TargetMode="External"/>
+<Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15657.html" TargetMode="External"/>
+<Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15657" TargetMode="External"/>
+<Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15658.html" TargetMode="External"/>
+<Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15658" TargetMode="External"/>
+<Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15659.html" TargetMode="External"/>
+<Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15659" TargetMode="External"/>
+<Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15660.html" TargetMode="External"/>
+<Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15660" TargetMode="External"/>
+<Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15661.html" TargetMode="External"/>
+<Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15661" TargetMode="External"/>
+<Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15662.html" TargetMode="External"/>
+<Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15662" TargetMode="External"/>
+<Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15663.html" TargetMode="External"/>
+<Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15663" TargetMode="External"/>
+<Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15664.html" TargetMode="External"/>
+<Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15664" TargetMode="External"/>
+<Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15665.html" TargetMode="External"/>
+<Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15665" TargetMode="External"/>
+<Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15666.html" TargetMode="External"/>
+<Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15666" TargetMode="External"/>
+<Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15667.html" TargetMode="External"/>
+<Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15667" TargetMode="External"/>
+<Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15668.html" TargetMode="External"/>
+<Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15668" TargetMode="External"/>
+<Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15669.html" TargetMode="External"/>
+<Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15669" TargetMode="External"/>
+<Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15670.html" TargetMode="External"/>
+<Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15670" TargetMode="External"/>
+<Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15671.html" TargetMode="External"/>
+<Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15671" TargetMode="External"/>
+<Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15672.html" TargetMode="External"/>
+<Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15672" TargetMode="External"/>
+<Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15673.html" TargetMode="External"/>
+<Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15673" TargetMode="External"/>
+<Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15674.html" TargetMode="External"/>
+<Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15674" TargetMode="External"/>
+<Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15675.html" TargetMode="External"/>
+<Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15675" TargetMode="External"/>
+<Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15676.html" TargetMode="External"/>
+<Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15676" TargetMode="External"/>
+<Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15677.html" TargetMode="External"/>
+<Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15677" TargetMode="External"/>
+<Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15678.html" TargetMode="External"/>
+<Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15678" TargetMode="External"/>
+<Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15679.html" TargetMode="External"/>
+<Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15679" TargetMode="External"/>
+<Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15680.html" TargetMode="External"/>
+<Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15680" TargetMode="External"/>
+<Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15681.html" TargetMode="External"/>
+<Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15681" TargetMode="External"/>
+<Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15682.html" TargetMode="External"/>
+<Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15682" TargetMode="External"/>
+<Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15683.html" TargetMode="External"/>
+<Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15683" TargetMode="External"/>
+<Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15684.html" TargetMode="External"/>
+<Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15684" TargetMode="External"/>
+<Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15685.html" TargetMode="External"/>
+<Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15685" TargetMode="External"/>
+<Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15686.html" TargetMode="External"/>
+<Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15686" TargetMode="External"/>
+<Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15687.html" TargetMode="External"/>
+<Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15687" TargetMode="External"/>
+<Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15688.html" TargetMode="External"/>
+<Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15688" TargetMode="External"/>
+<Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15689.html" TargetMode="External"/>
+<Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15689" TargetMode="External"/>
+<Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15690.html" TargetMode="External"/>
+<Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15690" TargetMode="External"/>
+<Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15691.html" TargetMode="External"/>
+<Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15691" TargetMode="External"/>
+<Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15692.html" TargetMode="External"/>
+<Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15692" TargetMode="External"/>
+<Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15693.html" TargetMode="External"/>
+<Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15693" TargetMode="External"/>
+<Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15694.html" TargetMode="External"/>
+<Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15694" TargetMode="External"/>
+<Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15695.html" TargetMode="External"/>
+<Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15695" TargetMode="External"/>
+<Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15696.html" TargetMode="External"/>
+<Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15696" TargetMode="External"/>
+<Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15697.html" TargetMode="External"/>
+<Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15697" TargetMode="External"/>
+<Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15698.html" TargetMode="External"/>
+<Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15698" TargetMode="External"/>
+<Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15699.html" TargetMode="External"/>
+<Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15699" TargetMode="External"/>
+<Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15700.html" TargetMode="External"/>
+<Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15700" TargetMode="External"/>
+<Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15701.html" TargetMode="External"/>
+<Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15701" TargetMode="External"/>
+<Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15702.html" TargetMode="External"/>
+<Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15702" TargetMode="External"/>
+<Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15703.html" TargetMode="External"/>
+<Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15703" TargetMode="External"/>
+<Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15704.html" TargetMode="External"/>
+<Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15704" TargetMode="External"/>
+<Relationship Id="rId1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15705.html" TargetMode="External"/>
+<Relationship Id="rId1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15705" TargetMode="External"/>
+<Relationship Id="rId1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15706.html" TargetMode="External"/>
+<Relationship Id="rId1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15706" TargetMode="External"/>
+<Relationship Id="rId1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15707.html" TargetMode="External"/>
+<Relationship Id="rId1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15707" TargetMode="External"/>
+<Relationship Id="rId1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15708.html" TargetMode="External"/>
+<Relationship Id="rId1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15708" TargetMode="External"/>
+<Relationship Id="rId1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15709.html" TargetMode="External"/>
+<Relationship Id="rId1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15709" TargetMode="External"/>
+<Relationship Id="rId1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15710.html" TargetMode="External"/>
+<Relationship Id="rId1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15710" TargetMode="External"/>
+<Relationship Id="rId1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15711.html" TargetMode="External"/>
+<Relationship Id="rId1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15711" TargetMode="External"/>
+<Relationship Id="rId1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15712.html" TargetMode="External"/>
+<Relationship Id="rId1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15712" TargetMode="External"/>
+<Relationship Id="rId1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15713.html" TargetMode="External"/>
+<Relationship Id="rId1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15713" TargetMode="External"/>
+<Relationship Id="rId1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15714.html" TargetMode="External"/>
+<Relationship Id="rId1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15714" TargetMode="External"/>
+<Relationship Id="rId1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15715.html" TargetMode="External"/>
+<Relationship Id="rId1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15715" TargetMode="External"/>
+<Relationship Id="rId1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15716.html" TargetMode="External"/>
+<Relationship Id="rId1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15716" TargetMode="External"/>
+<Relationship Id="rId1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15717.html" TargetMode="External"/>
+<Relationship Id="rId1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15717" TargetMode="External"/>
+<Relationship Id="rId1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15718.html" TargetMode="External"/>
+<Relationship Id="rId1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15718" TargetMode="External"/>
+<Relationship Id="rId1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15719.html" TargetMode="External"/>
+<Relationship Id="rId1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15719" TargetMode="External"/>
+<Relationship Id="rId1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15720.html" TargetMode="External"/>
+<Relationship Id="rId1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15720" TargetMode="External"/>
+<Relationship Id="rId1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15721.html" TargetMode="External"/>
+<Relationship Id="rId1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15721" TargetMode="External"/>
+<Relationship Id="rId1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15722.html" TargetMode="External"/>
+<Relationship Id="rId1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15722" TargetMode="External"/>
+<Relationship Id="rId1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15723.html" TargetMode="External"/>
+<Relationship Id="rId1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15723" TargetMode="External"/>
+<Relationship Id="rId1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15724.html" TargetMode="External"/>
+<Relationship Id="rId1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15724" TargetMode="External"/>
+<Relationship Id="rId1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15725.html" TargetMode="External"/>
+<Relationship Id="rId1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15725" TargetMode="External"/>
+<Relationship Id="rId1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15726.html" TargetMode="External"/>
+<Relationship Id="rId1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15726" TargetMode="External"/>
+<Relationship Id="rId1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15727.html" TargetMode="External"/>
+<Relationship Id="rId1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15727" TargetMode="External"/>
+<Relationship Id="rId1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15728.html" TargetMode="External"/>
+<Relationship Id="rId1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15728" TargetMode="External"/>
+<Relationship Id="rId1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15729.html" TargetMode="External"/>
+<Relationship Id="rId1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15729" TargetMode="External"/>
+<Relationship Id="rId1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15730.html" TargetMode="External"/>
+<Relationship Id="rId1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15730" TargetMode="External"/>
+<Relationship Id="rId1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15731.html" TargetMode="External"/>
+<Relationship Id="rId1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15731" TargetMode="External"/>
+<Relationship Id="rId1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15732.html" TargetMode="External"/>
+<Relationship Id="rId1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15732" TargetMode="External"/>
+<Relationship Id="rId1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15733.html" TargetMode="External"/>
+<Relationship Id="rId1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15733" TargetMode="External"/>
+<Relationship Id="rId1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15734.html" TargetMode="External"/>
+<Relationship Id="rId1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15734" TargetMode="External"/>
+<Relationship Id="rId1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15735.html" TargetMode="External"/>
+<Relationship Id="rId1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15735" TargetMode="External"/>
+<Relationship Id="rId1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15736.html" TargetMode="External"/>
+<Relationship Id="rId1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15736" TargetMode="External"/>
+<Relationship Id="rId1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15737.html" TargetMode="External"/>
+<Relationship Id="rId1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15737" TargetMode="External"/>
+<Relationship Id="rId1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15738.html" TargetMode="External"/>
+<Relationship Id="rId1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15738" TargetMode="External"/>
+<Relationship Id="rId1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15739.html" TargetMode="External"/>
+<Relationship Id="rId1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15739" TargetMode="External"/>
+<Relationship Id="rId1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15740.html" TargetMode="External"/>
+<Relationship Id="rId1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15740" TargetMode="External"/>
+<Relationship Id="rId1757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15741.html" TargetMode="External"/>
+<Relationship Id="rId1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15741" TargetMode="External"/>
+<Relationship Id="rId1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15742.html" TargetMode="External"/>
+<Relationship Id="rId1760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15742" TargetMode="External"/>
+<Relationship Id="rId1761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15743.html" TargetMode="External"/>
+<Relationship Id="rId1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15743" TargetMode="External"/>
+<Relationship Id="rId1763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15744.html" TargetMode="External"/>
+<Relationship Id="rId1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15744" TargetMode="External"/>
+<Relationship Id="rId1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15745.html" TargetMode="External"/>
+<Relationship Id="rId1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15745" TargetMode="External"/>
+<Relationship Id="rId1767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15746.html" TargetMode="External"/>
+<Relationship Id="rId1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15746" TargetMode="External"/>
+<Relationship Id="rId1769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15747.html" TargetMode="External"/>
+<Relationship Id="rId1770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15747" TargetMode="External"/>
+<Relationship Id="rId1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15748.html" TargetMode="External"/>
+<Relationship Id="rId1772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15748" TargetMode="External"/>
+<Relationship Id="rId1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15749.html" TargetMode="External"/>
+<Relationship Id="rId1774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15749" TargetMode="External"/>
+<Relationship Id="rId1775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15750.html" TargetMode="External"/>
+<Relationship Id="rId1776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15750" TargetMode="External"/>
+<Relationship Id="rId1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15751.html" TargetMode="External"/>
+<Relationship Id="rId1778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15751" TargetMode="External"/>
+<Relationship Id="rId1779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15752.html" TargetMode="External"/>
+<Relationship Id="rId1780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15752" TargetMode="External"/>
+<Relationship Id="rId1781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15753.html" TargetMode="External"/>
+<Relationship Id="rId1782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15753" TargetMode="External"/>
+<Relationship Id="rId1783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15754.html" TargetMode="External"/>
+<Relationship Id="rId1784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15754" TargetMode="External"/>
+<Relationship Id="rId1785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15755.html" TargetMode="External"/>
+<Relationship Id="rId1786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15755" TargetMode="External"/>
+<Relationship Id="rId1787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15756.html" TargetMode="External"/>
+<Relationship Id="rId1788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15756" TargetMode="External"/>
+<Relationship Id="rId1789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15757.html" TargetMode="External"/>
+<Relationship Id="rId1790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15757" TargetMode="External"/>
+<Relationship Id="rId1791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15758.html" TargetMode="External"/>
+<Relationship Id="rId1792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15758" TargetMode="External"/>
+<Relationship Id="rId1793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15759.html" TargetMode="External"/>
+<Relationship Id="rId1794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15759" TargetMode="External"/>
+<Relationship Id="rId1795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15760.html" TargetMode="External"/>
+<Relationship Id="rId1796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15760" TargetMode="External"/>
+<Relationship Id="rId1797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15761.html" TargetMode="External"/>
+<Relationship Id="rId1798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15761" TargetMode="External"/>
+<Relationship Id="rId1799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15762.html" TargetMode="External"/>
+<Relationship Id="rId1800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15762" TargetMode="External"/>
+<Relationship Id="rId1801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15763.html" TargetMode="External"/>
+<Relationship Id="rId1802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15763" TargetMode="External"/>
+<Relationship Id="rId1803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15764.html" TargetMode="External"/>
+<Relationship Id="rId1804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15764" TargetMode="External"/>
+<Relationship Id="rId1805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15765.html" TargetMode="External"/>
+<Relationship Id="rId1806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15765" TargetMode="External"/>
+<Relationship Id="rId1807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15766.html" TargetMode="External"/>
+<Relationship Id="rId1808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15766" TargetMode="External"/>
+<Relationship Id="rId1809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15767.html" TargetMode="External"/>
+<Relationship Id="rId1810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15767" TargetMode="External"/>
+<Relationship Id="rId1811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15768.html" TargetMode="External"/>
+<Relationship Id="rId1812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15768" TargetMode="External"/>
+<Relationship Id="rId1813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15769.html" TargetMode="External"/>
+<Relationship Id="rId1814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15769" TargetMode="External"/>
+<Relationship Id="rId1815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15770.html" TargetMode="External"/>
+<Relationship Id="rId1816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15770" TargetMode="External"/>
+<Relationship Id="rId1817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15771.html" TargetMode="External"/>
+<Relationship Id="rId1818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15771" TargetMode="External"/>
+<Relationship Id="rId1819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15772.html" TargetMode="External"/>
+<Relationship Id="rId1820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15772" TargetMode="External"/>
+<Relationship Id="rId1821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15773.html" TargetMode="External"/>
+<Relationship Id="rId1822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15773" TargetMode="External"/>
+<Relationship Id="rId1823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15774.html" TargetMode="External"/>
+<Relationship Id="rId1824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15774" TargetMode="External"/>
+<Relationship Id="rId1825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15775.html" TargetMode="External"/>
+<Relationship Id="rId1826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15775" TargetMode="External"/>
+<Relationship Id="rId1827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15776.html" TargetMode="External"/>
+<Relationship Id="rId1828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15776" TargetMode="External"/>
+<Relationship Id="rId1829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15777.html" TargetMode="External"/>
+<Relationship Id="rId1830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15777" TargetMode="External"/>
+<Relationship Id="rId1831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15778.html" TargetMode="External"/>
+<Relationship Id="rId1832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15778" TargetMode="External"/>
+<Relationship Id="rId1833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15779.html" TargetMode="External"/>
+<Relationship Id="rId1834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15779" TargetMode="External"/>
+<Relationship Id="rId1835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15780.html" TargetMode="External"/>
+<Relationship Id="rId1836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15780" TargetMode="External"/>
+<Relationship Id="rId1837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15781.html" TargetMode="External"/>
+<Relationship Id="rId1838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15781" TargetMode="External"/>
+<Relationship Id="rId1839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15782.html" TargetMode="External"/>
+<Relationship Id="rId1840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15782" TargetMode="External"/>
+<Relationship Id="rId1841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15783.html" TargetMode="External"/>
+<Relationship Id="rId1842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15783" TargetMode="External"/>
+<Relationship Id="rId1843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15784.html" TargetMode="External"/>
+<Relationship Id="rId1844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15784" TargetMode="External"/>
+<Relationship Id="rId1845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15785.html" TargetMode="External"/>
+<Relationship Id="rId1846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15785" TargetMode="External"/>
+<Relationship Id="rId1847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15786.html" TargetMode="External"/>
+<Relationship Id="rId1848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15786" TargetMode="External"/>
+<Relationship Id="rId1849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15787.html" TargetMode="External"/>
+<Relationship Id="rId1850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15787" TargetMode="External"/>
+<Relationship Id="rId1851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15788.html" TargetMode="External"/>
+<Relationship Id="rId1852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15788" TargetMode="External"/>
+<Relationship Id="rId1853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15789.html" TargetMode="External"/>
+<Relationship Id="rId1854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15789" TargetMode="External"/>
+<Relationship Id="rId1855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15790.html" TargetMode="External"/>
+<Relationship Id="rId1856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15790" TargetMode="External"/>
+<Relationship Id="rId1857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15791.html" TargetMode="External"/>
+<Relationship Id="rId1858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15791" TargetMode="External"/>
+<Relationship Id="rId1859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15792.html" TargetMode="External"/>
+<Relationship Id="rId1860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15792" TargetMode="External"/>
+<Relationship Id="rId1861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15793.html" TargetMode="External"/>
+<Relationship Id="rId1862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15793" TargetMode="External"/>
+<Relationship Id="rId1863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15794.html" TargetMode="External"/>
+<Relationship Id="rId1864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15794" TargetMode="External"/>
+<Relationship Id="rId1865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15795.html" TargetMode="External"/>
+<Relationship Id="rId1866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15795" TargetMode="External"/>
+<Relationship Id="rId1867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15796.html" TargetMode="External"/>
+<Relationship Id="rId1868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15796" TargetMode="External"/>
+<Relationship Id="rId1869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15797.html" TargetMode="External"/>
+<Relationship Id="rId1870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15797" TargetMode="External"/>
+<Relationship Id="rId1871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15798.html" TargetMode="External"/>
+<Relationship Id="rId1872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15798" TargetMode="External"/>
+<Relationship Id="rId1873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15799.html" TargetMode="External"/>
+<Relationship Id="rId1874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15799" TargetMode="External"/>
+<Relationship Id="rId1875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15800.html" TargetMode="External"/>
+<Relationship Id="rId1876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15800" TargetMode="External"/>
+<Relationship Id="rId1877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15801.html" TargetMode="External"/>
+<Relationship Id="rId1878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15801" TargetMode="External"/>
+<Relationship Id="rId1879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15802.html" TargetMode="External"/>
+<Relationship Id="rId1880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15802" TargetMode="External"/>
+<Relationship Id="rId1881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15803.html" TargetMode="External"/>
+<Relationship Id="rId1882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15803" TargetMode="External"/>
+<Relationship Id="rId1883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15804.html" TargetMode="External"/>
+<Relationship Id="rId1884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15804" TargetMode="External"/>
+<Relationship Id="rId1885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15805.html" TargetMode="External"/>
+<Relationship Id="rId1886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15805" TargetMode="External"/>
+<Relationship Id="rId1887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15806.html" TargetMode="External"/>
+<Relationship Id="rId1888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15806" TargetMode="External"/>
+<Relationship Id="rId1889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15807.html" TargetMode="External"/>
+<Relationship Id="rId1890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15807" TargetMode="External"/>
+<Relationship Id="rId1891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15808.html" TargetMode="External"/>
+<Relationship Id="rId1892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15808" TargetMode="External"/>
+<Relationship Id="rId1893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15809.html" TargetMode="External"/>
+<Relationship Id="rId1894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15809" TargetMode="External"/>
+<Relationship Id="rId1895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15810.html" TargetMode="External"/>
+<Relationship Id="rId1896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15810" TargetMode="External"/>
+<Relationship Id="rId1897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15811.html" TargetMode="External"/>
+<Relationship Id="rId1898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15811" TargetMode="External"/>
+<Relationship Id="rId1899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15812.html" TargetMode="External"/>
+<Relationship Id="rId1900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15812" TargetMode="External"/>
+<Relationship Id="rId1901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15813.html" TargetMode="External"/>
+<Relationship Id="rId1902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15813" TargetMode="External"/>
+<Relationship Id="rId1903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15814.html" TargetMode="External"/>
+<Relationship Id="rId1904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15814" TargetMode="External"/>
+<Relationship Id="rId1905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15815.html" TargetMode="External"/>
+<Relationship Id="rId1906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15815" TargetMode="External"/>
+<Relationship Id="rId1907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15816.html" TargetMode="External"/>
+<Relationship Id="rId1908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15816" TargetMode="External"/>
+<Relationship Id="rId1909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15817.html" TargetMode="External"/>
+<Relationship Id="rId1910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15817" TargetMode="External"/>
+<Relationship Id="rId1911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15818.html" TargetMode="External"/>
+<Relationship Id="rId1912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15818" TargetMode="External"/>
+<Relationship Id="rId1913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15819.html" TargetMode="External"/>
+<Relationship Id="rId1914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15819" TargetMode="External"/>
+<Relationship Id="rId1915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15820.html" TargetMode="External"/>
+<Relationship Id="rId1916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15820" TargetMode="External"/>
+<Relationship Id="rId1917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15821.html" TargetMode="External"/>
+<Relationship Id="rId1918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15821" TargetMode="External"/>
+<Relationship Id="rId1919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15822.html" TargetMode="External"/>
+<Relationship Id="rId1920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15822" TargetMode="External"/>
+<Relationship Id="rId1921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15823.html" TargetMode="External"/>
+<Relationship Id="rId1922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15823" TargetMode="External"/>
+<Relationship Id="rId1923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15824.html" TargetMode="External"/>
+<Relationship Id="rId1924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15824" TargetMode="External"/>
+<Relationship Id="rId1925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15825.html" TargetMode="External"/>
+<Relationship Id="rId1926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15825" TargetMode="External"/>
+<Relationship Id="rId1927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15826.html" TargetMode="External"/>
+<Relationship Id="rId1928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15826" TargetMode="External"/>
+<Relationship Id="rId1929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15827.html" TargetMode="External"/>
+<Relationship Id="rId1930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15827" TargetMode="External"/>
+<Relationship Id="rId1931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15828.html" TargetMode="External"/>
+<Relationship Id="rId1932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15828" TargetMode="External"/>
+<Relationship Id="rId1933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15829.html" TargetMode="External"/>
+<Relationship Id="rId1934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15829" TargetMode="External"/>
+<Relationship Id="rId1935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15830.html" TargetMode="External"/>
+<Relationship Id="rId1936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15830" TargetMode="External"/>
+<Relationship Id="rId1937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15831.html" TargetMode="External"/>
+<Relationship Id="rId1938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15831" TargetMode="External"/>
+<Relationship Id="rId1939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15832.html" TargetMode="External"/>
+<Relationship Id="rId1940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15832" TargetMode="External"/>
+<Relationship Id="rId1941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15833.html" TargetMode="External"/>
+<Relationship Id="rId1942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15833" TargetMode="External"/>
+<Relationship Id="rId1943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15834.html" TargetMode="External"/>
+<Relationship Id="rId1944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15834" TargetMode="External"/>
+<Relationship Id="rId1945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15835.html" TargetMode="External"/>
+<Relationship Id="rId1946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15835" TargetMode="External"/>
+<Relationship Id="rId1947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15836.html" TargetMode="External"/>
+<Relationship Id="rId1948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15836" TargetMode="External"/>
+<Relationship Id="rId1949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15837.html" TargetMode="External"/>
+<Relationship Id="rId1950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15837" TargetMode="External"/>
+<Relationship Id="rId1951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15838.html" TargetMode="External"/>
+<Relationship Id="rId1952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15838" TargetMode="External"/>
+<Relationship Id="rId1953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15839.html" TargetMode="External"/>
+<Relationship Id="rId1954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15839" TargetMode="External"/>
+<Relationship Id="rId1955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15840.html" TargetMode="External"/>
+<Relationship Id="rId1956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15840" TargetMode="External"/>
+<Relationship Id="rId1957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15841.html" TargetMode="External"/>
+<Relationship Id="rId1958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15841" TargetMode="External"/>
+<Relationship Id="rId1959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15842.html" TargetMode="External"/>
+<Relationship Id="rId1960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15842" TargetMode="External"/>
+<Relationship Id="rId1961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15843.html" TargetMode="External"/>
+<Relationship Id="rId1962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15843" TargetMode="External"/>
+<Relationship Id="rId1963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15844.html" TargetMode="External"/>
+<Relationship Id="rId1964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15844" TargetMode="External"/>
+<Relationship Id="rId1965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15845.html" TargetMode="External"/>
+<Relationship Id="rId1966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15845" TargetMode="External"/>
+<Relationship Id="rId1967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15846.html" TargetMode="External"/>
+<Relationship Id="rId1968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15846" TargetMode="External"/>
+<Relationship Id="rId1969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15847.html" TargetMode="External"/>
+<Relationship Id="rId1970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15847" TargetMode="External"/>
+<Relationship Id="rId1971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15848.html" TargetMode="External"/>
+<Relationship Id="rId1972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15848" TargetMode="External"/>
+<Relationship Id="rId1973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15849.html" TargetMode="External"/>
+<Relationship Id="rId1974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15849" TargetMode="External"/>
+<Relationship Id="rId1975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15850.html" TargetMode="External"/>
+<Relationship Id="rId1976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15850" TargetMode="External"/>
+<Relationship Id="rId1977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15851.html" TargetMode="External"/>
+<Relationship Id="rId1978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15851" TargetMode="External"/>
+<Relationship Id="rId1979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15852.html" TargetMode="External"/>
+<Relationship Id="rId1980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15852" TargetMode="External"/>
+<Relationship Id="rId1981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15853.html" TargetMode="External"/>
+<Relationship Id="rId1982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15853" TargetMode="External"/>
+<Relationship Id="rId1983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15854.html" TargetMode="External"/>
+<Relationship Id="rId1984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15854" TargetMode="External"/>
+<Relationship Id="rId1985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15855.html" TargetMode="External"/>
+<Relationship Id="rId1986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15855" TargetMode="External"/>
+<Relationship Id="rId1987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15856.html" TargetMode="External"/>
+<Relationship Id="rId1988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15856" TargetMode="External"/>
+<Relationship Id="rId1989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15857.html" TargetMode="External"/>
+<Relationship Id="rId1990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15857" TargetMode="External"/>
+<Relationship Id="rId1991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15858.html" TargetMode="External"/>
+<Relationship Id="rId1992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15858" TargetMode="External"/>
+<Relationship Id="rId1993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15859.html" TargetMode="External"/>
+<Relationship Id="rId1994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15859" TargetMode="External"/>
+<Relationship Id="rId1995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15860.html" TargetMode="External"/>
+<Relationship Id="rId1996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15860" TargetMode="External"/>
+<Relationship Id="rId1997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15861.html" TargetMode="External"/>
+<Relationship Id="rId1998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15861" TargetMode="External"/>
+<Relationship Id="rId1999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15862.html" TargetMode="External"/>
+<Relationship Id="rId2000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15862" TargetMode="External"/>
+<Relationship Id="rId2001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15863.html" TargetMode="External"/>
+<Relationship Id="rId2002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15863" TargetMode="External"/>
+<Relationship Id="rId2003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15864.html" TargetMode="External"/>
+<Relationship Id="rId2004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15864" TargetMode="External"/>
+<Relationship Id="rId2005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15865.html" TargetMode="External"/>
+<Relationship Id="rId2006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15865" TargetMode="External"/>
+<Relationship Id="rId2007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15866.html" TargetMode="External"/>
+<Relationship Id="rId2008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15866" TargetMode="External"/>
+<Relationship Id="rId2009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15867.html" TargetMode="External"/>
+<Relationship Id="rId2010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15867" TargetMode="External"/>
+<Relationship Id="rId2011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15868.html" TargetMode="External"/>
+<Relationship Id="rId2012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15868" TargetMode="External"/>
+<Relationship Id="rId2013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15869.html" TargetMode="External"/>
+<Relationship Id="rId2014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15869" TargetMode="External"/>
+<Relationship Id="rId2015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15870.html" TargetMode="External"/>
+<Relationship Id="rId2016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15870" TargetMode="External"/>
+<Relationship Id="rId2017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15871.html" TargetMode="External"/>
+<Relationship Id="rId2018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15871" TargetMode="External"/>
+<Relationship Id="rId2019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15872.html" TargetMode="External"/>
+<Relationship Id="rId2020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15872" TargetMode="External"/>
+<Relationship Id="rId2021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15873.html" TargetMode="External"/>
+<Relationship Id="rId2022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15873" TargetMode="External"/>
+<Relationship Id="rId2023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15874.html" TargetMode="External"/>
+<Relationship Id="rId2024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15874" TargetMode="External"/>
+<Relationship Id="rId2025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15875.html" TargetMode="External"/>
+<Relationship Id="rId2026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15875" TargetMode="External"/>
+<Relationship Id="rId2027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15887.html" TargetMode="External"/>
+<Relationship Id="rId2028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15887" TargetMode="External"/>
+<Relationship Id="rId2029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15888.html" TargetMode="External"/>
+<Relationship Id="rId2030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15888" TargetMode="External"/>
+<Relationship Id="rId2031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15889.html" TargetMode="External"/>
+<Relationship Id="rId2032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15889" TargetMode="External"/>
+<Relationship Id="rId2033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15890.html" TargetMode="External"/>
+<Relationship Id="rId2034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15890" TargetMode="External"/>
+<Relationship Id="rId2035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15891.html" TargetMode="External"/>
+<Relationship Id="rId2036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15891" TargetMode="External"/>
+<Relationship Id="rId2037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15892.html" TargetMode="External"/>
+<Relationship Id="rId2038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15892" TargetMode="External"/>
+<Relationship Id="rId2039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15893.html" TargetMode="External"/>
+<Relationship Id="rId2040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15893" TargetMode="External"/>
+<Relationship Id="rId2041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15894.html" TargetMode="External"/>
+<Relationship Id="rId2042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15894" TargetMode="External"/>
+<Relationship Id="rId2043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15895.html" TargetMode="External"/>
+<Relationship Id="rId2044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15895" TargetMode="External"/>
+<Relationship Id="rId2045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15896.html" TargetMode="External"/>
+<Relationship Id="rId2046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15896" TargetMode="External"/>
+<Relationship Id="rId2047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15897.html" TargetMode="External"/>
+<Relationship Id="rId2048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15897" TargetMode="External"/>
+<Relationship Id="rId2049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15898.html" TargetMode="External"/>
+<Relationship Id="rId2050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15898" TargetMode="External"/>
+<Relationship Id="rId2051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15899.html" TargetMode="External"/>
+<Relationship Id="rId2052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15899" TargetMode="External"/>
+<Relationship Id="rId2053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15900.html" TargetMode="External"/>
+<Relationship Id="rId2054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15900" TargetMode="External"/>
+<Relationship Id="rId2055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15901.html" TargetMode="External"/>
+<Relationship Id="rId2056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15901" TargetMode="External"/>
+<Relationship Id="rId2057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15902.html" TargetMode="External"/>
+<Relationship Id="rId2058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15902" TargetMode="External"/>
+<Relationship Id="rId2059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15903.html" TargetMode="External"/>
+<Relationship Id="rId2060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15903" TargetMode="External"/>
+<Relationship Id="rId2061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15904.html" TargetMode="External"/>
+<Relationship Id="rId2062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15904" TargetMode="External"/>
+<Relationship Id="rId2063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15905.html" TargetMode="External"/>
+<Relationship Id="rId2064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15905" TargetMode="External"/>
+<Relationship Id="rId2065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15906.html" TargetMode="External"/>
+<Relationship Id="rId2066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15906" TargetMode="External"/>
+<Relationship Id="rId2067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15907.html" TargetMode="External"/>
+<Relationship Id="rId2068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15907" TargetMode="External"/>
+<Relationship Id="rId2069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15908.html" TargetMode="External"/>
+<Relationship Id="rId2070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15908" TargetMode="External"/>
+<Relationship Id="rId2071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15909.html" TargetMode="External"/>
+<Relationship Id="rId2072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15909" TargetMode="External"/>
+<Relationship Id="rId2073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15910.html" TargetMode="External"/>
+<Relationship Id="rId2074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15910" TargetMode="External"/>
+<Relationship Id="rId2075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15911.html" TargetMode="External"/>
+<Relationship Id="rId2076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15911" TargetMode="External"/>
+<Relationship Id="rId2077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15912.html" TargetMode="External"/>
+<Relationship Id="rId2078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15912" TargetMode="External"/>
+<Relationship Id="rId2079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15913.html" TargetMode="External"/>
+<Relationship Id="rId2080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15913" TargetMode="External"/>
+<Relationship Id="rId2081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15914.html" TargetMode="External"/>
+<Relationship Id="rId2082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15914" TargetMode="External"/>
+<Relationship Id="rId2083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15915.html" TargetMode="External"/>
+<Relationship Id="rId2084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15915" TargetMode="External"/>
+<Relationship Id="rId2085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15916.html" TargetMode="External"/>
+<Relationship Id="rId2086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15916" TargetMode="External"/>
+<Relationship Id="rId2087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15917.html" TargetMode="External"/>
+<Relationship Id="rId2088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15917" TargetMode="External"/>
+<Relationship Id="rId2089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15918.html" TargetMode="External"/>
+<Relationship Id="rId2090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15918" TargetMode="External"/>
+<Relationship Id="rId2091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15919.html" TargetMode="External"/>
+<Relationship Id="rId2092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15919" TargetMode="External"/>
+<Relationship Id="rId2093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15920.html" TargetMode="External"/>
+<Relationship Id="rId2094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15920" TargetMode="External"/>
+<Relationship Id="rId2095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15921.html" TargetMode="External"/>
+<Relationship Id="rId2096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15921" TargetMode="External"/>
+<Relationship Id="rId2097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15922.html" TargetMode="External"/>
+<Relationship Id="rId2098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15922" TargetMode="External"/>
+<Relationship Id="rId2099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15923.html" TargetMode="External"/>
+<Relationship Id="rId2100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15923" TargetMode="External"/>
+<Relationship Id="rId2101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15924.html" TargetMode="External"/>
+<Relationship Id="rId2102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15924" TargetMode="External"/>
+<Relationship Id="rId2103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15925.html" TargetMode="External"/>
+<Relationship Id="rId2104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15925" TargetMode="External"/>
+<Relationship Id="rId2105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15926.html" TargetMode="External"/>
+<Relationship Id="rId2106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15926" TargetMode="External"/>
+<Relationship Id="rId2107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15927.html" TargetMode="External"/>
+<Relationship Id="rId2108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15927" TargetMode="External"/>
+<Relationship Id="rId2109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15928.html" TargetMode="External"/>
+<Relationship Id="rId2110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15928" TargetMode="External"/>
+<Relationship Id="rId2111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15929.html" TargetMode="External"/>
+<Relationship Id="rId2112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15929" TargetMode="External"/>
+<Relationship Id="rId2113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15930.html" TargetMode="External"/>
+<Relationship Id="rId2114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15930" TargetMode="External"/>
+<Relationship Id="rId2115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15931.html" TargetMode="External"/>
+<Relationship Id="rId2116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15931" TargetMode="External"/>
+<Relationship Id="rId2117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15932.html" TargetMode="External"/>
+<Relationship Id="rId2118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15932" TargetMode="External"/>
+<Relationship Id="rId2119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15933.html" TargetMode="External"/>
+<Relationship Id="rId2120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15933" TargetMode="External"/>
+<Relationship Id="rId2121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15934.html" TargetMode="External"/>
+<Relationship Id="rId2122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15934" TargetMode="External"/>
+<Relationship Id="rId2123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15935.html" TargetMode="External"/>
+<Relationship Id="rId2124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15935" TargetMode="External"/>
+<Relationship Id="rId2125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15936.html" TargetMode="External"/>
+<Relationship Id="rId2126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15936" TargetMode="External"/>
+<Relationship Id="rId2127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15937.html" TargetMode="External"/>
+<Relationship Id="rId2128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15937" TargetMode="External"/>
+<Relationship Id="rId2129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15938.html" TargetMode="External"/>
+<Relationship Id="rId2130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15938" TargetMode="External"/>
+<Relationship Id="rId2131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15939.html" TargetMode="External"/>
+<Relationship Id="rId2132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15939" TargetMode="External"/>
+<Relationship Id="rId2133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15940.html" TargetMode="External"/>
+<Relationship Id="rId2134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15940" TargetMode="External"/>
+<Relationship Id="rId2135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15941.html" TargetMode="External"/>
+<Relationship Id="rId2136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15941" TargetMode="External"/>
+<Relationship Id="rId2137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15942.html" TargetMode="External"/>
+<Relationship Id="rId2138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15942" TargetMode="External"/>
+<Relationship Id="rId2139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15943.html" TargetMode="External"/>
+<Relationship Id="rId2140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15943" TargetMode="External"/>
+<Relationship Id="rId2141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15944.html" TargetMode="External"/>
+<Relationship Id="rId2142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15944" TargetMode="External"/>
+<Relationship Id="rId2143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15945.html" TargetMode="External"/>
+<Relationship Id="rId2144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15945" TargetMode="External"/>
+<Relationship Id="rId2145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15946.html" TargetMode="External"/>
+<Relationship Id="rId2146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15946" TargetMode="External"/>
+<Relationship Id="rId2147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15947.html" TargetMode="External"/>
+<Relationship Id="rId2148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15947" TargetMode="External"/>
+<Relationship Id="rId2149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15948.html" TargetMode="External"/>
+<Relationship Id="rId2150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15948" TargetMode="External"/>
+<Relationship Id="rId2151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15949.html" TargetMode="External"/>
+<Relationship Id="rId2152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15949" TargetMode="External"/>
+<Relationship Id="rId2153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15950.html" TargetMode="External"/>
+<Relationship Id="rId2154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15950" TargetMode="External"/>
+<Relationship Id="rId2155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15951.html" TargetMode="External"/>
+<Relationship Id="rId2156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15951" TargetMode="External"/>
+<Relationship Id="rId2157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15952.html" TargetMode="External"/>
+<Relationship Id="rId2158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15952" TargetMode="External"/>
+<Relationship Id="rId2159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15953.html" TargetMode="External"/>
+<Relationship Id="rId2160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15953" TargetMode="External"/>
+<Relationship Id="rId2161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15954.html" TargetMode="External"/>
+<Relationship Id="rId2162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15954" TargetMode="External"/>
+<Relationship Id="rId2163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15955.html" TargetMode="External"/>
+<Relationship Id="rId2164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15955" TargetMode="External"/>
+<Relationship Id="rId2165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15956.html" TargetMode="External"/>
+<Relationship Id="rId2166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15956" TargetMode="External"/>
+<Relationship Id="rId2167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15957.html" TargetMode="External"/>
+<Relationship Id="rId2168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15957" TargetMode="External"/>
+<Relationship Id="rId2169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15958.html" TargetMode="External"/>
+<Relationship Id="rId2170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15958" TargetMode="External"/>
+<Relationship Id="rId2171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15959.html" TargetMode="External"/>
+<Relationship Id="rId2172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15959" TargetMode="External"/>
+<Relationship Id="rId2173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15960.html" TargetMode="External"/>
+<Relationship Id="rId2174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15960" TargetMode="External"/>
+<Relationship Id="rId2175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15961.html" TargetMode="External"/>
+<Relationship Id="rId2176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15961" TargetMode="External"/>
+<Relationship Id="rId2177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15962.html" TargetMode="External"/>
+<Relationship Id="rId2178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15962" TargetMode="External"/>
+<Relationship Id="rId2179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15963.html" TargetMode="External"/>
+<Relationship Id="rId2180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15963" TargetMode="External"/>
+<Relationship Id="rId2181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15964.html" TargetMode="External"/>
+<Relationship Id="rId2182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15964" TargetMode="External"/>
+<Relationship Id="rId2183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15965.html" TargetMode="External"/>
+<Relationship Id="rId2184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15965" TargetMode="External"/>
+<Relationship Id="rId2185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15966.html" TargetMode="External"/>
+<Relationship Id="rId2186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15966" TargetMode="External"/>
+<Relationship Id="rId2187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15967.html" TargetMode="External"/>
+<Relationship Id="rId2188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15967" TargetMode="External"/>
+<Relationship Id="rId2189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15968.html" TargetMode="External"/>
+<Relationship Id="rId2190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15968" TargetMode="External"/>
+<Relationship Id="rId2191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15969.html" TargetMode="External"/>
+<Relationship Id="rId2192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15969" TargetMode="External"/>
+<Relationship Id="rId2193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15970.html" TargetMode="External"/>
+<Relationship Id="rId2194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15970" TargetMode="External"/>
+<Relationship Id="rId2195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15971.html" TargetMode="External"/>
+<Relationship Id="rId2196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15971" TargetMode="External"/>
+<Relationship Id="rId2197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15972.html" TargetMode="External"/>
+<Relationship Id="rId2198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15972" TargetMode="External"/>
+<Relationship Id="rId2199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15973.html" TargetMode="External"/>
+<Relationship Id="rId2200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15973" TargetMode="External"/>
+<Relationship Id="rId2201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15974.html" TargetMode="External"/>
+<Relationship Id="rId2202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15974" TargetMode="External"/>
+<Relationship Id="rId2203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15975.html" TargetMode="External"/>
+<Relationship Id="rId2204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15975" TargetMode="External"/>
+<Relationship Id="rId2205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15976.html" TargetMode="External"/>
+<Relationship Id="rId2206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15976" TargetMode="External"/>
+<Relationship Id="rId2207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15977.html" TargetMode="External"/>
+<Relationship Id="rId2208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15977" TargetMode="External"/>
+<Relationship Id="rId2209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15978.html" TargetMode="External"/>
+<Relationship Id="rId2210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15978" TargetMode="External"/>
+<Relationship Id="rId2211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15979.html" TargetMode="External"/>
+<Relationship Id="rId2212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15979" TargetMode="External"/>
+<Relationship Id="rId2213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15980.html" TargetMode="External"/>
+<Relationship Id="rId2214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15980" TargetMode="External"/>
+<Relationship Id="rId2215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15981.html" TargetMode="External"/>
+<Relationship Id="rId2216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15981" TargetMode="External"/>
+<Relationship Id="rId2217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15982.html" TargetMode="External"/>
+<Relationship Id="rId2218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15982" TargetMode="External"/>
+<Relationship Id="rId2219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15983.html" TargetMode="External"/>
+<Relationship Id="rId2220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15983" TargetMode="External"/>
+<Relationship Id="rId2221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15984.html" TargetMode="External"/>
+<Relationship Id="rId2222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15984" TargetMode="External"/>
+<Relationship Id="rId2223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15985.html" TargetMode="External"/>
+<Relationship Id="rId2224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15985" TargetMode="External"/>
+<Relationship Id="rId2225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15986.html" TargetMode="External"/>
+<Relationship Id="rId2226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15986" TargetMode="External"/>
+<Relationship Id="rId2227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15987.html" TargetMode="External"/>
+<Relationship Id="rId2228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15987" TargetMode="External"/>
+<Relationship Id="rId2229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15988.html" TargetMode="External"/>
+<Relationship Id="rId2230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15988" TargetMode="External"/>
+<Relationship Id="rId2231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15989.html" TargetMode="External"/>
+<Relationship Id="rId2232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15989" TargetMode="External"/>
+<Relationship Id="rId2233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15990.html" TargetMode="External"/>
+<Relationship Id="rId2234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15990" TargetMode="External"/>
+<Relationship Id="rId2235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15991.html" TargetMode="External"/>
+<Relationship Id="rId2236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15991" TargetMode="External"/>
+<Relationship Id="rId2237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15992.html" TargetMode="External"/>
+<Relationship Id="rId2238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15992" TargetMode="External"/>
+<Relationship Id="rId2239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15993.html" TargetMode="External"/>
+<Relationship Id="rId2240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15993" TargetMode="External"/>
+<Relationship Id="rId2241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15994.html" TargetMode="External"/>
+<Relationship Id="rId2242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15994" TargetMode="External"/>
+<Relationship Id="rId2243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15995.html" TargetMode="External"/>
+<Relationship Id="rId2244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15995" TargetMode="External"/>
+<Relationship Id="rId2245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15996.html" TargetMode="External"/>
+<Relationship Id="rId2246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15996" TargetMode="External"/>
+<Relationship Id="rId2247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15997.html" TargetMode="External"/>
+<Relationship Id="rId2248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15997" TargetMode="External"/>
+<Relationship Id="rId2249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15998.html" TargetMode="External"/>
+<Relationship Id="rId2250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15998" TargetMode="External"/>
+<Relationship Id="rId2251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15999.html" TargetMode="External"/>
+<Relationship Id="rId2252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15999" TargetMode="External"/>
+<Relationship Id="rId2253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16000.html" TargetMode="External"/>
+<Relationship Id="rId2254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16000" TargetMode="External"/>
+<Relationship Id="rId2255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16001.html" TargetMode="External"/>
+<Relationship Id="rId2256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16001" TargetMode="External"/>
+<Relationship Id="rId2257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16002.html" TargetMode="External"/>
+<Relationship Id="rId2258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16002" TargetMode="External"/>
+<Relationship Id="rId2259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16003.html" TargetMode="External"/>
+<Relationship Id="rId2260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16003" TargetMode="External"/>
+<Relationship Id="rId2261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16004.html" TargetMode="External"/>
+<Relationship Id="rId2262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16004" TargetMode="External"/>
+<Relationship Id="rId2263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16005.html" TargetMode="External"/>
+<Relationship Id="rId2264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16005" TargetMode="External"/>
+<Relationship Id="rId2265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16006.html" TargetMode="External"/>
+<Relationship Id="rId2266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16006" TargetMode="External"/>
+<Relationship Id="rId2267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16007.html" TargetMode="External"/>
+<Relationship Id="rId2268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16007" TargetMode="External"/>
+<Relationship Id="rId2269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16008.html" TargetMode="External"/>
+<Relationship Id="rId2270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16008" TargetMode="External"/>
+<Relationship Id="rId2271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16009.html" TargetMode="External"/>
+<Relationship Id="rId2272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16009" TargetMode="External"/>
+<Relationship Id="rId2273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16010.html" TargetMode="External"/>
+<Relationship Id="rId2274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16010" TargetMode="External"/>
+<Relationship Id="rId2275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16011.html" TargetMode="External"/>
+<Relationship Id="rId2276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16011" TargetMode="External"/>
+<Relationship Id="rId2277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16012.html" TargetMode="External"/>
+<Relationship Id="rId2278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16012" TargetMode="External"/>
+<Relationship Id="rId2279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16013.html" TargetMode="External"/>
+<Relationship Id="rId2280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16013" TargetMode="External"/>
+<Relationship Id="rId2281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16014.html" TargetMode="External"/>
+<Relationship Id="rId2282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16014" TargetMode="External"/>
+<Relationship Id="rId2283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16015.html" TargetMode="External"/>
+<Relationship Id="rId2284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16015" TargetMode="External"/>
+<Relationship Id="rId2285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16016.html" TargetMode="External"/>
+<Relationship Id="rId2286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16016" TargetMode="External"/>
+<Relationship Id="rId2287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16017.html" TargetMode="External"/>
+<Relationship Id="rId2288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16017" TargetMode="External"/>
+<Relationship Id="rId2289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16018.html" TargetMode="External"/>
+<Relationship Id="rId2290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16018" TargetMode="External"/>
+<Relationship Id="rId2291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16019.html" TargetMode="External"/>
+<Relationship Id="rId2292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16019" TargetMode="External"/>
+<Relationship Id="rId2293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16020.html" TargetMode="External"/>
+<Relationship Id="rId2294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16020" TargetMode="External"/>
+<Relationship Id="rId2295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16021.html" TargetMode="External"/>
+<Relationship Id="rId2296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16021" TargetMode="External"/>
+<Relationship Id="rId2297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16022.html" TargetMode="External"/>
+<Relationship Id="rId2298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16022" TargetMode="External"/>
+<Relationship Id="rId2299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16023.html" TargetMode="External"/>
+<Relationship Id="rId2300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16023" TargetMode="External"/>
+<Relationship Id="rId2301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16024.html" TargetMode="External"/>
+<Relationship Id="rId2302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16024" TargetMode="External"/>
+<Relationship Id="rId2303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16025.html" TargetMode="External"/>
+<Relationship Id="rId2304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16025" TargetMode="External"/>
+<Relationship Id="rId2305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16026.html" TargetMode="External"/>
+<Relationship Id="rId2306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16026" TargetMode="External"/>
+<Relationship Id="rId2307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16027.html" TargetMode="External"/>
+<Relationship Id="rId2308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16027" TargetMode="External"/>
+<Relationship Id="rId2309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16028.html" TargetMode="External"/>
+<Relationship Id="rId2310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16028" TargetMode="External"/>
+<Relationship Id="rId2311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16029.html" TargetMode="External"/>
+<Relationship Id="rId2312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16029" TargetMode="External"/>
+<Relationship Id="rId2313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16030.html" TargetMode="External"/>
+<Relationship Id="rId2314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16030" TargetMode="External"/>
+<Relationship Id="rId2315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16031.html" TargetMode="External"/>
+<Relationship Id="rId2316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16031" TargetMode="External"/>
+<Relationship Id="rId2317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16032.html" TargetMode="External"/>
+<Relationship Id="rId2318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16032" TargetMode="External"/>
+<Relationship Id="rId2319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16033.html" TargetMode="External"/>
+<Relationship Id="rId2320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16033" TargetMode="External"/>
+<Relationship Id="rId2321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16034.html" TargetMode="External"/>
+<Relationship Id="rId2322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16034" TargetMode="External"/>
+<Relationship Id="rId2323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16035.html" TargetMode="External"/>
+<Relationship Id="rId2324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16035" TargetMode="External"/>
+<Relationship Id="rId2325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16036.html" TargetMode="External"/>
+<Relationship Id="rId2326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16036" TargetMode="External"/>
+<Relationship Id="rId2327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16037.html" TargetMode="External"/>
+<Relationship Id="rId2328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16037" TargetMode="External"/>
+<Relationship Id="rId2329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16038.html" TargetMode="External"/>
+<Relationship Id="rId2330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16038" TargetMode="External"/>
+<Relationship Id="rId2331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16039.html" TargetMode="External"/>
+<Relationship Id="rId2332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16039" TargetMode="External"/>
+<Relationship Id="rId2333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16040.html" TargetMode="External"/>
+<Relationship Id="rId2334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16040" TargetMode="External"/>
+<Relationship Id="rId2335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16041.html" TargetMode="External"/>
+<Relationship Id="rId2336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16041" TargetMode="External"/>
+<Relationship Id="rId2337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16042.html" TargetMode="External"/>
+<Relationship Id="rId2338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16042" TargetMode="External"/>
+<Relationship Id="rId2339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16043.html" TargetMode="External"/>
+<Relationship Id="rId2340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16043" TargetMode="External"/>
+<Relationship Id="rId2341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16044.html" TargetMode="External"/>
+<Relationship Id="rId2342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16044" TargetMode="External"/>
+<Relationship Id="rId2343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16045.html" TargetMode="External"/>
+<Relationship Id="rId2344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16045" TargetMode="External"/>
+<Relationship Id="rId2345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16046.html" TargetMode="External"/>
+<Relationship Id="rId2346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16046" TargetMode="External"/>
+<Relationship Id="rId2347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16047.html" TargetMode="External"/>
+<Relationship Id="rId2348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16047" TargetMode="External"/>
+<Relationship Id="rId2349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16048.html" TargetMode="External"/>
+<Relationship Id="rId2350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16048" TargetMode="External"/>
+<Relationship Id="rId2351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16049.html" TargetMode="External"/>
+<Relationship Id="rId2352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16049" TargetMode="External"/>
+<Relationship Id="rId2353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16050.html" TargetMode="External"/>
+<Relationship Id="rId2354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16050" TargetMode="External"/>
+<Relationship Id="rId2355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16051.html" TargetMode="External"/>
+<Relationship Id="rId2356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16051" TargetMode="External"/>
+<Relationship Id="rId2357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16052.html" TargetMode="External"/>
+<Relationship Id="rId2358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16052" TargetMode="External"/>
+<Relationship Id="rId2359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16053.html" TargetMode="External"/>
+<Relationship Id="rId2360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16053" TargetMode="External"/>
+<Relationship Id="rId2361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16054.html" TargetMode="External"/>
+<Relationship Id="rId2362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16054" TargetMode="External"/>
+<Relationship Id="rId2363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16055.html" TargetMode="External"/>
+<Relationship Id="rId2364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16055" TargetMode="External"/>
+<Relationship Id="rId2365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16056.html" TargetMode="External"/>
+<Relationship Id="rId2366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16056" TargetMode="External"/>
+<Relationship Id="rId2367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16057.html" TargetMode="External"/>
+<Relationship Id="rId2368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16057" TargetMode="External"/>
+<Relationship Id="rId2369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16058.html" TargetMode="External"/>
+<Relationship Id="rId2370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16058" TargetMode="External"/>
+<Relationship Id="rId2371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16059.html" TargetMode="External"/>
+<Relationship Id="rId2372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16059" TargetMode="External"/>
+<Relationship Id="rId2373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16060.html" TargetMode="External"/>
+<Relationship Id="rId2374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16060" TargetMode="External"/>
+<Relationship Id="rId2375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16061.html" TargetMode="External"/>
+<Relationship Id="rId2376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16061" TargetMode="External"/>
+<Relationship Id="rId2377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16062.html" TargetMode="External"/>
+<Relationship Id="rId2378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16062" TargetMode="External"/>
+<Relationship Id="rId2379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16063.html" TargetMode="External"/>
+<Relationship Id="rId2380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16063" TargetMode="External"/>
+<Relationship Id="rId2381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16064.html" TargetMode="External"/>
+<Relationship Id="rId2382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16064" TargetMode="External"/>
+<Relationship Id="rId2383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16065.html" TargetMode="External"/>
+<Relationship Id="rId2384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16065" TargetMode="External"/>
+<Relationship Id="rId2385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16066.html" TargetMode="External"/>
+<Relationship Id="rId2386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16066" TargetMode="External"/>
+<Relationship Id="rId2387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16067.html" TargetMode="External"/>
+<Relationship Id="rId2388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16067" TargetMode="External"/>
+<Relationship Id="rId2389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16068.html" TargetMode="External"/>
+<Relationship Id="rId2390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16068" TargetMode="External"/>
+<Relationship Id="rId2391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16069.html" TargetMode="External"/>
+<Relationship Id="rId2392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16069" TargetMode="External"/>
+<Relationship Id="rId2393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16070.html" TargetMode="External"/>
+<Relationship Id="rId2394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16070" TargetMode="External"/>
+<Relationship Id="rId2395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16071.html" TargetMode="External"/>
+<Relationship Id="rId2396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16071" TargetMode="External"/>
+<Relationship Id="rId2397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16072.html" TargetMode="External"/>
+<Relationship Id="rId2398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16072" TargetMode="External"/>
+<Relationship Id="rId2399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16073.html" TargetMode="External"/>
+<Relationship Id="rId2400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16073" TargetMode="External"/>
+<Relationship Id="rId2401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16074.html" TargetMode="External"/>
+<Relationship Id="rId2402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16074" TargetMode="External"/>
+<Relationship Id="rId2403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16075.html" TargetMode="External"/>
+<Relationship Id="rId2404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16075" TargetMode="External"/>
+<Relationship Id="rId2405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16076.html" TargetMode="External"/>
+<Relationship Id="rId2406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16076" TargetMode="External"/>
+<Relationship Id="rId2407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16077.html" TargetMode="External"/>
+<Relationship Id="rId2408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16077" TargetMode="External"/>
+<Relationship Id="rId2409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16078.html" TargetMode="External"/>
+<Relationship Id="rId2410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16078" TargetMode="External"/>
+<Relationship Id="rId2411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16079.html" TargetMode="External"/>
+<Relationship Id="rId2412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16079" TargetMode="External"/>
+<Relationship Id="rId2413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16080.html" TargetMode="External"/>
+<Relationship Id="rId2414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16080" TargetMode="External"/>
+<Relationship Id="rId2415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16081.html" TargetMode="External"/>
+<Relationship Id="rId2416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16081" TargetMode="External"/>
+<Relationship Id="rId2417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16082.html" TargetMode="External"/>
+<Relationship Id="rId2418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16082" TargetMode="External"/>
+<Relationship Id="rId2419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16083.html" TargetMode="External"/>
+<Relationship Id="rId2420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16083" TargetMode="External"/>
+<Relationship Id="rId2421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16084.html" TargetMode="External"/>
+<Relationship Id="rId2422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16084" TargetMode="External"/>
+<Relationship Id="rId2423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16085.html" TargetMode="External"/>
+<Relationship Id="rId2424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16085" TargetMode="External"/>
+<Relationship Id="rId2425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16086.html" TargetMode="External"/>
+<Relationship Id="rId2426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16086" TargetMode="External"/>
+<Relationship Id="rId2427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16087.html" TargetMode="External"/>
+<Relationship Id="rId2428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16087" TargetMode="External"/>
+<Relationship Id="rId2429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16088.html" TargetMode="External"/>
+<Relationship Id="rId2430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16088" TargetMode="External"/>
+<Relationship Id="rId2431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16089.html" TargetMode="External"/>
+<Relationship Id="rId2432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16089" TargetMode="External"/>
+<Relationship Id="rId2433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16090.html" TargetMode="External"/>
+<Relationship Id="rId2434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16090" TargetMode="External"/>
+<Relationship Id="rId2435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16091.html" TargetMode="External"/>
+<Relationship Id="rId2436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16091" TargetMode="External"/>
+<Relationship Id="rId2437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16092.html" TargetMode="External"/>
+<Relationship Id="rId2438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16092" TargetMode="External"/>
+<Relationship Id="rId2439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16093.html" TargetMode="External"/>
+<Relationship Id="rId2440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16093" TargetMode="External"/>
+<Relationship Id="rId2441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16094.html" TargetMode="External"/>
+<Relationship Id="rId2442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16094" TargetMode="External"/>
+<Relationship Id="rId2443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16095.html" TargetMode="External"/>
+<Relationship Id="rId2444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16095" TargetMode="External"/>
+<Relationship Id="rId2445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16096.html" TargetMode="External"/>
+<Relationship Id="rId2446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16096" TargetMode="External"/>
+<Relationship Id="rId2447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16097.html" TargetMode="External"/>
+<Relationship Id="rId2448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16097" TargetMode="External"/>
+<Relationship Id="rId2449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16098.html" TargetMode="External"/>
+<Relationship Id="rId2450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16098" TargetMode="External"/>
+<Relationship Id="rId2451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16099.html" TargetMode="External"/>
+<Relationship Id="rId2452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16099" TargetMode="External"/>
+<Relationship Id="rId2453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16100.html" TargetMode="External"/>
+<Relationship Id="rId2454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16100" TargetMode="External"/>
+<Relationship Id="rId2455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16101.html" TargetMode="External"/>
+<Relationship Id="rId2456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16101" TargetMode="External"/>
+<Relationship Id="rId2457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16102.html" TargetMode="External"/>
+<Relationship Id="rId2458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16102" TargetMode="External"/>
+<Relationship Id="rId2459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16103.html" TargetMode="External"/>
+<Relationship Id="rId2460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16103" TargetMode="External"/>
+<Relationship Id="rId2461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16104.html" TargetMode="External"/>
+<Relationship Id="rId2462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16104" TargetMode="External"/>
+<Relationship Id="rId2463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16105.html" TargetMode="External"/>
+<Relationship Id="rId2464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16105" TargetMode="External"/>
+<Relationship Id="rId2465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16106.html" TargetMode="External"/>
+<Relationship Id="rId2466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16106" TargetMode="External"/>
+<Relationship Id="rId2467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16107.html" TargetMode="External"/>
+<Relationship Id="rId2468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16107" TargetMode="External"/>
+<Relationship Id="rId2469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16108.html" TargetMode="External"/>
+<Relationship Id="rId2470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16108" TargetMode="External"/>
+<Relationship Id="rId2471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16109.html" TargetMode="External"/>
+<Relationship Id="rId2472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16109" TargetMode="External"/>
+<Relationship Id="rId2473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16110.html" TargetMode="External"/>
+<Relationship Id="rId2474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16110" TargetMode="External"/>
+<Relationship Id="rId2475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16111.html" TargetMode="External"/>
+<Relationship Id="rId2476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16111" TargetMode="External"/>
+<Relationship Id="rId2477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16112.html" TargetMode="External"/>
+<Relationship Id="rId2478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16112" TargetMode="External"/>
+<Relationship Id="rId2479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16113.html" TargetMode="External"/>
+<Relationship Id="rId2480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16113" TargetMode="External"/>
+<Relationship Id="rId2481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16114.html" TargetMode="External"/>
+<Relationship Id="rId2482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16114" TargetMode="External"/>
+<Relationship Id="rId2483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16115.html" TargetMode="External"/>
+<Relationship Id="rId2484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16115" TargetMode="External"/>
+<Relationship Id="rId2485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16116.html" TargetMode="External"/>
+<Relationship Id="rId2486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16116" TargetMode="External"/>
+<Relationship Id="rId2487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16117.html" TargetMode="External"/>
+<Relationship Id="rId2488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16117" TargetMode="External"/>
+<Relationship Id="rId2489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16118.html" TargetMode="External"/>
+<Relationship Id="rId2490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16118" TargetMode="External"/>
+<Relationship Id="rId2491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16119.html" TargetMode="External"/>
+<Relationship Id="rId2492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16119" TargetMode="External"/>
+<Relationship Id="rId2493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16120.html" TargetMode="External"/>
+<Relationship Id="rId2494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16120" TargetMode="External"/>
+<Relationship Id="rId2495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16121.html" TargetMode="External"/>
+<Relationship Id="rId2496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16121" TargetMode="External"/>
+<Relationship Id="rId2497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16122.html" TargetMode="External"/>
+<Relationship Id="rId2498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16122" TargetMode="External"/>
+<Relationship Id="rId2499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16123.html" TargetMode="External"/>
+<Relationship Id="rId2500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16123" TargetMode="External"/>
+<Relationship Id="rId2501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16124.html" TargetMode="External"/>
+<Relationship Id="rId2502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16124" TargetMode="External"/>
+<Relationship Id="rId2503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16125.html" TargetMode="External"/>
+<Relationship Id="rId2504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16125" TargetMode="External"/>
+<Relationship Id="rId2505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16126.html" TargetMode="External"/>
+<Relationship Id="rId2506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16126" TargetMode="External"/>
+<Relationship Id="rId2507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16127.html" TargetMode="External"/>
+<Relationship Id="rId2508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16127" TargetMode="External"/>
+<Relationship Id="rId2509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16128.html" TargetMode="External"/>
+<Relationship Id="rId2510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16128" TargetMode="External"/>
+<Relationship Id="rId2511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16129.html" TargetMode="External"/>
+<Relationship Id="rId2512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16129" TargetMode="External"/>
+<Relationship Id="rId2513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16130.html" TargetMode="External"/>
+<Relationship Id="rId2514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16130" TargetMode="External"/>
+<Relationship Id="rId2515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16131.html" TargetMode="External"/>
+<Relationship Id="rId2516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16131" TargetMode="External"/>
+<Relationship Id="rId2517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16132.html" TargetMode="External"/>
+<Relationship Id="rId2518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16132" TargetMode="External"/>
+<Relationship Id="rId2519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16133.html" TargetMode="External"/>
+<Relationship Id="rId2520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16133" TargetMode="External"/>
+<Relationship Id="rId2521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16134.html" TargetMode="External"/>
+<Relationship Id="rId2522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16134" TargetMode="External"/>
+<Relationship Id="rId2523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16135.html" TargetMode="External"/>
+<Relationship Id="rId2524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16135" TargetMode="External"/>
+<Relationship Id="rId2525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16136.html" TargetMode="External"/>
+<Relationship Id="rId2526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16136" TargetMode="External"/>
+<Relationship Id="rId2527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16137.html" TargetMode="External"/>
+<Relationship Id="rId2528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16137" TargetMode="External"/>
+<Relationship Id="rId2529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16138.html" TargetMode="External"/>
+<Relationship Id="rId2530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16138" TargetMode="External"/>
+<Relationship Id="rId2531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16139.html" TargetMode="External"/>
+<Relationship Id="rId2532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16139" TargetMode="External"/>
+<Relationship Id="rId2533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16140.html" TargetMode="External"/>
+<Relationship Id="rId2534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16140" TargetMode="External"/>
+<Relationship Id="rId2535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16141.html" TargetMode="External"/>
+<Relationship Id="rId2536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16141" TargetMode="External"/>
+<Relationship Id="rId2537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16142.html" TargetMode="External"/>
+<Relationship Id="rId2538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16142" TargetMode="External"/>
+<Relationship Id="rId2539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16143.html" TargetMode="External"/>
+<Relationship Id="rId2540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16143" TargetMode="External"/>
+<Relationship Id="rId2541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16144.html" TargetMode="External"/>
+<Relationship Id="rId2542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16144" TargetMode="External"/>
+<Relationship Id="rId2543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16145.html" TargetMode="External"/>
+<Relationship Id="rId2544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16145" TargetMode="External"/>
+<Relationship Id="rId2545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16146.html" TargetMode="External"/>
+<Relationship Id="rId2546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16146" TargetMode="External"/>
+<Relationship Id="rId2547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16147.html" TargetMode="External"/>
+<Relationship Id="rId2548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16147" TargetMode="External"/>
+<Relationship Id="rId2549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16148.html" TargetMode="External"/>
+<Relationship Id="rId2550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16148" TargetMode="External"/>
+<Relationship Id="rId2551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16149.html" TargetMode="External"/>
+<Relationship Id="rId2552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16149" TargetMode="External"/>
+<Relationship Id="rId2553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16150.html" TargetMode="External"/>
+<Relationship Id="rId2554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16150" TargetMode="External"/>
+<Relationship Id="rId2555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16151.html" TargetMode="External"/>
+<Relationship Id="rId2556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16151" TargetMode="External"/>
+<Relationship Id="rId2557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16152.html" TargetMode="External"/>
+<Relationship Id="rId2558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16152" TargetMode="External"/>
+<Relationship Id="rId2559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16153.html" TargetMode="External"/>
+<Relationship Id="rId2560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16153" TargetMode="External"/>
+<Relationship Id="rId2561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16154.html" TargetMode="External"/>
+<Relationship Id="rId2562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16154" TargetMode="External"/>
+<Relationship Id="rId2563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16155.html" TargetMode="External"/>
+<Relationship Id="rId2564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16155" TargetMode="External"/>
+<Relationship Id="rId2565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16156.html" TargetMode="External"/>
+<Relationship Id="rId2566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16156" TargetMode="External"/>
+<Relationship Id="rId2567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16157.html" TargetMode="External"/>
+<Relationship Id="rId2568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16157" TargetMode="External"/>
+<Relationship Id="rId2569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16158.html" TargetMode="External"/>
+<Relationship Id="rId2570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16158" TargetMode="External"/>
+<Relationship Id="rId2571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16159.html" TargetMode="External"/>
+<Relationship Id="rId2572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16159" TargetMode="External"/>
+<Relationship Id="rId2573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16160.html" TargetMode="External"/>
+<Relationship Id="rId2574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16160" TargetMode="External"/>
+<Relationship Id="rId2575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16161.html" TargetMode="External"/>
+<Relationship Id="rId2576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16161" TargetMode="External"/>
+<Relationship Id="rId2577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16162.html" TargetMode="External"/>
+<Relationship Id="rId2578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16162" TargetMode="External"/>
+<Relationship Id="rId2579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16163.html" TargetMode="External"/>
+<Relationship Id="rId2580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16163" TargetMode="External"/>
+<Relationship Id="rId2581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16164.html" TargetMode="External"/>
+<Relationship Id="rId2582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16164" TargetMode="External"/>
+<Relationship Id="rId2583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16165.html" TargetMode="External"/>
+<Relationship Id="rId2584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16165" TargetMode="External"/>
+<Relationship Id="rId2585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16166.html" TargetMode="External"/>
+<Relationship Id="rId2586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16166" TargetMode="External"/>
+<Relationship Id="rId2587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16167.html" TargetMode="External"/>
+<Relationship Id="rId2588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16167" TargetMode="External"/>
+<Relationship Id="rId2589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16168.html" TargetMode="External"/>
+<Relationship Id="rId2590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16168" TargetMode="External"/>
+<Relationship Id="rId2591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16169.html" TargetMode="External"/>
+<Relationship Id="rId2592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16169" TargetMode="External"/>
+<Relationship Id="rId2593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16170.html" TargetMode="External"/>
+<Relationship Id="rId2594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16170" TargetMode="External"/>
+<Relationship Id="rId2595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16171.html" TargetMode="External"/>
+<Relationship Id="rId2596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16171" TargetMode="External"/>
+<Relationship Id="rId2597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16172.html" TargetMode="External"/>
+<Relationship Id="rId2598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16172" TargetMode="External"/>
+<Relationship Id="rId2599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16173.html" TargetMode="External"/>
+<Relationship Id="rId2600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16173" TargetMode="External"/>
+<Relationship Id="rId2601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16174.html" TargetMode="External"/>
+<Relationship Id="rId2602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16174" TargetMode="External"/>
+<Relationship Id="rId2603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16175.html" TargetMode="External"/>
+<Relationship Id="rId2604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16175" TargetMode="External"/>
+<Relationship Id="rId2605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16176.html" TargetMode="External"/>
+<Relationship Id="rId2606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16176" TargetMode="External"/>
+<Relationship Id="rId2607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16177.html" TargetMode="External"/>
+<Relationship Id="rId2608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16177" TargetMode="External"/>
+<Relationship Id="rId2609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16178.html" TargetMode="External"/>
+<Relationship Id="rId2610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16178" TargetMode="External"/>
+<Relationship Id="rId2611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16179.html" TargetMode="External"/>
+<Relationship Id="rId2612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16179" TargetMode="External"/>
+<Relationship Id="rId2613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16180.html" TargetMode="External"/>
+<Relationship Id="rId2614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16180" TargetMode="External"/>
+<Relationship Id="rId2615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16181.html" TargetMode="External"/>
+<Relationship Id="rId2616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16181" TargetMode="External"/>
+<Relationship Id="rId2617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16182.html" TargetMode="External"/>
+<Relationship Id="rId2618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16182" TargetMode="External"/>
+<Relationship Id="rId2619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16183.html" TargetMode="External"/>
+<Relationship Id="rId2620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16183" TargetMode="External"/>
+<Relationship Id="rId2621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16184.html" TargetMode="External"/>
+<Relationship Id="rId2622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16184" TargetMode="External"/>
+<Relationship Id="rId2623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16185.html" TargetMode="External"/>
+<Relationship Id="rId2624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16185" TargetMode="External"/>
+<Relationship Id="rId2625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16186.html" TargetMode="External"/>
+<Relationship Id="rId2626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16186" TargetMode="External"/>
+<Relationship Id="rId2627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16187.html" TargetMode="External"/>
+<Relationship Id="rId2628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16187" TargetMode="External"/>
+<Relationship Id="rId2629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16188.html" TargetMode="External"/>
+<Relationship Id="rId2630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16188" TargetMode="External"/>
+<Relationship Id="rId2631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16189.html" TargetMode="External"/>
+<Relationship Id="rId2632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16189" TargetMode="External"/>
+<Relationship Id="rId2633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16190.html" TargetMode="External"/>
+<Relationship Id="rId2634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16190" TargetMode="External"/>
+<Relationship Id="rId2635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16191.html" TargetMode="External"/>
+<Relationship Id="rId2636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16191" TargetMode="External"/>
+<Relationship Id="rId2637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16192.html" TargetMode="External"/>
+<Relationship Id="rId2638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16192" TargetMode="External"/>
+<Relationship Id="rId2639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16193.html" TargetMode="External"/>
+<Relationship Id="rId2640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16193" TargetMode="External"/>
+<Relationship Id="rId2641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16194.html" TargetMode="External"/>
+<Relationship Id="rId2642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16194" TargetMode="External"/>
+<Relationship Id="rId2643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16195.html" TargetMode="External"/>
+<Relationship Id="rId2644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16195" TargetMode="External"/>
+<Relationship Id="rId2645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16196.html" TargetMode="External"/>
+<Relationship Id="rId2646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16196" TargetMode="External"/>
+<Relationship Id="rId2647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16197.html" TargetMode="External"/>
+<Relationship Id="rId2648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16197" TargetMode="External"/>
+<Relationship Id="rId2649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16198.html" TargetMode="External"/>
+<Relationship Id="rId2650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16198" TargetMode="External"/>
+<Relationship Id="rId2651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16199.html" TargetMode="External"/>
+<Relationship Id="rId2652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16199" TargetMode="External"/>
+<Relationship Id="rId2653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16200.html" TargetMode="External"/>
+<Relationship Id="rId2654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16200" TargetMode="External"/>
+<Relationship Id="rId2655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16201.html" TargetMode="External"/>
+<Relationship Id="rId2656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16201" TargetMode="External"/>
+<Relationship Id="rId2657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16202.html" TargetMode="External"/>
+<Relationship Id="rId2658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16202" TargetMode="External"/>
+<Relationship Id="rId2659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16203.html" TargetMode="External"/>
+<Relationship Id="rId2660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16203" TargetMode="External"/>
+<Relationship Id="rId2661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16204.html" TargetMode="External"/>
+<Relationship Id="rId2662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16204" TargetMode="External"/>
+<Relationship Id="rId2663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16205.html" TargetMode="External"/>
+<Relationship Id="rId2664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16205" TargetMode="External"/>
+<Relationship Id="rId2665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16206.html" TargetMode="External"/>
+<Relationship Id="rId2666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16206" TargetMode="External"/>
+<Relationship Id="rId2667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16207.html" TargetMode="External"/>
+<Relationship Id="rId2668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16207" TargetMode="External"/>
+<Relationship Id="rId2669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16208.html" TargetMode="External"/>
+<Relationship Id="rId2670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16208" TargetMode="External"/>
+<Relationship Id="rId2671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16209.html" TargetMode="External"/>
+<Relationship Id="rId2672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16209" TargetMode="External"/>
+<Relationship Id="rId2673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16210.html" TargetMode="External"/>
+<Relationship Id="rId2674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16210" TargetMode="External"/>
+<Relationship Id="rId2675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16212.html" TargetMode="External"/>
+<Relationship Id="rId2676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16212" TargetMode="External"/>
+<Relationship Id="rId2677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16213.html" TargetMode="External"/>
+<Relationship Id="rId2678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16213" TargetMode="External"/>
+<Relationship Id="rId2679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16214.html" TargetMode="External"/>
+<Relationship Id="rId2680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16214" TargetMode="External"/>
+<Relationship Id="rId2681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14847.html" TargetMode="External"/>
+<Relationship Id="rId2682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14847" TargetMode="External"/>
+<Relationship Id="rId2683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14848.html" TargetMode="External"/>
+<Relationship Id="rId2684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14848" TargetMode="External"/>
+<Relationship Id="rId2685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14899.html" TargetMode="External"/>
+<Relationship Id="rId2686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14899" TargetMode="External"/>
+<Relationship Id="rId2687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14859.html" TargetMode="External"/>
+<Relationship Id="rId2688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14859" TargetMode="External"/>
+<Relationship Id="rId2689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14860.html" TargetMode="External"/>
+<Relationship Id="rId2690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14860" TargetMode="External"/>
+<Relationship Id="rId2691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14861.html" TargetMode="External"/>
+<Relationship Id="rId2692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14861" TargetMode="External"/>
+<Relationship Id="rId2693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14856.html" TargetMode="External"/>
+<Relationship Id="rId2694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14856" TargetMode="External"/>
+<Relationship Id="rId2695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14857.html" TargetMode="External"/>
+<Relationship Id="rId2696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14857" TargetMode="External"/>
+<Relationship Id="rId2697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14858.html" TargetMode="External"/>
+<Relationship Id="rId2698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14858" TargetMode="External"/>
+<Relationship Id="rId2699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14850.html" TargetMode="External"/>
+<Relationship Id="rId2700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14850" TargetMode="External"/>
+<Relationship Id="rId2701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14851.html" TargetMode="External"/>
+<Relationship Id="rId2702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14851" TargetMode="External"/>
+<Relationship Id="rId2703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14905.html" TargetMode="External"/>
+<Relationship Id="rId2704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14905" TargetMode="External"/>
+<Relationship Id="rId2705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14842.html" TargetMode="External"/>
+<Relationship Id="rId2706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14842" TargetMode="External"/>
+<Relationship Id="rId2707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14906.html" TargetMode="External"/>
+<Relationship Id="rId2708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14906" TargetMode="External"/>
+<Relationship Id="rId2709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14896.html" TargetMode="External"/>
+<Relationship Id="rId2710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14896" TargetMode="External"/>
+<Relationship Id="rId2711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14912.html" TargetMode="External"/>
+<Relationship Id="rId2712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14912" TargetMode="External"/>
+<Relationship Id="rId2713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14897.html" TargetMode="External"/>
+<Relationship Id="rId2714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14897" TargetMode="External"/>
+<Relationship Id="rId2715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14871.html" TargetMode="External"/>
+<Relationship Id="rId2716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14871" TargetMode="External"/>
+<Relationship Id="rId2717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14872.html" TargetMode="External"/>
+<Relationship Id="rId2718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14872" TargetMode="External"/>
+<Relationship Id="rId2719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14873.html" TargetMode="External"/>
+<Relationship Id="rId2720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14873" TargetMode="External"/>
+<Relationship Id="rId2721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14874.html" TargetMode="External"/>
+<Relationship Id="rId2722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14874" TargetMode="External"/>
+<Relationship Id="rId2723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14875.html" TargetMode="External"/>
+<Relationship Id="rId2724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14875" TargetMode="External"/>
+<Relationship Id="rId2725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14876.html" TargetMode="External"/>
+<Relationship Id="rId2726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14876" TargetMode="External"/>
+<Relationship Id="rId2727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14877.html" TargetMode="External"/>
+<Relationship Id="rId2728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14877" TargetMode="External"/>
+<Relationship Id="rId2729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14878.html" TargetMode="External"/>
+<Relationship Id="rId2730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14878" TargetMode="External"/>
+<Relationship Id="rId2731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14879.html" TargetMode="External"/>
+<Relationship Id="rId2732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14879" TargetMode="External"/>
+<Relationship Id="rId2733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14880.html" TargetMode="External"/>
+<Relationship Id="rId2734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14880" TargetMode="External"/>
+<Relationship Id="rId2735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14881.html" TargetMode="External"/>
+<Relationship Id="rId2736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14881" TargetMode="External"/>
+<Relationship Id="rId2737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14882.html" TargetMode="External"/>
+<Relationship Id="rId2738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14882" TargetMode="External"/>
+<Relationship Id="rId2739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14883.html" TargetMode="External"/>
+<Relationship Id="rId2740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14883" TargetMode="External"/>
+<Relationship Id="rId2741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14884.html" TargetMode="External"/>
+<Relationship Id="rId2742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14884" TargetMode="External"/>
+<Relationship Id="rId2743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14885.html" TargetMode="External"/>
+<Relationship Id="rId2744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14885" TargetMode="External"/>
+<Relationship Id="rId2745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14886.html" TargetMode="External"/>
+<Relationship Id="rId2746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14886" TargetMode="External"/>
+<Relationship Id="rId2747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14887.html" TargetMode="External"/>
+<Relationship Id="rId2748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14887" TargetMode="External"/>
+<Relationship Id="rId2749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14888.html" TargetMode="External"/>
+<Relationship Id="rId2750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14888" TargetMode="External"/>
+<Relationship Id="rId2751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14889.html" TargetMode="External"/>
+<Relationship Id="rId2752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14889" TargetMode="External"/>
+<Relationship Id="rId2753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14890.html" TargetMode="External"/>
+<Relationship Id="rId2754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14890" TargetMode="External"/>
+<Relationship Id="rId2755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14891.html" TargetMode="External"/>
+<Relationship Id="rId2756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14891" TargetMode="External"/>
+<Relationship Id="rId2757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14892.html" TargetMode="External"/>
+<Relationship Id="rId2758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14892" TargetMode="External"/>
+<Relationship Id="rId2759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14893.html" TargetMode="External"/>
+<Relationship Id="rId2760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14893" TargetMode="External"/>
+<Relationship Id="rId2761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14894.html" TargetMode="External"/>
+<Relationship Id="rId2762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14894" TargetMode="External"/>
+<Relationship Id="rId2763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14895.html" TargetMode="External"/>
+<Relationship Id="rId2764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14895" TargetMode="External"/>
+<Relationship Id="rId2765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14913.html" TargetMode="External"/>
+<Relationship Id="rId2766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14913" TargetMode="External"/>
+<Relationship Id="rId2767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16235.html" TargetMode="External"/>
+<Relationship Id="rId2768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16235" TargetMode="External"/>
+<Relationship Id="rId2769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16236.html" TargetMode="External"/>
+<Relationship Id="rId2770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16236" TargetMode="External"/>
+<Relationship Id="rId2771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16221.html" TargetMode="External"/>
+<Relationship Id="rId2772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16221" TargetMode="External"/>
+<Relationship Id="rId2773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16222.html" TargetMode="External"/>
+<Relationship Id="rId2774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16222" TargetMode="External"/>
+<Relationship Id="rId2775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14870.html" TargetMode="External"/>
+<Relationship Id="rId2776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14870" TargetMode="External"/>
+<Relationship Id="rId2777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16238.html" TargetMode="External"/>
+<Relationship Id="rId2778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16238" TargetMode="External"/>
+<Relationship Id="rId2779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16239.html" TargetMode="External"/>
+<Relationship Id="rId2780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16239" TargetMode="External"/>
+<Relationship Id="rId2781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16240.html" TargetMode="External"/>
+<Relationship Id="rId2782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16240" TargetMode="External"/>
+<Relationship Id="rId2783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16241.html" TargetMode="External"/>
+<Relationship Id="rId2784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16241" TargetMode="External"/>
+<Relationship Id="rId2785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16242.html" TargetMode="External"/>
+<Relationship Id="rId2786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16242" TargetMode="External"/>
+<Relationship Id="rId2787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14940.html" TargetMode="External"/>
+<Relationship Id="rId2788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14940" TargetMode="External"/>
+<Relationship Id="rId2789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14924.html" TargetMode="External"/>
+<Relationship Id="rId2790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14924" TargetMode="External"/>
+<Relationship Id="rId2791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14921.html" TargetMode="External"/>
+<Relationship Id="rId2792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14921" TargetMode="External"/>
+<Relationship Id="rId2793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14919.html" TargetMode="External"/>
+<Relationship Id="rId2794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14919" TargetMode="External"/>
+<Relationship Id="rId2795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16243.html" TargetMode="External"/>
+<Relationship Id="rId2796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16243" TargetMode="External"/>
+<Relationship Id="rId2797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16244.html" TargetMode="External"/>
+<Relationship Id="rId2798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16244" TargetMode="External"/>
+<Relationship Id="rId2799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16245.html" TargetMode="External"/>
+<Relationship Id="rId2800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16245" TargetMode="External"/>
+<Relationship Id="rId2801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16246.html" TargetMode="External"/>
+<Relationship Id="rId2802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16246" TargetMode="External"/>
+<Relationship Id="rId2803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16247.html" TargetMode="External"/>
+<Relationship Id="rId2804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16247" TargetMode="External"/>
+<Relationship Id="rId2805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16248.html" TargetMode="External"/>
+<Relationship Id="rId2806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16248" TargetMode="External"/>
+<Relationship Id="rId2807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16249.html" TargetMode="External"/>
+<Relationship Id="rId2808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16249" TargetMode="External"/>
+<Relationship Id="rId2809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16250.html" TargetMode="External"/>
+<Relationship Id="rId2810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16250" TargetMode="External"/>
+<Relationship Id="rId2811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16251.html" TargetMode="External"/>
+<Relationship Id="rId2812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16251" TargetMode="External"/>
+<Relationship Id="rId2813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16252.html" TargetMode="External"/>
+<Relationship Id="rId2814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16252" TargetMode="External"/>
+<Relationship Id="rId2815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16253.html" TargetMode="External"/>
+<Relationship Id="rId2816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16253" TargetMode="External"/>
+<Relationship Id="rId2817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16254.html" TargetMode="External"/>
+<Relationship Id="rId2818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16254" TargetMode="External"/>
+<Relationship Id="rId2819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16255.html" TargetMode="External"/>
+<Relationship Id="rId2820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16255" TargetMode="External"/>
+<Relationship Id="rId2821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16256.html" TargetMode="External"/>
+<Relationship Id="rId2822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16256" TargetMode="External"/>
+<Relationship Id="rId2823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16257.html" TargetMode="External"/>
+<Relationship Id="rId2824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16257" TargetMode="External"/>
+<Relationship Id="rId2825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16258.html" TargetMode="External"/>
+<Relationship Id="rId2826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16258" TargetMode="External"/>
+<Relationship Id="rId2827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16259.html" TargetMode="External"/>
+<Relationship Id="rId2828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16259" TargetMode="External"/>
+<Relationship Id="rId2829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16260.html" TargetMode="External"/>
+<Relationship Id="rId2830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16260" TargetMode="External"/>
+<Relationship Id="rId2831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16261.html" TargetMode="External"/>
+<Relationship Id="rId2832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16261" TargetMode="External"/>
+<Relationship Id="rId2833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16262.html" TargetMode="External"/>
+<Relationship Id="rId2834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16262" TargetMode="External"/>
+<Relationship Id="rId2835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16263.html" TargetMode="External"/>
+<Relationship Id="rId2836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16263" TargetMode="External"/>
+<Relationship Id="rId2837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16264.html" TargetMode="External"/>
+<Relationship Id="rId2838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16264" TargetMode="External"/>
+<Relationship Id="rId2839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16265.html" TargetMode="External"/>
+<Relationship Id="rId2840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16265" TargetMode="External"/>
+<Relationship Id="rId2841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16266.html" TargetMode="External"/>
+<Relationship Id="rId2842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16266" TargetMode="External"/>
+<Relationship Id="rId2843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16267.html" TargetMode="External"/>
+<Relationship Id="rId2844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16267" TargetMode="External"/>
+<Relationship Id="rId2845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16268.html" TargetMode="External"/>
+<Relationship Id="rId2846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16268" TargetMode="External"/>
+<Relationship Id="rId2847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16269.html" TargetMode="External"/>
+<Relationship Id="rId2848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16269" TargetMode="External"/>
+<Relationship Id="rId2849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16270.html" TargetMode="External"/>
+<Relationship Id="rId2850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16270" TargetMode="External"/>
+<Relationship Id="rId2851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16271.html" TargetMode="External"/>
+<Relationship Id="rId2852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16271" TargetMode="External"/>
+<Relationship Id="rId2853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16272.html" TargetMode="External"/>
+<Relationship Id="rId2854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16272" TargetMode="External"/>
+<Relationship Id="rId2855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16273.html" TargetMode="External"/>
+<Relationship Id="rId2856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16273" TargetMode="External"/>
+<Relationship Id="rId2857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16274.html" TargetMode="External"/>
+<Relationship Id="rId2858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16274" TargetMode="External"/>
+<Relationship Id="rId2859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16275.html" TargetMode="External"/>
+<Relationship Id="rId2860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16275" TargetMode="External"/>
+<Relationship Id="rId2861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16276.html" TargetMode="External"/>
+<Relationship Id="rId2862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16276" TargetMode="External"/>
+<Relationship Id="rId2863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16277.html" TargetMode="External"/>
+<Relationship Id="rId2864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16277" TargetMode="External"/>
+<Relationship Id="rId2865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16278.html" TargetMode="External"/>
+<Relationship Id="rId2866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16278" TargetMode="External"/>
+<Relationship Id="rId2867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16279.html" TargetMode="External"/>
+<Relationship Id="rId2868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16279" TargetMode="External"/>
+<Relationship Id="rId2869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16280.html" TargetMode="External"/>
+<Relationship Id="rId2870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16280" TargetMode="External"/>
+<Relationship Id="rId2871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16281.html" TargetMode="External"/>
+<Relationship Id="rId2872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16281" TargetMode="External"/>
+<Relationship Id="rId2873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16282.html" TargetMode="External"/>
+<Relationship Id="rId2874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16282" TargetMode="External"/>
+<Relationship Id="rId2875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16283.html" TargetMode="External"/>
+<Relationship Id="rId2876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16283" TargetMode="External"/>
+<Relationship Id="rId2877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16284.html" TargetMode="External"/>
+<Relationship Id="rId2878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16284" TargetMode="External"/>
+<Relationship Id="rId2879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16285.html" TargetMode="External"/>
+<Relationship Id="rId2880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16285" TargetMode="External"/>
+<Relationship Id="rId2881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16286.html" TargetMode="External"/>
+<Relationship Id="rId2882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16286" TargetMode="External"/>
+<Relationship Id="rId2883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16287.html" TargetMode="External"/>
+<Relationship Id="rId2884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16287" TargetMode="External"/>
+<Relationship Id="rId2885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16288.html" TargetMode="External"/>
+<Relationship Id="rId2886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16288" TargetMode="External"/>
+<Relationship Id="rId2887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16289.html" TargetMode="External"/>
+<Relationship Id="rId2888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16289" TargetMode="External"/>
+<Relationship Id="rId2889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16290.html" TargetMode="External"/>
+<Relationship Id="rId2890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16290" TargetMode="External"/>
+<Relationship Id="rId2891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16291.html" TargetMode="External"/>
+<Relationship Id="rId2892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16291" TargetMode="External"/>
+<Relationship Id="rId2893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16292.html" TargetMode="External"/>
+<Relationship Id="rId2894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16292" TargetMode="External"/>
+<Relationship Id="rId2895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16293.html" TargetMode="External"/>
+<Relationship Id="rId2896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16293" TargetMode="External"/>
+<Relationship Id="rId2897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16737.html" TargetMode="External"/>
+<Relationship Id="rId2898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16737" TargetMode="External"/>
+<Relationship Id="rId2899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16738.html" TargetMode="External"/>
+<Relationship Id="rId2900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16738" TargetMode="External"/>
+<Relationship Id="rId2901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16739.html" TargetMode="External"/>
+<Relationship Id="rId2902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16739" TargetMode="External"/>
+<Relationship Id="rId2903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16740.html" TargetMode="External"/>
+<Relationship Id="rId2904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16740" TargetMode="External"/>
+<Relationship Id="rId2905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16741.html" TargetMode="External"/>
+<Relationship Id="rId2906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16741" TargetMode="External"/>
+<Relationship Id="rId2907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16742.html" TargetMode="External"/>
+<Relationship Id="rId2908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16742" TargetMode="External"/>
+<Relationship Id="rId2909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16743.html" TargetMode="External"/>
+<Relationship Id="rId2910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16743" TargetMode="External"/>
+<Relationship Id="rId2911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16744.html" TargetMode="External"/>
+<Relationship Id="rId2912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16744" TargetMode="External"/>
+<Relationship Id="rId2913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16745.html" TargetMode="External"/>
+<Relationship Id="rId2914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16745" TargetMode="External"/>
+<Relationship Id="rId2915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16746.html" TargetMode="External"/>
+<Relationship Id="rId2916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16746" TargetMode="External"/>
+<Relationship Id="rId2917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16747.html" TargetMode="External"/>
+<Relationship Id="rId2918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16747" TargetMode="External"/>
+<Relationship Id="rId2919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16748.html" TargetMode="External"/>
+<Relationship Id="rId2920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16748" TargetMode="External"/>
+<Relationship Id="rId2921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_18936.html" TargetMode="External"/>
+<Relationship Id="rId2922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=18936" TargetMode="External"/>
+<Relationship Id="rId2923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_18972.html" TargetMode="External"/>
+<Relationship Id="rId2924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=18972" TargetMode="External"/>
+<Relationship Id="rId2925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_17636.html" TargetMode="External"/>
+<Relationship Id="rId2926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=17636" TargetMode="External"/>
+<Relationship Id="rId2927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_17637.html" TargetMode="External"/>
+<Relationship Id="rId2928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=17637" TargetMode="External"/>
+<Relationship Id="rId2929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_17638.html" TargetMode="External"/>
+<Relationship Id="rId2930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=17638" TargetMode="External"/>
+<Relationship Id="rId2931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_18974.html" TargetMode="External"/>
+<Relationship Id="rId2932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=18974" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:E1467"/>
   <cols>
-    <col min="1" max="1" width="15" customWidth="1"/>
-    <col min="2" max="2" width="25" customWidth="1"/>
+    <col min="1" max="1" width="21" customWidth="1"/>
+    <col min="2" max="2" width="60" customWidth="1"/>
     <col min="3" max="3" width="17" customWidth="1"/>
     <col min="4" max="4" width="15" customWidth="1"/>
-    <col min="5" max="5" width="2" customWidth="1"/>
+    <col min="5" max="5" width="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="3">
         <v>4</v>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" t="s" s="4">
+        <v>5</v>
+      </c>
+      <c r="B2" t="s" s="5">
+        <v>6</v>
+      </c>
+      <c r="C2">
+        <v>107100</v>
+      </c>
+      <c r="D2" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E2" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s" s="4">
+        <v>9</v>
+      </c>
+      <c r="B3" t="s" s="5">
+        <v>10</v>
+      </c>
+      <c r="C3">
+        <v>57750</v>
+      </c>
+      <c r="D3" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E3" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s" s="4">
+        <v>11</v>
+      </c>
+      <c r="B4" t="s" s="5">
+        <v>12</v>
+      </c>
+      <c r="C4">
+        <v>77700</v>
+      </c>
+      <c r="D4" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E4" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s" s="4">
+        <v>13</v>
+      </c>
+      <c r="B5" t="s" s="5">
+        <v>14</v>
+      </c>
+      <c r="C5">
+        <v>48300</v>
+      </c>
+      <c r="D5" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E5" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>3786852</v>
+      </c>
+      <c r="B6" t="s" s="5">
+        <v>15</v>
+      </c>
+      <c r="C6">
+        <v>174720</v>
+      </c>
+      <c r="D6" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E6" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>3786634</v>
+      </c>
+      <c r="B7" t="s" s="5">
+        <v>16</v>
+      </c>
+      <c r="C7">
+        <v>68250</v>
+      </c>
+      <c r="D7" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E7" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>3789240</v>
+      </c>
+      <c r="B8" t="s" s="5">
+        <v>17</v>
+      </c>
+      <c r="C8">
+        <v>68250</v>
+      </c>
+      <c r="D8" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E8" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>5548736</v>
+      </c>
+      <c r="B9" t="s" s="5">
+        <v>18</v>
+      </c>
+      <c r="C9">
+        <v>68250</v>
+      </c>
+      <c r="D9" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E9" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>5548737</v>
+      </c>
+      <c r="B10" t="s" s="5">
+        <v>19</v>
+      </c>
+      <c r="C10">
+        <v>68250</v>
+      </c>
+      <c r="D10" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E10" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>3782376</v>
+      </c>
+      <c r="B11" t="s" s="5">
+        <v>20</v>
+      </c>
+      <c r="C11">
+        <v>41790</v>
+      </c>
+      <c r="D11" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E11" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>179593</v>
+      </c>
+      <c r="B12" t="s" s="5">
+        <v>21</v>
+      </c>
+      <c r="C12">
+        <v>86821</v>
+      </c>
+      <c r="D12" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E12" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s" s="4">
+        <v>22</v>
+      </c>
+      <c r="B13" t="s" s="5">
+        <v>23</v>
+      </c>
+      <c r="C13">
+        <v>166740</v>
+      </c>
+      <c r="D13" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E13" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s" s="4">
+        <v>24</v>
+      </c>
+      <c r="B14" t="s" s="5">
+        <v>25</v>
+      </c>
+      <c r="C14">
+        <v>49350</v>
+      </c>
+      <c r="D14" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E14" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s" s="4">
+        <v>26</v>
+      </c>
+      <c r="B15" t="s" s="5">
+        <v>27</v>
+      </c>
+      <c r="C15">
+        <v>73500</v>
+      </c>
+      <c r="D15" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E15" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>28</v>
+      </c>
+      <c r="B16" t="s" s="5">
+        <v>29</v>
+      </c>
+      <c r="C16">
+        <v>101850</v>
+      </c>
+      <c r="D16" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E16" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>5459129</v>
+      </c>
+      <c r="B17" t="s" s="5">
+        <v>30</v>
+      </c>
+      <c r="C17">
+        <v>332006</v>
+      </c>
+      <c r="D17" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E17" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>22283878</v>
+      </c>
+      <c r="B18" t="s" s="5">
+        <v>31</v>
+      </c>
+      <c r="C18">
+        <v>619500</v>
+      </c>
+      <c r="D18" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E18" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>3104793</v>
+      </c>
+      <c r="B19" t="s" s="5">
+        <v>32</v>
+      </c>
+      <c r="C19">
+        <v>161700</v>
+      </c>
+      <c r="D19" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E19" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>4956009</v>
+      </c>
+      <c r="B20" t="s" s="5">
+        <v>33</v>
+      </c>
+      <c r="C20">
+        <v>161700</v>
+      </c>
+      <c r="D20" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E20" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>2868729</v>
+      </c>
+      <c r="B21" t="s" s="5">
+        <v>34</v>
+      </c>
+      <c r="C21">
+        <v>161700</v>
+      </c>
+      <c r="D21" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E21" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>2868728</v>
+      </c>
+      <c r="B22" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="C22">
+        <v>161700</v>
+      </c>
+      <c r="D22" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E22" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>3104294</v>
+      </c>
+      <c r="B23" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="C23">
+        <v>161700</v>
+      </c>
+      <c r="D23" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E23" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>3104454</v>
+      </c>
+      <c r="B24" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="C24">
+        <v>161700</v>
+      </c>
+      <c r="D24" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E24" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B25" t="s" s="5">
+        <v>39</v>
+      </c>
+      <c r="C25">
+        <v>43050</v>
+      </c>
+      <c r="D25" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E25" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s" s="4">
+        <v>40</v>
+      </c>
+      <c r="B26" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="C26">
+        <v>78750</v>
+      </c>
+      <c r="D26" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E26" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s" s="4">
+        <v>42</v>
+      </c>
+      <c r="B27" t="s" s="5">
+        <v>43</v>
+      </c>
+      <c r="C27">
+        <v>78750</v>
+      </c>
+      <c r="D27" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E27" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="B28" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="C28">
+        <v>378210</v>
+      </c>
+      <c r="D28" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E28" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>46</v>
+      </c>
+      <c r="B29" t="s" s="5">
+        <v>47</v>
+      </c>
+      <c r="C29">
+        <v>46200</v>
+      </c>
+      <c r="D29" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E29" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s" s="4">
+        <v>48</v>
+      </c>
+      <c r="B30" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="C30">
+        <v>47250</v>
+      </c>
+      <c r="D30" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E30" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>3104766</v>
+      </c>
+      <c r="B31" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="C31">
+        <v>161700</v>
+      </c>
+      <c r="D31" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E31" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>3104769</v>
+      </c>
+      <c r="B32" t="s" s="5">
+        <v>51</v>
+      </c>
+      <c r="C32">
+        <v>161700</v>
+      </c>
+      <c r="D32" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E32" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>3104395</v>
+      </c>
+      <c r="B33" t="s" s="5">
+        <v>52</v>
+      </c>
+      <c r="C33">
+        <v>161700</v>
+      </c>
+      <c r="D33" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E33" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>3104293</v>
+      </c>
+      <c r="B34" t="s" s="5">
+        <v>53</v>
+      </c>
+      <c r="C34">
+        <v>161700</v>
+      </c>
+      <c r="D34" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E34" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>4951982</v>
+      </c>
+      <c r="B35" t="s" s="5">
+        <v>54</v>
+      </c>
+      <c r="C35">
+        <v>161700</v>
+      </c>
+      <c r="D35" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E35" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3104765</v>
+      </c>
+      <c r="B36" t="s" s="5">
+        <v>55</v>
+      </c>
+      <c r="C36">
+        <v>161700</v>
+      </c>
+      <c r="D36" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E36" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>4955240</v>
+      </c>
+      <c r="B37" t="s" s="5">
+        <v>56</v>
+      </c>
+      <c r="C37">
+        <v>161700</v>
+      </c>
+      <c r="D37" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E37" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s" s="4">
+        <v>57</v>
+      </c>
+      <c r="B38" t="s" s="5">
+        <v>58</v>
+      </c>
+      <c r="C38">
+        <v>63000</v>
+      </c>
+      <c r="D38" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E38" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s" s="4">
+        <v>59</v>
+      </c>
+      <c r="B39" t="s" s="5">
+        <v>60</v>
+      </c>
+      <c r="C39">
+        <v>57750</v>
+      </c>
+      <c r="D39" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E39" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="s" s="4">
+        <v>61</v>
+      </c>
+      <c r="B40" t="s" s="5">
+        <v>62</v>
+      </c>
+      <c r="C40">
+        <v>122010</v>
+      </c>
+      <c r="D40" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E40" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="s" s="4">
+        <v>63</v>
+      </c>
+      <c r="B41" t="s" s="5">
+        <v>64</v>
+      </c>
+      <c r="C41">
+        <v>66150</v>
+      </c>
+      <c r="D41" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E41" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s" s="4">
+        <v>65</v>
+      </c>
+      <c r="B42" t="s" s="5">
+        <v>66</v>
+      </c>
+      <c r="C42">
+        <v>44100</v>
+      </c>
+      <c r="D42" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E42" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s" s="4">
+        <v>67</v>
+      </c>
+      <c r="B43" t="s" s="5">
+        <v>68</v>
+      </c>
+      <c r="C43">
+        <v>89250</v>
+      </c>
+      <c r="D43" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E43" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="s" s="4">
+        <v>69</v>
+      </c>
+      <c r="B44" t="s" s="5">
+        <v>70</v>
+      </c>
+      <c r="C44">
+        <v>95550</v>
+      </c>
+      <c r="D44" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E44" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>4033968</v>
+      </c>
+      <c r="B45" t="s" s="5">
+        <v>71</v>
+      </c>
+      <c r="C45">
+        <v>41790</v>
+      </c>
+      <c r="D45" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E45" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>4043972</v>
+      </c>
+      <c r="B46" t="s" s="5">
+        <v>72</v>
+      </c>
+      <c r="C46">
+        <v>41790</v>
+      </c>
+      <c r="D46" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E46" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>4043976</v>
+      </c>
+      <c r="B47" t="s" s="5">
+        <v>73</v>
+      </c>
+      <c r="C47">
+        <v>44100</v>
+      </c>
+      <c r="D47" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E47" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>4955962</v>
+      </c>
+      <c r="B48" t="s" s="5">
+        <v>74</v>
+      </c>
+      <c r="C48">
+        <v>44100</v>
+      </c>
+      <c r="D48" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E48" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="s" s="4">
+        <v>75</v>
+      </c>
+      <c r="B49" t="s" s="5">
+        <v>76</v>
+      </c>
+      <c r="C49">
+        <v>70350</v>
+      </c>
+      <c r="D49" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E49" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="s" s="4">
+        <v>77</v>
+      </c>
+      <c r="B50" t="s" s="5">
+        <v>78</v>
+      </c>
+      <c r="C50">
+        <v>67200</v>
+      </c>
+      <c r="D50" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E50" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s" s="4">
+        <v>79</v>
+      </c>
+      <c r="B51" t="s" s="5">
+        <v>80</v>
+      </c>
+      <c r="C51">
+        <v>101850</v>
+      </c>
+      <c r="D51" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E51" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>5461132</v>
+      </c>
+      <c r="B52" t="s" s="5">
+        <v>81</v>
+      </c>
+      <c r="C52">
+        <v>303030</v>
+      </c>
+      <c r="D52" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E52" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s" s="4">
+        <v>82</v>
+      </c>
+      <c r="B53" t="s" s="5">
+        <v>83</v>
+      </c>
+      <c r="C53">
+        <v>73500</v>
+      </c>
+      <c r="D53" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E53" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="s" s="4">
+        <v>84</v>
+      </c>
+      <c r="B54" t="s" s="5">
+        <v>85</v>
+      </c>
+      <c r="C54">
+        <v>109410</v>
+      </c>
+      <c r="D54" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E54" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s" s="4">
+        <v>86</v>
+      </c>
+      <c r="B55" t="s" s="5">
+        <v>87</v>
+      </c>
+      <c r="C55">
+        <v>185220</v>
+      </c>
+      <c r="D55" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E55" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>4089484</v>
+      </c>
+      <c r="B56" t="s" s="5">
+        <v>88</v>
+      </c>
+      <c r="C56">
+        <v>53945</v>
+      </c>
+      <c r="D56" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E56" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s" s="4">
+        <v>89</v>
+      </c>
+      <c r="B57" t="s" s="5">
+        <v>90</v>
+      </c>
+      <c r="C57">
+        <v>185220</v>
+      </c>
+      <c r="D57" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E57" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s" s="4">
+        <v>91</v>
+      </c>
+      <c r="B58" t="s" s="5">
+        <v>92</v>
+      </c>
+      <c r="C58">
+        <v>68250</v>
+      </c>
+      <c r="D58" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E58" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s" s="4">
+        <v>93</v>
+      </c>
+      <c r="B59" t="s" s="5">
+        <v>94</v>
+      </c>
+      <c r="C59">
+        <v>107100</v>
+      </c>
+      <c r="D59" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E59" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="s" s="4">
+        <v>95</v>
+      </c>
+      <c r="B60" t="s" s="5">
+        <v>96</v>
+      </c>
+      <c r="C60">
+        <v>116550</v>
+      </c>
+      <c r="D60" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E60" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>318807</v>
+      </c>
+      <c r="B61" t="s" s="5">
+        <v>97</v>
+      </c>
+      <c r="C61">
+        <v>54600</v>
+      </c>
+      <c r="D61" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E61" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s" s="4">
+        <v>98</v>
+      </c>
+      <c r="B62" t="s" s="5">
+        <v>99</v>
+      </c>
+      <c r="C62">
+        <v>63000</v>
+      </c>
+      <c r="D62" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E62" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s" s="4">
+        <v>100</v>
+      </c>
+      <c r="B63" t="s" s="5">
+        <v>101</v>
+      </c>
+      <c r="C63">
+        <v>47250</v>
+      </c>
+      <c r="D63" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E63" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="s" s="4">
+        <v>102</v>
+      </c>
+      <c r="B64" t="s" s="5">
+        <v>103</v>
+      </c>
+      <c r="C64">
+        <v>59850</v>
+      </c>
+      <c r="D64" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E64" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="7">
+        <v>612601111069</v>
+      </c>
+      <c r="B65" t="s" s="5">
+        <v>104</v>
+      </c>
+      <c r="C65">
+        <v>63000</v>
+      </c>
+      <c r="D65" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E65" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="s" s="4">
+        <v>105</v>
+      </c>
+      <c r="B66" t="s" s="5">
+        <v>106</v>
+      </c>
+      <c r="C66">
+        <v>91350</v>
+      </c>
+      <c r="D66" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E66" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s" s="4">
+        <v>107</v>
+      </c>
+      <c r="B67" t="s" s="5">
+        <v>108</v>
+      </c>
+      <c r="C67">
+        <v>51450</v>
+      </c>
+      <c r="D67" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E67" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s" s="4">
+        <v>109</v>
+      </c>
+      <c r="B68" t="s" s="5">
+        <v>110</v>
+      </c>
+      <c r="C68">
+        <v>51450</v>
+      </c>
+      <c r="D68" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E68" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="s" s="4">
+        <v>111</v>
+      </c>
+      <c r="B69" t="s" s="5">
+        <v>112</v>
+      </c>
+      <c r="C69">
+        <v>51450</v>
+      </c>
+      <c r="D69" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E69" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="s" s="4">
+        <v>113</v>
+      </c>
+      <c r="B70" t="s" s="5">
+        <v>114</v>
+      </c>
+      <c r="C70">
+        <v>51450</v>
+      </c>
+      <c r="D70" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E70" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s" s="4">
+        <v>115</v>
+      </c>
+      <c r="B71" t="s" s="5">
+        <v>116</v>
+      </c>
+      <c r="C71">
+        <v>46200</v>
+      </c>
+      <c r="D71" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E71" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s" s="4">
+        <v>117</v>
+      </c>
+      <c r="B72" t="s" s="5">
+        <v>118</v>
+      </c>
+      <c r="C72">
+        <v>55650</v>
+      </c>
+      <c r="D72" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E72" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>119</v>
+      </c>
+      <c r="B73" t="s" s="5">
+        <v>120</v>
+      </c>
+      <c r="C73">
+        <v>58800</v>
+      </c>
+      <c r="D73" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E73" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>13038512</v>
+      </c>
+      <c r="B74" t="s" s="5">
+        <v>121</v>
+      </c>
+      <c r="C74">
+        <v>56029</v>
+      </c>
+      <c r="D74" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E74" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="s" s="4">
+        <v>122</v>
+      </c>
+      <c r="B75" t="s" s="5">
+        <v>123</v>
+      </c>
+      <c r="C75">
+        <v>60900</v>
+      </c>
+      <c r="D75" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E75" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="s" s="4">
+        <v>124</v>
+      </c>
+      <c r="B76" t="s" s="5">
+        <v>125</v>
+      </c>
+      <c r="C76">
+        <v>96600</v>
+      </c>
+      <c r="D76" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E76" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s" s="4">
+        <v>126</v>
+      </c>
+      <c r="B77" t="s" s="5">
+        <v>127</v>
+      </c>
+      <c r="C77">
+        <v>185220</v>
+      </c>
+      <c r="D77" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E77" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s" s="4">
+        <v>128</v>
+      </c>
+      <c r="B78" t="s" s="5">
+        <v>129</v>
+      </c>
+      <c r="C78">
+        <v>55650</v>
+      </c>
+      <c r="D78" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E78" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="s" s="4">
+        <v>130</v>
+      </c>
+      <c r="B79" t="s" s="5">
+        <v>131</v>
+      </c>
+      <c r="C79">
+        <v>124530</v>
+      </c>
+      <c r="D79" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E79" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="s" s="4">
+        <v>132</v>
+      </c>
+      <c r="B80" t="s" s="5">
+        <v>133</v>
+      </c>
+      <c r="C80">
+        <v>47250</v>
+      </c>
+      <c r="D80" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E80" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s" s="4">
+        <v>134</v>
+      </c>
+      <c r="B81" t="s" s="5">
+        <v>135</v>
+      </c>
+      <c r="C81">
+        <v>98700</v>
+      </c>
+      <c r="D81" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E81" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="s" s="4">
+        <v>136</v>
+      </c>
+      <c r="B82" t="s" s="5">
+        <v>137</v>
+      </c>
+      <c r="C82">
+        <v>101850</v>
+      </c>
+      <c r="D82" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E82" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s" s="4">
+        <v>138</v>
+      </c>
+      <c r="B83" t="s" s="5">
+        <v>139</v>
+      </c>
+      <c r="C83">
+        <v>95550</v>
+      </c>
+      <c r="D83" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E83" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="s" s="4">
+        <v>140</v>
+      </c>
+      <c r="B84" t="s" s="5">
+        <v>141</v>
+      </c>
+      <c r="C84">
+        <v>70980</v>
+      </c>
+      <c r="D84" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E84" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s" s="4">
+        <v>142</v>
+      </c>
+      <c r="B85" t="s" s="5">
+        <v>143</v>
+      </c>
+      <c r="C85">
+        <v>108150</v>
+      </c>
+      <c r="D85" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E85" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="s" s="4">
+        <v>144</v>
+      </c>
+      <c r="B86" t="s" s="5">
+        <v>145</v>
+      </c>
+      <c r="C86">
+        <v>93450</v>
+      </c>
+      <c r="D86" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E86" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s" s="4">
+        <v>146</v>
+      </c>
+      <c r="B87" t="s" s="5">
+        <v>147</v>
+      </c>
+      <c r="C87">
+        <v>93450</v>
+      </c>
+      <c r="D87" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E87" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s" s="4">
+        <v>148</v>
+      </c>
+      <c r="B88" t="s" s="5">
+        <v>149</v>
+      </c>
+      <c r="C88">
+        <v>99750</v>
+      </c>
+      <c r="D88" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E88" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="s" s="4">
+        <v>150</v>
+      </c>
+      <c r="B89" t="s" s="5">
+        <v>151</v>
+      </c>
+      <c r="C89">
+        <v>49200</v>
+      </c>
+      <c r="D89" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E89" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s" s="4">
+        <v>152</v>
+      </c>
+      <c r="B90" t="s" s="5">
+        <v>153</v>
+      </c>
+      <c r="C90">
+        <v>109200</v>
+      </c>
+      <c r="D90" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E90" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="s" s="4">
+        <v>154</v>
+      </c>
+      <c r="B91" t="s" s="5">
+        <v>155</v>
+      </c>
+      <c r="C91">
+        <v>93450</v>
+      </c>
+      <c r="D91" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E91" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s" s="4">
+        <v>156</v>
+      </c>
+      <c r="B92" t="s" s="5">
+        <v>157</v>
+      </c>
+      <c r="C92">
+        <v>93450</v>
+      </c>
+      <c r="D92" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E92" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>158</v>
+      </c>
+      <c r="B93" t="s" s="5">
+        <v>159</v>
+      </c>
+      <c r="C93">
+        <v>57750</v>
+      </c>
+      <c r="D93" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E93" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s" s="4">
+        <v>160</v>
+      </c>
+      <c r="B94" t="s" s="5">
+        <v>161</v>
+      </c>
+      <c r="C94">
+        <v>474600</v>
+      </c>
+      <c r="D94" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E94" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s" s="4">
+        <v>162</v>
+      </c>
+      <c r="B95" t="s" s="5">
+        <v>163</v>
+      </c>
+      <c r="C95">
+        <v>45150</v>
+      </c>
+      <c r="D95" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E95" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="s" s="4">
+        <v>164</v>
+      </c>
+      <c r="B96" t="s" s="5">
+        <v>165</v>
+      </c>
+      <c r="C96">
+        <v>45150</v>
+      </c>
+      <c r="D96" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E96" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s" s="4">
+        <v>166</v>
+      </c>
+      <c r="B97" t="s" s="5">
+        <v>167</v>
+      </c>
+      <c r="C97">
+        <v>81900</v>
+      </c>
+      <c r="D97" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E97" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="s" s="4">
+        <v>168</v>
+      </c>
+      <c r="B98" t="s" s="5">
+        <v>169</v>
+      </c>
+      <c r="C98">
+        <v>68250</v>
+      </c>
+      <c r="D98" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E98" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="s" s="4">
+        <v>170</v>
+      </c>
+      <c r="B99" t="s" s="5">
+        <v>171</v>
+      </c>
+      <c r="C99">
+        <v>76650</v>
+      </c>
+      <c r="D99" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E99" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s" s="4">
+        <v>172</v>
+      </c>
+      <c r="B100" t="s" s="5">
+        <v>173</v>
+      </c>
+      <c r="C100">
+        <v>63000</v>
+      </c>
+      <c r="D100" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E100" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s" s="4">
+        <v>174</v>
+      </c>
+      <c r="B101" t="s" s="5">
+        <v>175</v>
+      </c>
+      <c r="C101">
+        <v>80850</v>
+      </c>
+      <c r="D101" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E101" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s" s="4">
+        <v>176</v>
+      </c>
+      <c r="B102" t="s" s="5">
+        <v>177</v>
+      </c>
+      <c r="C102">
+        <v>69300</v>
+      </c>
+      <c r="D102" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E102" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s" s="4">
+        <v>178</v>
+      </c>
+      <c r="B103" t="s" s="5">
+        <v>179</v>
+      </c>
+      <c r="C103">
+        <v>52500</v>
+      </c>
+      <c r="D103" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E103" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s" s="4">
+        <v>180</v>
+      </c>
+      <c r="B104" t="s" s="5">
+        <v>181</v>
+      </c>
+      <c r="C104">
+        <v>208110</v>
+      </c>
+      <c r="D104" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E104" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s" s="4">
+        <v>182</v>
+      </c>
+      <c r="B105" t="s" s="5">
+        <v>183</v>
+      </c>
+      <c r="C105">
+        <v>80850</v>
+      </c>
+      <c r="D105" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E105" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="s">
+        <v>184</v>
+      </c>
+      <c r="B106" t="s" s="5">
+        <v>185</v>
+      </c>
+      <c r="C106">
+        <v>96600</v>
+      </c>
+      <c r="D106" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E106" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>5043777700</v>
+      </c>
+      <c r="B107" t="s" s="5">
+        <v>186</v>
+      </c>
+      <c r="C107">
+        <v>84969</v>
+      </c>
+      <c r="D107" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E107" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>3160477</v>
+      </c>
+      <c r="B108" t="s" s="5">
+        <v>187</v>
+      </c>
+      <c r="C108">
+        <v>49777</v>
+      </c>
+      <c r="D108" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E108" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="s" s="4">
+        <v>188</v>
+      </c>
+      <c r="B109" t="s" s="5">
+        <v>189</v>
+      </c>
+      <c r="C109">
+        <v>63000</v>
+      </c>
+      <c r="D109" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E109" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="s">
+        <v>190</v>
+      </c>
+      <c r="B110" t="s" s="5">
+        <v>191</v>
+      </c>
+      <c r="C110">
+        <v>189387</v>
+      </c>
+      <c r="D110" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E110" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="s">
+        <v>192</v>
+      </c>
+      <c r="B111" t="s" s="5">
+        <v>193</v>
+      </c>
+      <c r="C111">
+        <v>179200</v>
+      </c>
+      <c r="D111" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E111" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s">
+        <v>194</v>
+      </c>
+      <c r="B112" t="s" s="5">
+        <v>195</v>
+      </c>
+      <c r="C112">
+        <v>231525</v>
+      </c>
+      <c r="D112" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E112" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>4046577</v>
+      </c>
+      <c r="B113" t="s" s="5">
+        <v>196</v>
+      </c>
+      <c r="C113">
+        <v>59270</v>
+      </c>
+      <c r="D113" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E113" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s">
+        <v>197</v>
+      </c>
+      <c r="B114" t="s" s="5">
+        <v>198</v>
+      </c>
+      <c r="C114">
+        <v>61950</v>
+      </c>
+      <c r="D114" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E114" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="s">
+        <v>199</v>
+      </c>
+      <c r="B115" t="s" s="5">
+        <v>200</v>
+      </c>
+      <c r="C115">
+        <v>229209</v>
+      </c>
+      <c r="D115" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E115" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="s" s="4">
+        <v>201</v>
+      </c>
+      <c r="B116" t="s" s="5">
+        <v>202</v>
+      </c>
+      <c r="C116">
+        <v>63000</v>
+      </c>
+      <c r="D116" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E116" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="s" s="4">
+        <v>203</v>
+      </c>
+      <c r="B117" t="s" s="5">
+        <v>204</v>
+      </c>
+      <c r="C117">
+        <v>63000</v>
+      </c>
+      <c r="D117" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E117" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="s" s="4">
+        <v>205</v>
+      </c>
+      <c r="B118" t="s" s="5">
+        <v>206</v>
+      </c>
+      <c r="C118">
+        <v>152460</v>
+      </c>
+      <c r="D118" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E118" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="s" s="4">
+        <v>207</v>
+      </c>
+      <c r="B119" t="s" s="5">
+        <v>208</v>
+      </c>
+      <c r="C119">
+        <v>78750</v>
+      </c>
+      <c r="D119" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E119" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="s" s="4">
+        <v>209</v>
+      </c>
+      <c r="B120" t="s" s="5">
+        <v>210</v>
+      </c>
+      <c r="C120">
+        <v>208530</v>
+      </c>
+      <c r="D120" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E120" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>4040561</v>
+      </c>
+      <c r="B121" t="s" s="5">
+        <v>211</v>
+      </c>
+      <c r="C121">
+        <v>62511</v>
+      </c>
+      <c r="D121" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E121" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>3789239</v>
+      </c>
+      <c r="B122" t="s" s="5">
+        <v>212</v>
+      </c>
+      <c r="C122">
+        <v>68250</v>
+      </c>
+      <c r="D122" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E122" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="s" s="4">
+        <v>213</v>
+      </c>
+      <c r="B123" t="s" s="5">
+        <v>214</v>
+      </c>
+      <c r="C123">
+        <v>207900</v>
+      </c>
+      <c r="D123" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E123" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="s" s="4">
+        <v>215</v>
+      </c>
+      <c r="B124" t="s" s="5">
+        <v>216</v>
+      </c>
+      <c r="C124">
+        <v>212100</v>
+      </c>
+      <c r="D124" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E124" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="s" s="4">
+        <v>217</v>
+      </c>
+      <c r="B125" t="s" s="5">
+        <v>218</v>
+      </c>
+      <c r="C125">
+        <v>139230</v>
+      </c>
+      <c r="D125" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E125" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="s" s="4">
+        <v>219</v>
+      </c>
+      <c r="B126" t="s" s="5">
+        <v>220</v>
+      </c>
+      <c r="C126">
+        <v>67200</v>
+      </c>
+      <c r="D126" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E126" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="s" s="4">
+        <v>221</v>
+      </c>
+      <c r="B127" t="s" s="5">
+        <v>222</v>
+      </c>
+      <c r="C127">
+        <v>68250</v>
+      </c>
+      <c r="D127" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E127" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>5350161</v>
+      </c>
+      <c r="B128" t="s" s="5">
+        <v>223</v>
+      </c>
+      <c r="C128">
+        <v>70350</v>
+      </c>
+      <c r="D128" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E128" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="s" s="4">
+        <v>224</v>
+      </c>
+      <c r="B129" t="s" s="5">
+        <v>225</v>
+      </c>
+      <c r="C129">
+        <v>235200</v>
+      </c>
+      <c r="D129" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E129" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>5350162</v>
+      </c>
+      <c r="B130" t="s" s="5">
+        <v>226</v>
+      </c>
+      <c r="C130">
+        <v>70350</v>
+      </c>
+      <c r="D130" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E130" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="s" s="4">
+        <v>227</v>
+      </c>
+      <c r="B131" t="s" s="5">
+        <v>228</v>
+      </c>
+      <c r="C131">
+        <v>312900</v>
+      </c>
+      <c r="D131" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E131" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>5454641</v>
+      </c>
+      <c r="B132" t="s" s="5">
+        <v>229</v>
+      </c>
+      <c r="C132">
+        <v>70350</v>
+      </c>
+      <c r="D132" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E132" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>5554716</v>
+      </c>
+      <c r="B133" t="s" s="5">
+        <v>230</v>
+      </c>
+      <c r="C133">
+        <v>70350</v>
+      </c>
+      <c r="D133" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E133" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="s">
+        <v>231</v>
+      </c>
+      <c r="B134" t="s" s="5">
+        <v>232</v>
+      </c>
+      <c r="C134">
+        <v>69300</v>
+      </c>
+      <c r="D134" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E134" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="s" s="4">
+        <v>233</v>
+      </c>
+      <c r="B135" t="s" s="5">
+        <v>234</v>
+      </c>
+      <c r="C135">
+        <v>254100</v>
+      </c>
+      <c r="D135" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E135" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="s" s="4">
+        <v>235</v>
+      </c>
+      <c r="B136" t="s" s="5">
+        <v>236</v>
+      </c>
+      <c r="C136">
+        <v>254100</v>
+      </c>
+      <c r="D136" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E136" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="s" s="4">
+        <v>237</v>
+      </c>
+      <c r="B137" t="s" s="5">
+        <v>238</v>
+      </c>
+      <c r="C137">
+        <v>254100</v>
+      </c>
+      <c r="D137" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E137" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="7">
+        <v>61260111069</v>
+      </c>
+      <c r="B138" t="s" s="5">
+        <v>239</v>
+      </c>
+      <c r="C138">
+        <v>68531</v>
+      </c>
+      <c r="D138" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E138" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="s" s="4">
+        <v>240</v>
+      </c>
+      <c r="B139" t="s" s="5">
+        <v>241</v>
+      </c>
+      <c r="C139">
+        <v>208530</v>
+      </c>
+      <c r="D139" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E139" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>3802146</v>
+      </c>
+      <c r="B140" t="s" s="5">
+        <v>242</v>
+      </c>
+      <c r="C140">
+        <v>75245</v>
+      </c>
+      <c r="D140" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E140" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="s" s="4">
+        <v>243</v>
+      </c>
+      <c r="B141" t="s" s="5">
+        <v>244</v>
+      </c>
+      <c r="C141">
+        <v>77700</v>
+      </c>
+      <c r="D141" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E141" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="s" s="4">
+        <v>245</v>
+      </c>
+      <c r="B142" t="s" s="5">
+        <v>246</v>
+      </c>
+      <c r="C142">
+        <v>78750</v>
+      </c>
+      <c r="D142" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E142" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="s">
+        <v>247</v>
+      </c>
+      <c r="B143" t="s" s="5">
+        <v>248</v>
+      </c>
+      <c r="C143">
+        <v>181230</v>
+      </c>
+      <c r="D143" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E143" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s">
+        <v>249</v>
+      </c>
+      <c r="B144" t="s" s="5">
+        <v>250</v>
+      </c>
+      <c r="C144">
+        <v>78750</v>
+      </c>
+      <c r="D144" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E144" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="s">
+        <v>251</v>
+      </c>
+      <c r="B145" t="s" s="5">
+        <v>252</v>
+      </c>
+      <c r="C145">
+        <v>78750</v>
+      </c>
+      <c r="D145" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E145" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="s">
+        <v>253</v>
+      </c>
+      <c r="B146" t="s" s="5">
+        <v>254</v>
+      </c>
+      <c r="C146">
+        <v>80850</v>
+      </c>
+      <c r="D146" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E146" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="s">
+        <v>255</v>
+      </c>
+      <c r="B147" t="s" s="5">
+        <v>256</v>
+      </c>
+      <c r="C147">
+        <v>78950</v>
+      </c>
+      <c r="D147" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E147" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="s">
+        <v>257</v>
+      </c>
+      <c r="B148" t="s" s="5">
+        <v>258</v>
+      </c>
+      <c r="C148">
+        <v>82950</v>
+      </c>
+      <c r="D148" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E148" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>3536338</v>
+      </c>
+      <c r="B149" t="s" s="5">
+        <v>259</v>
+      </c>
+      <c r="C149">
+        <v>48388</v>
+      </c>
+      <c r="D149" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E149" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>3597285</v>
+      </c>
+      <c r="B150" t="s" s="5">
+        <v>260</v>
+      </c>
+      <c r="C150">
+        <v>80107</v>
+      </c>
+      <c r="D150" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E150" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>3801803</v>
+      </c>
+      <c r="B151" t="s" s="5">
+        <v>261</v>
+      </c>
+      <c r="C151">
+        <v>168087</v>
+      </c>
+      <c r="D151" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E151" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>3802906</v>
+      </c>
+      <c r="B152" t="s" s="5">
+        <v>262</v>
+      </c>
+      <c r="C152">
+        <v>61950</v>
+      </c>
+      <c r="D152" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E152" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>3803452</v>
+      </c>
+      <c r="B153" t="s" s="5">
+        <v>263</v>
+      </c>
+      <c r="C153">
+        <v>159173</v>
+      </c>
+      <c r="D153" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E153" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="s">
+        <v>264</v>
+      </c>
+      <c r="B154" t="s" s="5">
+        <v>265</v>
+      </c>
+      <c r="C154">
+        <v>84000</v>
+      </c>
+      <c r="D154" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E154" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>4035234</v>
+      </c>
+      <c r="B155" t="s" s="5">
+        <v>266</v>
+      </c>
+      <c r="C155">
+        <v>68299</v>
+      </c>
+      <c r="D155" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E155" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>4035862</v>
+      </c>
+      <c r="B156" t="s" s="5">
+        <v>267</v>
+      </c>
+      <c r="C156">
+        <v>303066</v>
+      </c>
+      <c r="D156" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E156" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>4037899</v>
+      </c>
+      <c r="B157" t="s" s="5">
+        <v>268</v>
+      </c>
+      <c r="C157">
+        <v>131969</v>
+      </c>
+      <c r="D157" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E157" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="s">
+        <v>269</v>
+      </c>
+      <c r="B158" t="s" s="5">
+        <v>270</v>
+      </c>
+      <c r="C158">
+        <v>82950</v>
+      </c>
+      <c r="D158" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E158" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>4046945</v>
+      </c>
+      <c r="B159" t="s" s="5">
+        <v>271</v>
+      </c>
+      <c r="C159">
+        <v>282692</v>
+      </c>
+      <c r="D159" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E159" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>4048808</v>
+      </c>
+      <c r="B160" t="s" s="5">
+        <v>272</v>
+      </c>
+      <c r="C160">
+        <v>49777</v>
+      </c>
+      <c r="D160" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E160" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>4048809</v>
+      </c>
+      <c r="B161" t="s" s="5">
+        <v>273</v>
+      </c>
+      <c r="C161">
+        <v>61585</v>
+      </c>
+      <c r="D161" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E161" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>4049358</v>
+      </c>
+      <c r="B162" t="s" s="5">
+        <v>274</v>
+      </c>
+      <c r="C162">
+        <v>50009</v>
+      </c>
+      <c r="D162" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E162" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>4050220</v>
+      </c>
+      <c r="B163" t="s" s="5">
+        <v>275</v>
+      </c>
+      <c r="C163">
+        <v>55797</v>
+      </c>
+      <c r="D163" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E163" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="s">
+        <v>276</v>
+      </c>
+      <c r="B164" t="s" s="5">
+        <v>277</v>
+      </c>
+      <c r="C164">
+        <v>82950</v>
+      </c>
+      <c r="D164" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E164" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>4041566</v>
+      </c>
+      <c r="B165" t="s" s="5">
+        <v>278</v>
+      </c>
+      <c r="C165">
+        <v>81033</v>
+      </c>
+      <c r="D165" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E165" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>5370734</v>
+      </c>
+      <c r="B166" t="s" s="5">
+        <v>279</v>
+      </c>
+      <c r="C166">
+        <v>101850</v>
+      </c>
+      <c r="D166" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E166" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="s">
+        <v>280</v>
+      </c>
+      <c r="B167" t="s" s="5">
+        <v>281</v>
+      </c>
+      <c r="C167">
+        <v>86100</v>
+      </c>
+      <c r="D167" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E167" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="s" s="4">
+        <v>282</v>
+      </c>
+      <c r="B168" t="s" s="5">
+        <v>283</v>
+      </c>
+      <c r="C168">
+        <v>87150</v>
+      </c>
+      <c r="D168" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E168" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>5452315</v>
+      </c>
+      <c r="B169" t="s" s="5">
+        <v>284</v>
+      </c>
+      <c r="C169">
+        <v>88200</v>
+      </c>
+      <c r="D169" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E169" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="s">
+        <v>285</v>
+      </c>
+      <c r="B170" t="s" s="5">
+        <v>286</v>
+      </c>
+      <c r="C170">
+        <v>344400</v>
+      </c>
+      <c r="D170" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E170" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="s">
+        <v>287</v>
+      </c>
+      <c r="B171" t="s" s="5">
+        <v>288</v>
+      </c>
+      <c r="C171">
+        <v>40950</v>
+      </c>
+      <c r="D171" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E171" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="s">
+        <v>289</v>
+      </c>
+      <c r="B172" t="s" s="5">
+        <v>290</v>
+      </c>
+      <c r="C172">
+        <v>36750</v>
+      </c>
+      <c r="D172" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E172" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="s">
+        <v>291</v>
+      </c>
+      <c r="B173" t="s" s="5">
+        <v>292</v>
+      </c>
+      <c r="C173">
+        <v>36750</v>
+      </c>
+      <c r="D173" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E173" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="s">
+        <v>293</v>
+      </c>
+      <c r="B174" t="s" s="5">
+        <v>294</v>
+      </c>
+      <c r="C174">
+        <v>39900</v>
+      </c>
+      <c r="D174" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E174" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="s">
+        <v>295</v>
+      </c>
+      <c r="B175" t="s" s="5">
+        <v>296</v>
+      </c>
+      <c r="C175">
+        <v>39900</v>
+      </c>
+      <c r="D175" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E175" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="s">
+        <v>297</v>
+      </c>
+      <c r="B176" t="s" s="5">
+        <v>298</v>
+      </c>
+      <c r="C176">
+        <v>48300</v>
+      </c>
+      <c r="D176" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E176" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="s">
+        <v>299</v>
+      </c>
+      <c r="B177" t="s" s="5">
+        <v>300</v>
+      </c>
+      <c r="C177">
+        <v>88200</v>
+      </c>
+      <c r="D177" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E177" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="7">
+        <v>612601110433</v>
+      </c>
+      <c r="B178" t="s" s="5">
+        <v>301</v>
+      </c>
+      <c r="C178">
+        <v>68531</v>
+      </c>
+      <c r="D178" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E178" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>3045904</v>
+      </c>
+      <c r="B179" t="s" s="5">
+        <v>302</v>
+      </c>
+      <c r="C179">
+        <v>51450</v>
+      </c>
+      <c r="D179" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E179" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="s">
+        <v>303</v>
+      </c>
+      <c r="B180" t="s" s="5">
+        <v>304</v>
+      </c>
+      <c r="C180">
+        <v>47231</v>
+      </c>
+      <c r="D180" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E180" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="s">
+        <v>305</v>
+      </c>
+      <c r="B181" t="s" s="5">
+        <v>306</v>
+      </c>
+      <c r="C181">
+        <v>54639</v>
+      </c>
+      <c r="D181" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E181" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="s">
+        <v>307</v>
+      </c>
+      <c r="B182" t="s" s="5">
+        <v>308</v>
+      </c>
+      <c r="C182">
+        <v>89250</v>
+      </c>
+      <c r="D182" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E182" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="s" s="4">
+        <v>309</v>
+      </c>
+      <c r="B183" t="s" s="5">
+        <v>310</v>
+      </c>
+      <c r="C183">
+        <v>52500</v>
+      </c>
+      <c r="D183" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E183" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="s" s="4">
+        <v>311</v>
+      </c>
+      <c r="B184" t="s" s="5">
+        <v>312</v>
+      </c>
+      <c r="C184">
+        <v>52500</v>
+      </c>
+      <c r="D184" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E184" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="s">
+        <v>313</v>
+      </c>
+      <c r="B185" t="s" s="5">
+        <v>314</v>
+      </c>
+      <c r="C185">
+        <v>89250</v>
+      </c>
+      <c r="D185" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E185" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="s" s="4">
+        <v>315</v>
+      </c>
+      <c r="B186" t="s" s="5">
+        <v>316</v>
+      </c>
+      <c r="C186">
+        <v>99750</v>
+      </c>
+      <c r="D186" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E186" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="s" s="4">
+        <v>317</v>
+      </c>
+      <c r="B187" t="s" s="5">
+        <v>318</v>
+      </c>
+      <c r="C187">
+        <v>262920</v>
+      </c>
+      <c r="D187" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E187" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="s">
+        <v>319</v>
+      </c>
+      <c r="B188" t="s" s="5">
+        <v>320</v>
+      </c>
+      <c r="C188">
+        <v>76650</v>
+      </c>
+      <c r="D188" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E188" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>8976049759</v>
+      </c>
+      <c r="B189" t="s" s="5">
+        <v>321</v>
+      </c>
+      <c r="C189">
+        <v>320893</v>
+      </c>
+      <c r="D189" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E189" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="s">
+        <v>322</v>
+      </c>
+      <c r="B190" t="s" s="5">
+        <v>323</v>
+      </c>
+      <c r="C190">
+        <v>97440</v>
+      </c>
+      <c r="D190" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E190" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="s" s="4">
+        <v>324</v>
+      </c>
+      <c r="B191" t="s" s="5">
+        <v>325</v>
+      </c>
+      <c r="C191">
+        <v>81900</v>
+      </c>
+      <c r="D191" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E191" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="s" s="4">
+        <v>326</v>
+      </c>
+      <c r="B192" t="s" s="5">
+        <v>327</v>
+      </c>
+      <c r="C192">
+        <v>81900</v>
+      </c>
+      <c r="D192" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E192" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="s" s="4">
+        <v>328</v>
+      </c>
+      <c r="B193" t="s" s="5">
+        <v>329</v>
+      </c>
+      <c r="C193">
+        <v>48300</v>
+      </c>
+      <c r="D193" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E193" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="s" s="4">
+        <v>330</v>
+      </c>
+      <c r="B194" t="s" s="5">
+        <v>331</v>
+      </c>
+      <c r="C194">
+        <v>118650</v>
+      </c>
+      <c r="D194" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E194" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="s" s="4">
+        <v>332</v>
+      </c>
+      <c r="B195" t="s" s="5">
+        <v>333</v>
+      </c>
+      <c r="C195">
+        <v>113610</v>
+      </c>
+      <c r="D195" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E195" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="s" s="4">
+        <v>334</v>
+      </c>
+      <c r="B196" t="s" s="5">
+        <v>335</v>
+      </c>
+      <c r="C196">
+        <v>113400</v>
+      </c>
+      <c r="D196" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E196" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="s" s="4">
+        <v>336</v>
+      </c>
+      <c r="B197" t="s" s="5">
+        <v>337</v>
+      </c>
+      <c r="C197">
+        <v>76650</v>
+      </c>
+      <c r="D197" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E197" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="s" s="4">
+        <v>338</v>
+      </c>
+      <c r="B198" t="s" s="5">
+        <v>339</v>
+      </c>
+      <c r="C198">
+        <v>76650</v>
+      </c>
+      <c r="D198" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E198" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="s">
+        <v>340</v>
+      </c>
+      <c r="B199" t="s" s="5">
+        <v>341</v>
+      </c>
+      <c r="C199">
+        <v>63000</v>
+      </c>
+      <c r="D199" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E199" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="s" s="4">
+        <v>342</v>
+      </c>
+      <c r="B200" t="s" s="5">
+        <v>343</v>
+      </c>
+      <c r="C200">
+        <v>86100</v>
+      </c>
+      <c r="D200" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E200" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="s" s="4">
+        <v>344</v>
+      </c>
+      <c r="B201" t="s" s="5">
+        <v>345</v>
+      </c>
+      <c r="C201">
+        <v>57750</v>
+      </c>
+      <c r="D201" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E201" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="s" s="4">
+        <v>346</v>
+      </c>
+      <c r="B202" t="s" s="5">
+        <v>347</v>
+      </c>
+      <c r="C202">
+        <v>69300</v>
+      </c>
+      <c r="D202" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E202" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" t="s" s="4">
+        <v>348</v>
+      </c>
+      <c r="B203" t="s" s="5">
+        <v>349</v>
+      </c>
+      <c r="C203">
+        <v>65100</v>
+      </c>
+      <c r="D203" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E203" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="s" s="4">
+        <v>350</v>
+      </c>
+      <c r="B204" t="s" s="5">
+        <v>351</v>
+      </c>
+      <c r="C204">
+        <v>65100</v>
+      </c>
+      <c r="D204" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E204" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" t="s" s="4">
+        <v>352</v>
+      </c>
+      <c r="B205" t="s" s="5">
+        <v>353</v>
+      </c>
+      <c r="C205">
+        <v>65100</v>
+      </c>
+      <c r="D205" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E205" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" t="s" s="4">
+        <v>354</v>
+      </c>
+      <c r="B206" t="s" s="5">
+        <v>355</v>
+      </c>
+      <c r="C206">
+        <v>65100</v>
+      </c>
+      <c r="D206" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E206" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" t="s" s="4">
+        <v>356</v>
+      </c>
+      <c r="B207" t="s" s="5">
+        <v>357</v>
+      </c>
+      <c r="C207">
+        <v>47250</v>
+      </c>
+      <c r="D207" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E207" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" t="s" s="4">
+        <v>358</v>
+      </c>
+      <c r="B208" t="s" s="5">
+        <v>359</v>
+      </c>
+      <c r="C208">
+        <v>51450</v>
+      </c>
+      <c r="D208" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E208" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" t="s" s="4">
+        <v>360</v>
+      </c>
+      <c r="B209" t="s" s="5">
+        <v>361</v>
+      </c>
+      <c r="C209">
+        <v>42000</v>
+      </c>
+      <c r="D209" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E209" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="s" s="4">
+        <v>362</v>
+      </c>
+      <c r="B210" t="s" s="5">
+        <v>363</v>
+      </c>
+      <c r="C210">
+        <v>73500</v>
+      </c>
+      <c r="D210" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E210" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="s">
+        <v>364</v>
+      </c>
+      <c r="B211" t="s" s="5">
+        <v>365</v>
+      </c>
+      <c r="C211">
+        <v>73500</v>
+      </c>
+      <c r="D211" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E211" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212">
+        <v>1000951730</v>
+      </c>
+      <c r="B212" t="s" s="5">
+        <v>366</v>
+      </c>
+      <c r="C212">
+        <v>48620</v>
+      </c>
+      <c r="D212" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E212" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" t="s" s="4">
+        <v>367</v>
+      </c>
+      <c r="B213" t="s" s="5">
+        <v>368</v>
+      </c>
+      <c r="C213">
+        <v>76650</v>
+      </c>
+      <c r="D213" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E213" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="s" s="4">
+        <v>369</v>
+      </c>
+      <c r="B214" t="s" s="5">
+        <v>370</v>
+      </c>
+      <c r="C214">
+        <v>164640</v>
+      </c>
+      <c r="D214" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E214" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" t="s">
+        <v>371</v>
+      </c>
+      <c r="B215" t="s" s="5">
+        <v>372</v>
+      </c>
+      <c r="C215">
+        <v>164640</v>
+      </c>
+      <c r="D215" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E215" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" t="s">
+        <v>373</v>
+      </c>
+      <c r="B216" t="s" s="5">
+        <v>374</v>
+      </c>
+      <c r="C216">
+        <v>312900</v>
+      </c>
+      <c r="D216" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E216" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" t="s">
+        <v>375</v>
+      </c>
+      <c r="B217" t="s" s="5">
+        <v>376</v>
+      </c>
+      <c r="C217">
+        <v>92400</v>
+      </c>
+      <c r="D217" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E217" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" t="s" s="4">
+        <v>377</v>
+      </c>
+      <c r="B218" t="s" s="5">
+        <v>378</v>
+      </c>
+      <c r="C218">
+        <v>45150</v>
+      </c>
+      <c r="D218" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E218" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" t="s">
+        <v>379</v>
+      </c>
+      <c r="B219" t="s" s="5">
+        <v>380</v>
+      </c>
+      <c r="C219">
+        <v>56700</v>
+      </c>
+      <c r="D219" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E219" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" t="s" s="4">
+        <v>381</v>
+      </c>
+      <c r="B220" t="s" s="5">
+        <v>382</v>
+      </c>
+      <c r="C220">
+        <v>61950</v>
+      </c>
+      <c r="D220" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E220" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" t="s" s="4">
+        <v>383</v>
+      </c>
+      <c r="B221" t="s" s="5">
+        <v>384</v>
+      </c>
+      <c r="C221">
+        <v>58800</v>
+      </c>
+      <c r="D221" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E221" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" t="s" s="4">
+        <v>385</v>
+      </c>
+      <c r="B222" t="s" s="5">
+        <v>386</v>
+      </c>
+      <c r="C222">
+        <v>96600</v>
+      </c>
+      <c r="D222" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E222" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" t="s" s="4">
+        <v>387</v>
+      </c>
+      <c r="B223" t="s" s="5">
+        <v>388</v>
+      </c>
+      <c r="C223">
+        <v>96600</v>
+      </c>
+      <c r="D223" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E223" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224">
+        <v>3788473</v>
+      </c>
+      <c r="B224" t="s" s="5">
+        <v>389</v>
+      </c>
+      <c r="C224">
+        <v>90294</v>
+      </c>
+      <c r="D224" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E224" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="s">
+        <v>390</v>
+      </c>
+      <c r="B225" t="s" s="5">
+        <v>391</v>
+      </c>
+      <c r="C225">
+        <v>258300</v>
+      </c>
+      <c r="D225" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E225" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" t="s" s="4">
+        <v>392</v>
+      </c>
+      <c r="B226" t="s" s="5">
+        <v>393</v>
+      </c>
+      <c r="C226">
+        <v>99750</v>
+      </c>
+      <c r="D226" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E226" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" t="s" s="4">
+        <v>394</v>
+      </c>
+      <c r="B227" t="s" s="5">
+        <v>395</v>
+      </c>
+      <c r="C227">
+        <v>395640</v>
+      </c>
+      <c r="D227" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E227" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" t="s" s="4">
+        <v>396</v>
+      </c>
+      <c r="B228" t="s" s="5">
+        <v>397</v>
+      </c>
+      <c r="C228">
+        <v>395640</v>
+      </c>
+      <c r="D228" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E228" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229">
+        <v>2159066</v>
+      </c>
+      <c r="B229" t="s" s="5">
+        <v>398</v>
+      </c>
+      <c r="C229">
+        <v>90063</v>
+      </c>
+      <c r="D229" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E229" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" t="s">
+        <v>399</v>
+      </c>
+      <c r="B230" t="s" s="5">
+        <v>400</v>
+      </c>
+      <c r="C230">
+        <v>94500</v>
+      </c>
+      <c r="D230" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E230" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" t="s" s="4">
+        <v>401</v>
+      </c>
+      <c r="B231" t="s" s="5">
+        <v>402</v>
+      </c>
+      <c r="C231">
+        <v>63000</v>
+      </c>
+      <c r="D231" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E231" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" t="s" s="4">
+        <v>403</v>
+      </c>
+      <c r="B232" t="s" s="5">
+        <v>404</v>
+      </c>
+      <c r="C232">
+        <v>73500</v>
+      </c>
+      <c r="D232" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E232" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" t="s" s="4">
+        <v>405</v>
+      </c>
+      <c r="B233" t="s" s="5">
+        <v>406</v>
+      </c>
+      <c r="C233">
+        <v>68250</v>
+      </c>
+      <c r="D233" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E233" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" t="s" s="4">
+        <v>407</v>
+      </c>
+      <c r="B234" t="s" s="5">
+        <v>408</v>
+      </c>
+      <c r="C234">
+        <v>73500</v>
+      </c>
+      <c r="D234" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E234" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" t="s" s="4">
+        <v>409</v>
+      </c>
+      <c r="B235" t="s" s="5">
+        <v>410</v>
+      </c>
+      <c r="C235">
+        <v>48300</v>
+      </c>
+      <c r="D235" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E235" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" t="s">
+        <v>411</v>
+      </c>
+      <c r="B236" t="s" s="5">
+        <v>412</v>
+      </c>
+      <c r="C236">
+        <v>48300</v>
+      </c>
+      <c r="D236" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E236" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" t="s" s="4">
+        <v>413</v>
+      </c>
+      <c r="B237" t="s" s="5">
+        <v>414</v>
+      </c>
+      <c r="C237">
+        <v>40950</v>
+      </c>
+      <c r="D237" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E237" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" t="s" s="4">
+        <v>415</v>
+      </c>
+      <c r="B238" t="s" s="5">
+        <v>416</v>
+      </c>
+      <c r="C238">
+        <v>47250</v>
+      </c>
+      <c r="D238" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E238" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="s">
+        <v>417</v>
+      </c>
+      <c r="B239" t="s" s="5">
+        <v>418</v>
+      </c>
+      <c r="C239">
+        <v>63000</v>
+      </c>
+      <c r="D239" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E239" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" t="s" s="4">
+        <v>419</v>
+      </c>
+      <c r="B240" t="s" s="5">
+        <v>420</v>
+      </c>
+      <c r="C240">
+        <v>55650</v>
+      </c>
+      <c r="D240" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E240" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" t="s" s="4">
+        <v>421</v>
+      </c>
+      <c r="B241" t="s" s="5">
+        <v>422</v>
+      </c>
+      <c r="C241">
+        <v>135030</v>
+      </c>
+      <c r="D241" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E241" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="s" s="4">
+        <v>423</v>
+      </c>
+      <c r="B242" t="s" s="5">
+        <v>424</v>
+      </c>
+      <c r="C242">
+        <v>55650</v>
+      </c>
+      <c r="D242" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E242" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" t="s" s="4">
+        <v>425</v>
+      </c>
+      <c r="B243" t="s" s="5">
+        <v>426</v>
+      </c>
+      <c r="C243">
+        <v>63000</v>
+      </c>
+      <c r="D243" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E243" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="s" s="4">
+        <v>427</v>
+      </c>
+      <c r="B244" t="s" s="5">
+        <v>428</v>
+      </c>
+      <c r="C244">
+        <v>105000</v>
+      </c>
+      <c r="D244" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E244" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="s" s="4">
+        <v>429</v>
+      </c>
+      <c r="B245" t="s" s="5">
+        <v>430</v>
+      </c>
+      <c r="C245">
+        <v>125790</v>
+      </c>
+      <c r="D245" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E245" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246">
+        <v>3522863</v>
+      </c>
+      <c r="B246" t="s" s="5">
+        <v>431</v>
+      </c>
+      <c r="C246">
+        <v>91683</v>
+      </c>
+      <c r="D246" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E246" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" t="s" s="4">
+        <v>432</v>
+      </c>
+      <c r="B247" t="s" s="5">
+        <v>433</v>
+      </c>
+      <c r="C247">
+        <v>125790</v>
+      </c>
+      <c r="D247" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E247" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="s" s="4">
+        <v>434</v>
+      </c>
+      <c r="B248" t="s" s="5">
+        <v>435</v>
+      </c>
+      <c r="C248">
+        <v>99750</v>
+      </c>
+      <c r="D248" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E248" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="s" s="4">
+        <v>436</v>
+      </c>
+      <c r="B249" t="s" s="5">
+        <v>437</v>
+      </c>
+      <c r="C249">
+        <v>125790</v>
+      </c>
+      <c r="D249" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E249" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" t="s">
+        <v>438</v>
+      </c>
+      <c r="B250" t="s" s="5">
+        <v>439</v>
+      </c>
+      <c r="C250">
+        <v>118650</v>
+      </c>
+      <c r="D250" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E250" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" t="s" s="4">
+        <v>440</v>
+      </c>
+      <c r="B251" t="s" s="5">
+        <v>441</v>
+      </c>
+      <c r="C251">
+        <v>55650</v>
+      </c>
+      <c r="D251" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E251" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" t="s" s="4">
+        <v>442</v>
+      </c>
+      <c r="B252" t="s" s="5">
+        <v>443</v>
+      </c>
+      <c r="C252">
+        <v>118650</v>
+      </c>
+      <c r="D252" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E252" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="s" s="4">
+        <v>444</v>
+      </c>
+      <c r="B253" t="s" s="5">
+        <v>445</v>
+      </c>
+      <c r="C253">
+        <v>117600</v>
+      </c>
+      <c r="D253" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E253" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" t="s" s="4">
+        <v>446</v>
+      </c>
+      <c r="B254" t="s" s="5">
+        <v>447</v>
+      </c>
+      <c r="C254">
+        <v>68250</v>
+      </c>
+      <c r="D254" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E254" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" t="s" s="4">
+        <v>448</v>
+      </c>
+      <c r="B255" t="s" s="5">
+        <v>449</v>
+      </c>
+      <c r="C255">
+        <v>55650</v>
+      </c>
+      <c r="D255" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E255" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" t="s">
+        <v>450</v>
+      </c>
+      <c r="B256" t="s" s="5">
+        <v>451</v>
+      </c>
+      <c r="C256">
+        <v>52500</v>
+      </c>
+      <c r="D256" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E256" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" t="s">
+        <v>452</v>
+      </c>
+      <c r="B257" t="s" s="5">
+        <v>453</v>
+      </c>
+      <c r="C257">
+        <v>73500</v>
+      </c>
+      <c r="D257" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E257" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" t="s" s="4">
+        <v>454</v>
+      </c>
+      <c r="B258" t="s" s="5">
+        <v>455</v>
+      </c>
+      <c r="C258">
+        <v>91350</v>
+      </c>
+      <c r="D258" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E258" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" t="s">
+        <v>456</v>
+      </c>
+      <c r="B259" t="s" s="5">
+        <v>457</v>
+      </c>
+      <c r="C259">
+        <v>118650</v>
+      </c>
+      <c r="D259" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E259" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" t="s">
+        <v>458</v>
+      </c>
+      <c r="B260" t="s" s="5">
+        <v>459</v>
+      </c>
+      <c r="C260">
+        <v>103950</v>
+      </c>
+      <c r="D260" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E260" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" t="s" s="4">
+        <v>460</v>
+      </c>
+      <c r="B261" t="s" s="5">
+        <v>461</v>
+      </c>
+      <c r="C261">
+        <v>67200</v>
+      </c>
+      <c r="D261" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E261" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" t="s" s="4">
+        <v>462</v>
+      </c>
+      <c r="B262" t="s" s="5">
+        <v>463</v>
+      </c>
+      <c r="C262">
+        <v>198030</v>
+      </c>
+      <c r="D262" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E262" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" t="s">
+        <v>464</v>
+      </c>
+      <c r="B263" t="s" s="5">
+        <v>465</v>
+      </c>
+      <c r="C263">
+        <v>109974</v>
+      </c>
+      <c r="D263" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E263" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" t="s" s="4">
+        <v>466</v>
+      </c>
+      <c r="B264" t="s" s="5">
+        <v>467</v>
+      </c>
+      <c r="C264">
+        <v>124110</v>
+      </c>
+      <c r="D264" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E264" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" t="s" s="4">
+        <v>468</v>
+      </c>
+      <c r="B265" t="s" s="5">
+        <v>469</v>
+      </c>
+      <c r="C265">
+        <v>106050</v>
+      </c>
+      <c r="D265" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E265" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" t="s">
+        <v>470</v>
+      </c>
+      <c r="B266" t="s" s="5">
+        <v>471</v>
+      </c>
+      <c r="C266">
+        <v>149100</v>
+      </c>
+      <c r="D266" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E266" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" t="s" s="4">
+        <v>472</v>
+      </c>
+      <c r="B267" t="s" s="5">
+        <v>473</v>
+      </c>
+      <c r="C267">
+        <v>115290</v>
+      </c>
+      <c r="D267" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E267" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" t="s" s="4">
+        <v>474</v>
+      </c>
+      <c r="B268" t="s" s="5">
+        <v>475</v>
+      </c>
+      <c r="C268">
+        <v>115290</v>
+      </c>
+      <c r="D268" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E268" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" t="s" s="4">
+        <v>476</v>
+      </c>
+      <c r="B269" t="s" s="5">
+        <v>477</v>
+      </c>
+      <c r="C269">
+        <v>115290</v>
+      </c>
+      <c r="D269" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E269" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" t="s">
+        <v>478</v>
+      </c>
+      <c r="B270" t="s" s="5">
+        <v>479</v>
+      </c>
+      <c r="C270">
+        <v>115290</v>
+      </c>
+      <c r="D270" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E270" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" t="s" s="4">
+        <v>480</v>
+      </c>
+      <c r="B271" t="s" s="5">
+        <v>481</v>
+      </c>
+      <c r="C271">
+        <v>102900</v>
+      </c>
+      <c r="D271" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E271" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272">
+        <v>317284</v>
+      </c>
+      <c r="B272" t="s" s="5">
+        <v>482</v>
+      </c>
+      <c r="C272">
+        <v>112289</v>
+      </c>
+      <c r="D272" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E272" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" t="s" s="4">
+        <v>483</v>
+      </c>
+      <c r="B273" t="s" s="5">
+        <v>484</v>
+      </c>
+      <c r="C273">
+        <v>174510</v>
+      </c>
+      <c r="D273" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E273" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" t="s" s="4">
+        <v>485</v>
+      </c>
+      <c r="B274" t="s" s="5">
+        <v>486</v>
+      </c>
+      <c r="C274">
+        <v>174510</v>
+      </c>
+      <c r="D274" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E274" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" t="s" s="4">
+        <v>487</v>
+      </c>
+      <c r="B275" t="s" s="5">
+        <v>488</v>
+      </c>
+      <c r="C275">
+        <v>174510</v>
+      </c>
+      <c r="D275" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E275" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" t="s" s="4">
+        <v>489</v>
+      </c>
+      <c r="B276" t="s" s="5">
+        <v>490</v>
+      </c>
+      <c r="C276">
+        <v>174510</v>
+      </c>
+      <c r="D276" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E276" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" t="s" s="4">
+        <v>491</v>
+      </c>
+      <c r="B277" t="s" s="5">
+        <v>492</v>
+      </c>
+      <c r="C277">
+        <v>174510</v>
+      </c>
+      <c r="D277" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E277" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" t="s" s="4">
+        <v>493</v>
+      </c>
+      <c r="B278" t="s" s="5">
+        <v>494</v>
+      </c>
+      <c r="C278">
+        <v>174510</v>
+      </c>
+      <c r="D278" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E278" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" t="s">
+        <v>495</v>
+      </c>
+      <c r="B279" t="s" s="5">
+        <v>496</v>
+      </c>
+      <c r="C279">
+        <v>174510</v>
+      </c>
+      <c r="D279" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E279" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" t="s" s="4">
+        <v>497</v>
+      </c>
+      <c r="B280" t="s" s="5">
+        <v>498</v>
+      </c>
+      <c r="C280">
+        <v>174510</v>
+      </c>
+      <c r="D280" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E280" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" t="s" s="4">
+        <v>499</v>
+      </c>
+      <c r="B281" t="s" s="5">
+        <v>500</v>
+      </c>
+      <c r="C281">
+        <v>51450</v>
+      </c>
+      <c r="D281" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E281" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" t="s" s="4">
+        <v>501</v>
+      </c>
+      <c r="B282" t="s" s="5">
+        <v>502</v>
+      </c>
+      <c r="C282">
+        <v>237720</v>
+      </c>
+      <c r="D282" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E282" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" s="7">
+        <v>5408703810003</v>
+      </c>
+      <c r="B283" t="s" s="5">
+        <v>503</v>
+      </c>
+      <c r="C283">
+        <v>47250</v>
+      </c>
+      <c r="D283" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E283" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" t="s" s="4">
+        <v>504</v>
+      </c>
+      <c r="B284" t="s" s="5">
+        <v>505</v>
+      </c>
+      <c r="C284">
+        <v>132300</v>
+      </c>
+      <c r="D284" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E284" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" t="s">
+        <v>506</v>
+      </c>
+      <c r="B285" t="s" s="5">
+        <v>507</v>
+      </c>
+      <c r="C285">
+        <v>237720</v>
+      </c>
+      <c r="D285" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E285" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" t="s">
+        <v>508</v>
+      </c>
+      <c r="B286" t="s" s="5">
+        <v>509</v>
+      </c>
+      <c r="C286">
+        <v>123900</v>
+      </c>
+      <c r="D286" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E286" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" t="s" s="4">
+        <v>510</v>
+      </c>
+      <c r="B287" t="s" s="5">
+        <v>511</v>
+      </c>
+      <c r="C287">
+        <v>55650</v>
+      </c>
+      <c r="D287" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E287" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" t="s" s="4">
+        <v>512</v>
+      </c>
+      <c r="B288" t="s" s="5">
+        <v>513</v>
+      </c>
+      <c r="C288">
+        <v>55650</v>
+      </c>
+      <c r="D288" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E288" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" t="s" s="4">
+        <v>514</v>
+      </c>
+      <c r="B289" t="s" s="5">
+        <v>515</v>
+      </c>
+      <c r="C289">
+        <v>160230</v>
+      </c>
+      <c r="D289" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E289" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" t="s">
+        <v>516</v>
+      </c>
+      <c r="B290" t="s" s="5">
+        <v>517</v>
+      </c>
+      <c r="C290">
+        <v>160230</v>
+      </c>
+      <c r="D290" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E290" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" t="s" s="4">
+        <v>518</v>
+      </c>
+      <c r="B291" t="s" s="5">
+        <v>519</v>
+      </c>
+      <c r="C291">
+        <v>160230</v>
+      </c>
+      <c r="D291" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E291" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" t="s" s="4">
+        <v>520</v>
+      </c>
+      <c r="B292" t="s" s="5">
+        <v>521</v>
+      </c>
+      <c r="C292">
+        <v>60900</v>
+      </c>
+      <c r="D292" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E292" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" t="s">
+        <v>522</v>
+      </c>
+      <c r="B293" t="s" s="5">
+        <v>523</v>
+      </c>
+      <c r="C293">
+        <v>76650</v>
+      </c>
+      <c r="D293" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E293" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" t="s" s="4">
+        <v>524</v>
+      </c>
+      <c r="B294" t="s" s="5">
+        <v>525</v>
+      </c>
+      <c r="C294">
+        <v>56700</v>
+      </c>
+      <c r="D294" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E294" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" t="s" s="4">
+        <v>526</v>
+      </c>
+      <c r="B295" t="s" s="5">
+        <v>527</v>
+      </c>
+      <c r="C295">
+        <v>93450</v>
+      </c>
+      <c r="D295" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E295" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" t="s" s="4">
+        <v>528</v>
+      </c>
+      <c r="B296" t="s" s="5">
+        <v>529</v>
+      </c>
+      <c r="C296">
+        <v>60900</v>
+      </c>
+      <c r="D296" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E296" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" t="s" s="4">
+        <v>530</v>
+      </c>
+      <c r="B297" t="s" s="5">
+        <v>531</v>
+      </c>
+      <c r="C297">
+        <v>51450</v>
+      </c>
+      <c r="D297" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E297" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" t="s">
+        <v>532</v>
+      </c>
+      <c r="B298" t="s" s="5">
+        <v>533</v>
+      </c>
+      <c r="C298">
+        <v>45150</v>
+      </c>
+      <c r="D298" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E298" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" t="s">
+        <v>534</v>
+      </c>
+      <c r="B299" t="s" s="5">
+        <v>535</v>
+      </c>
+      <c r="C299">
+        <v>408345</v>
+      </c>
+      <c r="D299" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E299" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" t="s" s="4">
+        <v>536</v>
+      </c>
+      <c r="B300" t="s" s="5">
+        <v>537</v>
+      </c>
+      <c r="C300">
+        <v>57750</v>
+      </c>
+      <c r="D300" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E300" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" t="s" s="4">
+        <v>538</v>
+      </c>
+      <c r="B301" t="s" s="5">
+        <v>539</v>
+      </c>
+      <c r="C301">
+        <v>50400</v>
+      </c>
+      <c r="D301" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E301" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" t="s">
+        <v>540</v>
+      </c>
+      <c r="B302" t="s" s="5">
+        <v>541</v>
+      </c>
+      <c r="C302">
+        <v>50400</v>
+      </c>
+      <c r="D302" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E302" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" t="s" s="4">
+        <v>542</v>
+      </c>
+      <c r="B303" t="s" s="5">
+        <v>543</v>
+      </c>
+      <c r="C303">
+        <v>238140</v>
+      </c>
+      <c r="D303" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E303" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" t="s">
+        <v>544</v>
+      </c>
+      <c r="B304" t="s" s="5">
+        <v>545</v>
+      </c>
+      <c r="C304">
+        <v>238140</v>
+      </c>
+      <c r="D304" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E304" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" t="s" s="4">
+        <v>546</v>
+      </c>
+      <c r="B305" t="s" s="5">
+        <v>547</v>
+      </c>
+      <c r="C305">
+        <v>40950</v>
+      </c>
+      <c r="D305" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E305" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" t="s" s="4">
+        <v>548</v>
+      </c>
+      <c r="B306" t="s" s="5">
+        <v>549</v>
+      </c>
+      <c r="C306">
+        <v>76650</v>
+      </c>
+      <c r="D306" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E306" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" t="s" s="4">
+        <v>550</v>
+      </c>
+      <c r="B307" t="s" s="5">
+        <v>551</v>
+      </c>
+      <c r="C307">
+        <v>52500</v>
+      </c>
+      <c r="D307" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E307" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" t="s" s="4">
+        <v>552</v>
+      </c>
+      <c r="B308" t="s" s="5">
+        <v>553</v>
+      </c>
+      <c r="C308">
+        <v>223440</v>
+      </c>
+      <c r="D308" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E308" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" t="s" s="4">
+        <v>554</v>
+      </c>
+      <c r="B309" t="s" s="5">
+        <v>555</v>
+      </c>
+      <c r="C309">
+        <v>223440</v>
+      </c>
+      <c r="D309" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E309" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" t="s" s="4">
+        <v>556</v>
+      </c>
+      <c r="B310" t="s" s="5">
+        <v>557</v>
+      </c>
+      <c r="C310">
+        <v>223440</v>
+      </c>
+      <c r="D310" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E310" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" t="s" s="4">
+        <v>558</v>
+      </c>
+      <c r="B311" t="s" s="5">
+        <v>559</v>
+      </c>
+      <c r="C311">
+        <v>145110</v>
+      </c>
+      <c r="D311" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E311" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" t="s" s="4">
+        <v>560</v>
+      </c>
+      <c r="B312" t="s" s="5">
+        <v>561</v>
+      </c>
+      <c r="C312">
+        <v>208530</v>
+      </c>
+      <c r="D312" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E312" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313">
+        <v>20738574</v>
+      </c>
+      <c r="B313" t="s" s="5">
+        <v>562</v>
+      </c>
+      <c r="C313">
+        <v>118772</v>
+      </c>
+      <c r="D313" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E313" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" t="s" s="4">
+        <v>563</v>
+      </c>
+      <c r="B314" t="s" s="5">
+        <v>564</v>
+      </c>
+      <c r="C314">
+        <v>208320</v>
+      </c>
+      <c r="D314" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E314" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" t="s" s="4">
+        <v>565</v>
+      </c>
+      <c r="B315" t="s" s="5">
+        <v>566</v>
+      </c>
+      <c r="C315">
+        <v>208320</v>
+      </c>
+      <c r="D315" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E315" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" t="s" s="4">
+        <v>567</v>
+      </c>
+      <c r="B316" t="s" s="5">
+        <v>568</v>
+      </c>
+      <c r="C316">
+        <v>208320</v>
+      </c>
+      <c r="D316" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E316" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" t="s" s="4">
+        <v>569</v>
+      </c>
+      <c r="B317" t="s" s="5">
+        <v>570</v>
+      </c>
+      <c r="C317">
+        <v>208320</v>
+      </c>
+      <c r="D317" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E317" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" t="s" s="4">
+        <v>571</v>
+      </c>
+      <c r="B318" t="s" s="5">
+        <v>572</v>
+      </c>
+      <c r="C318">
+        <v>208320</v>
+      </c>
+      <c r="D318" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E318" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" t="s" s="4">
+        <v>573</v>
+      </c>
+      <c r="B319" t="s" s="5">
+        <v>574</v>
+      </c>
+      <c r="C319">
+        <v>208320</v>
+      </c>
+      <c r="D319" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E319" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" t="s">
+        <v>575</v>
+      </c>
+      <c r="B320" t="s" s="5">
+        <v>576</v>
+      </c>
+      <c r="C320">
+        <v>71400</v>
+      </c>
+      <c r="D320" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E320" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" t="s" s="4">
+        <v>577</v>
+      </c>
+      <c r="B321" t="s" s="5">
+        <v>578</v>
+      </c>
+      <c r="C321">
+        <v>55650</v>
+      </c>
+      <c r="D321" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E321" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" t="s" s="4">
+        <v>579</v>
+      </c>
+      <c r="B322" t="s" s="5">
+        <v>580</v>
+      </c>
+      <c r="C322">
+        <v>104580</v>
+      </c>
+      <c r="D322" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E322" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" t="s" s="4">
+        <v>581</v>
+      </c>
+      <c r="B323" t="s" s="5">
+        <v>582</v>
+      </c>
+      <c r="C323">
+        <v>42000</v>
+      </c>
+      <c r="D323" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E323" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" t="s" s="4">
+        <v>583</v>
+      </c>
+      <c r="B324" t="s" s="5">
+        <v>584</v>
+      </c>
+      <c r="C324">
+        <v>227640</v>
+      </c>
+      <c r="D324" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E324" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" t="s" s="4">
+        <v>585</v>
+      </c>
+      <c r="B325" t="s" s="5">
+        <v>586</v>
+      </c>
+      <c r="C325">
+        <v>227640</v>
+      </c>
+      <c r="D325" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E325" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326">
+        <v>5497918</v>
+      </c>
+      <c r="B326" t="s" s="5">
+        <v>587</v>
+      </c>
+      <c r="C326">
+        <v>122640</v>
+      </c>
+      <c r="D326" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E326" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" t="s">
+        <v>588</v>
+      </c>
+      <c r="B327" t="s" s="5">
+        <v>589</v>
+      </c>
+      <c r="C327">
+        <v>227640</v>
+      </c>
+      <c r="D327" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E327" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" t="s">
+        <v>590</v>
+      </c>
+      <c r="B328" t="s" s="5">
+        <v>591</v>
+      </c>
+      <c r="C328">
+        <v>122640</v>
+      </c>
+      <c r="D328" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E328" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" t="s" s="4">
+        <v>592</v>
+      </c>
+      <c r="B329" t="s" s="5">
+        <v>593</v>
+      </c>
+      <c r="C329">
+        <v>125790</v>
+      </c>
+      <c r="D329" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E329" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" t="s" s="4">
+        <v>594</v>
+      </c>
+      <c r="B330" t="s" s="5">
+        <v>595</v>
+      </c>
+      <c r="C330">
+        <v>361410</v>
+      </c>
+      <c r="D330" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E330" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" t="s" s="4">
+        <v>596</v>
+      </c>
+      <c r="B331" t="s" s="5">
+        <v>597</v>
+      </c>
+      <c r="C331">
+        <v>71400</v>
+      </c>
+      <c r="D331" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E331" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" t="s" s="4">
+        <v>598</v>
+      </c>
+      <c r="B332" t="s" s="5">
+        <v>599</v>
+      </c>
+      <c r="C332">
+        <v>218820</v>
+      </c>
+      <c r="D332" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E332" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" t="s" s="4">
+        <v>600</v>
+      </c>
+      <c r="B333" t="s" s="5">
+        <v>601</v>
+      </c>
+      <c r="C333">
+        <v>88200</v>
+      </c>
+      <c r="D333" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E333" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" t="s" s="4">
+        <v>602</v>
+      </c>
+      <c r="B334" t="s" s="5">
+        <v>603</v>
+      </c>
+      <c r="C334">
+        <v>84000</v>
+      </c>
+      <c r="D334" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E334" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" t="s" s="4">
+        <v>604</v>
+      </c>
+      <c r="B335" t="s" s="5">
+        <v>605</v>
+      </c>
+      <c r="C335">
+        <v>78750</v>
+      </c>
+      <c r="D335" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E335" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" t="s" s="4">
+        <v>606</v>
+      </c>
+      <c r="B336" t="s" s="5">
+        <v>607</v>
+      </c>
+      <c r="C336">
+        <v>45150</v>
+      </c>
+      <c r="D336" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E336" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" t="s" s="4">
+        <v>608</v>
+      </c>
+      <c r="B337" t="s" s="5">
+        <v>609</v>
+      </c>
+      <c r="C337">
+        <v>59640</v>
+      </c>
+      <c r="D337" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E337" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" t="s">
+        <v>610</v>
+      </c>
+      <c r="B338" t="s" s="5">
+        <v>611</v>
+      </c>
+      <c r="C338">
+        <v>125790</v>
+      </c>
+      <c r="D338" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E338" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" t="s" s="4">
+        <v>612</v>
+      </c>
+      <c r="B339" t="s" s="5">
+        <v>613</v>
+      </c>
+      <c r="C339">
+        <v>75600</v>
+      </c>
+      <c r="D339" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E339" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340">
+        <v>2835374</v>
+      </c>
+      <c r="B340" t="s" s="5">
+        <v>614</v>
+      </c>
+      <c r="C340">
+        <v>139020</v>
+      </c>
+      <c r="D340" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E340" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341">
+        <v>2842606</v>
+      </c>
+      <c r="B341" t="s" s="5">
+        <v>615</v>
+      </c>
+      <c r="C341">
+        <v>139020</v>
+      </c>
+      <c r="D341" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E341" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342">
+        <v>4031159</v>
+      </c>
+      <c r="B342" t="s" s="5">
+        <v>616</v>
+      </c>
+      <c r="C342">
+        <v>139020</v>
+      </c>
+      <c r="D342" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E342" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" t="s" s="4">
+        <v>617</v>
+      </c>
+      <c r="B343" t="s" s="5">
+        <v>618</v>
+      </c>
+      <c r="C343">
+        <v>378210</v>
+      </c>
+      <c r="D343" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E343" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" t="s">
+        <v>619</v>
+      </c>
+      <c r="B344" t="s" s="5">
+        <v>620</v>
+      </c>
+      <c r="C344">
+        <v>399210</v>
+      </c>
+      <c r="D344" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E344" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" t="s" s="4">
+        <v>621</v>
+      </c>
+      <c r="B345" t="s" s="5">
+        <v>622</v>
+      </c>
+      <c r="C345">
+        <v>100800</v>
+      </c>
+      <c r="D345" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E345" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" t="s" s="4">
+        <v>623</v>
+      </c>
+      <c r="B346" t="s" s="5">
+        <v>624</v>
+      </c>
+      <c r="C346">
+        <v>89250</v>
+      </c>
+      <c r="D346" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E346" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347">
+        <v>4044333</v>
+      </c>
+      <c r="B347" t="s" s="5">
+        <v>625</v>
+      </c>
+      <c r="C347">
+        <v>130811</v>
+      </c>
+      <c r="D347" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E347" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" t="s">
+        <v>626</v>
+      </c>
+      <c r="B348" t="s" s="5">
+        <v>627</v>
+      </c>
+      <c r="C348">
+        <v>77700</v>
+      </c>
+      <c r="D348" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E348" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" t="s" s="4">
+        <v>628</v>
+      </c>
+      <c r="B349" t="s" s="5">
+        <v>629</v>
+      </c>
+      <c r="C349">
+        <v>177030</v>
+      </c>
+      <c r="D349" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E349" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" t="s">
+        <v>630</v>
+      </c>
+      <c r="B350" t="s" s="5">
+        <v>631</v>
+      </c>
+      <c r="C350">
+        <v>81690</v>
+      </c>
+      <c r="D350" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E350" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" t="s" s="4">
+        <v>632</v>
+      </c>
+      <c r="B351" t="s" s="5">
+        <v>633</v>
+      </c>
+      <c r="C351">
+        <v>81690</v>
+      </c>
+      <c r="D351" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E351" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" t="s">
+        <v>634</v>
+      </c>
+      <c r="B352" t="s" s="5">
+        <v>635</v>
+      </c>
+      <c r="C352">
+        <v>81690</v>
+      </c>
+      <c r="D352" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E352" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353">
+        <v>5802303172</v>
+      </c>
+      <c r="B353" t="s" s="5">
+        <v>636</v>
+      </c>
+      <c r="C353">
+        <v>95340</v>
+      </c>
+      <c r="D353" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E353" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" t="s" s="4">
+        <v>637</v>
+      </c>
+      <c r="B354" t="s" s="5">
+        <v>638</v>
+      </c>
+      <c r="C354">
+        <v>145740</v>
+      </c>
+      <c r="D354" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E354" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" t="s">
+        <v>639</v>
+      </c>
+      <c r="B355" t="s" s="5">
+        <v>640</v>
+      </c>
+      <c r="C355">
+        <v>139020</v>
+      </c>
+      <c r="D355" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E355" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" t="s" s="4">
+        <v>641</v>
+      </c>
+      <c r="B356" t="s" s="5">
+        <v>642</v>
+      </c>
+      <c r="C356">
+        <v>134400</v>
+      </c>
+      <c r="D356" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E356" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" t="s" s="4">
+        <v>643</v>
+      </c>
+      <c r="B357" t="s" s="5">
+        <v>644</v>
+      </c>
+      <c r="C357">
+        <v>81690</v>
+      </c>
+      <c r="D357" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E357" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" t="s">
+        <v>645</v>
+      </c>
+      <c r="B358" t="s" s="5">
+        <v>646</v>
+      </c>
+      <c r="C358">
+        <v>81690</v>
+      </c>
+      <c r="D358" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E358" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" t="s" s="4">
+        <v>647</v>
+      </c>
+      <c r="B359" t="s" s="5">
+        <v>648</v>
+      </c>
+      <c r="C359">
+        <v>81690</v>
+      </c>
+      <c r="D359" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E359" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" t="s">
+        <v>649</v>
+      </c>
+      <c r="B360" t="s" s="5">
+        <v>650</v>
+      </c>
+      <c r="C360">
+        <v>81690</v>
+      </c>
+      <c r="D360" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E360" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361">
+        <v>5356853</v>
+      </c>
+      <c r="B361" t="s" s="5">
+        <v>651</v>
+      </c>
+      <c r="C361">
+        <v>149102</v>
+      </c>
+      <c r="D361" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E361" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" t="s" s="4">
+        <v>652</v>
+      </c>
+      <c r="B362" t="s" s="5">
+        <v>653</v>
+      </c>
+      <c r="C362">
+        <v>81690</v>
+      </c>
+      <c r="D362" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E362" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" t="s">
+        <v>654</v>
+      </c>
+      <c r="B363" t="s" s="5">
+        <v>655</v>
+      </c>
+      <c r="C363">
+        <v>81690</v>
+      </c>
+      <c r="D363" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E363" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" t="s" s="4">
+        <v>656</v>
+      </c>
+      <c r="B364" t="s" s="5">
+        <v>657</v>
+      </c>
+      <c r="C364">
+        <v>81690</v>
+      </c>
+      <c r="D364" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E364" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" t="s">
+        <v>658</v>
+      </c>
+      <c r="B365" t="s" s="5">
+        <v>659</v>
+      </c>
+      <c r="C365">
+        <v>81690</v>
+      </c>
+      <c r="D365" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E365" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" t="s" s="4">
+        <v>660</v>
+      </c>
+      <c r="B366" t="s" s="5">
+        <v>661</v>
+      </c>
+      <c r="C366">
+        <v>87150</v>
+      </c>
+      <c r="D366" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E366" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" t="s" s="4">
+        <v>662</v>
+      </c>
+      <c r="B367" t="s" s="5">
+        <v>663</v>
+      </c>
+      <c r="C367">
+        <v>58800</v>
+      </c>
+      <c r="D367" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E367" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" t="s">
+        <v>664</v>
+      </c>
+      <c r="B368" t="s" s="5">
+        <v>665</v>
+      </c>
+      <c r="C368">
+        <v>58800</v>
+      </c>
+      <c r="D368" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E368" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" t="s" s="4">
+        <v>666</v>
+      </c>
+      <c r="B369" t="s" s="5">
+        <v>667</v>
+      </c>
+      <c r="C369">
+        <v>73500</v>
+      </c>
+      <c r="D369" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E369" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" t="s" s="4">
+        <v>668</v>
+      </c>
+      <c r="B370" t="s" s="5">
+        <v>669</v>
+      </c>
+      <c r="C370">
+        <v>52500</v>
+      </c>
+      <c r="D370" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E370" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" t="s" s="4">
+        <v>670</v>
+      </c>
+      <c r="B371" t="s" s="5">
+        <v>671</v>
+      </c>
+      <c r="C371">
+        <v>114240</v>
+      </c>
+      <c r="D371" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E371" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" t="s" s="4">
+        <v>672</v>
+      </c>
+      <c r="B372" t="s" s="5">
+        <v>673</v>
+      </c>
+      <c r="C372">
+        <v>51450</v>
+      </c>
+      <c r="D372" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E372" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" t="s" s="4">
+        <v>674</v>
+      </c>
+      <c r="B373" t="s" s="5">
+        <v>675</v>
+      </c>
+      <c r="C373">
+        <v>68250</v>
+      </c>
+      <c r="D373" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E373" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" t="s" s="4">
+        <v>676</v>
+      </c>
+      <c r="B374" t="s" s="5">
+        <v>677</v>
+      </c>
+      <c r="C374">
+        <v>68250</v>
+      </c>
+      <c r="D374" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E374" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" t="s" s="4">
+        <v>678</v>
+      </c>
+      <c r="B375" t="s" s="5">
+        <v>679</v>
+      </c>
+      <c r="C375">
+        <v>164220</v>
+      </c>
+      <c r="D375" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E375" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" t="s" s="4">
+        <v>680</v>
+      </c>
+      <c r="B376" t="s" s="5">
+        <v>681</v>
+      </c>
+      <c r="C376">
+        <v>164220</v>
+      </c>
+      <c r="D376" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E376" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" t="s" s="4">
+        <v>682</v>
+      </c>
+      <c r="B377" t="s" s="5">
+        <v>683</v>
+      </c>
+      <c r="C377">
+        <v>164220</v>
+      </c>
+      <c r="D377" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E377" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" t="s">
+        <v>684</v>
+      </c>
+      <c r="B378" t="s" s="5">
+        <v>685</v>
+      </c>
+      <c r="C378">
+        <v>164220</v>
+      </c>
+      <c r="D378" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E378" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" t="s">
+        <v>686</v>
+      </c>
+      <c r="B379" t="s" s="5">
+        <v>687</v>
+      </c>
+      <c r="C379">
+        <v>164220</v>
+      </c>
+      <c r="D379" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E379" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" t="s">
+        <v>688</v>
+      </c>
+      <c r="B380" t="s" s="5">
+        <v>689</v>
+      </c>
+      <c r="C380">
+        <v>164220</v>
+      </c>
+      <c r="D380" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E380" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381">
+        <v>5359768</v>
+      </c>
+      <c r="B381" t="s" s="5">
+        <v>690</v>
+      </c>
+      <c r="C381">
+        <v>149102</v>
+      </c>
+      <c r="D381" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E381" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382">
+        <v>5496362</v>
+      </c>
+      <c r="B382" t="s" s="5">
+        <v>691</v>
+      </c>
+      <c r="C382">
+        <v>149102</v>
+      </c>
+      <c r="D382" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E382" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" t="s" s="4">
+        <v>692</v>
+      </c>
+      <c r="B383" t="s" s="5">
+        <v>693</v>
+      </c>
+      <c r="C383">
+        <v>55650</v>
+      </c>
+      <c r="D383" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E383" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384">
+        <v>2204631</v>
+      </c>
+      <c r="B384" t="s" s="5">
+        <v>694</v>
+      </c>
+      <c r="C384">
+        <v>150491</v>
+      </c>
+      <c r="D384" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E384" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" t="s" s="4">
+        <v>695</v>
+      </c>
+      <c r="B385" t="s" s="5">
+        <v>696</v>
+      </c>
+      <c r="C385">
+        <v>422940</v>
+      </c>
+      <c r="D385" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E385" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" t="s">
+        <v>697</v>
+      </c>
+      <c r="B386" t="s" s="5">
+        <v>698</v>
+      </c>
+      <c r="C386">
+        <v>422940</v>
+      </c>
+      <c r="D386" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E386" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" t="s" s="4">
+        <v>699</v>
+      </c>
+      <c r="B387" t="s" s="5">
+        <v>700</v>
+      </c>
+      <c r="C387">
+        <v>408240</v>
+      </c>
+      <c r="D387" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E387" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" t="s" s="4">
+        <v>701</v>
+      </c>
+      <c r="B388" t="s" s="5">
+        <v>702</v>
+      </c>
+      <c r="C388">
+        <v>160020</v>
+      </c>
+      <c r="D388" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E388" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" t="s" s="4">
+        <v>703</v>
+      </c>
+      <c r="B389" t="s" s="5">
+        <v>704</v>
+      </c>
+      <c r="C389">
+        <v>81690</v>
+      </c>
+      <c r="D389" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E389" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" t="s">
+        <v>705</v>
+      </c>
+      <c r="B390" t="s" s="5">
+        <v>706</v>
+      </c>
+      <c r="C390">
+        <v>81690</v>
+      </c>
+      <c r="D390" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E390" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" t="s" s="4">
+        <v>707</v>
+      </c>
+      <c r="B391" t="s" s="5">
+        <v>708</v>
+      </c>
+      <c r="C391">
+        <v>81690</v>
+      </c>
+      <c r="D391" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E391" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" t="s">
+        <v>709</v>
+      </c>
+      <c r="B392" t="s" s="5">
+        <v>710</v>
+      </c>
+      <c r="C392">
+        <v>81690</v>
+      </c>
+      <c r="D392" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E392" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" t="s" s="4">
+        <v>711</v>
+      </c>
+      <c r="B393" t="s" s="5">
+        <v>712</v>
+      </c>
+      <c r="C393">
+        <v>135030</v>
+      </c>
+      <c r="D393" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E393" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" t="s">
+        <v>713</v>
+      </c>
+      <c r="B394" t="s" s="5">
+        <v>714</v>
+      </c>
+      <c r="C394">
+        <v>135030</v>
+      </c>
+      <c r="D394" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E394" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" t="s" s="4">
+        <v>715</v>
+      </c>
+      <c r="B395" t="s" s="5">
+        <v>716</v>
+      </c>
+      <c r="C395">
+        <v>85050</v>
+      </c>
+      <c r="D395" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E395" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" t="s" s="4">
+        <v>717</v>
+      </c>
+      <c r="B396" t="s" s="5">
+        <v>718</v>
+      </c>
+      <c r="C396">
+        <v>85050</v>
+      </c>
+      <c r="D396" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E396" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" t="s">
+        <v>719</v>
+      </c>
+      <c r="B397" t="s" s="5">
+        <v>720</v>
+      </c>
+      <c r="C397">
+        <v>85050</v>
+      </c>
+      <c r="D397" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E397" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" t="s" s="4">
+        <v>721</v>
+      </c>
+      <c r="B398" t="s" s="5">
+        <v>722</v>
+      </c>
+      <c r="C398">
+        <v>85050</v>
+      </c>
+      <c r="D398" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E398" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" t="s">
+        <v>723</v>
+      </c>
+      <c r="B399" t="s" s="5">
+        <v>724</v>
+      </c>
+      <c r="C399">
+        <v>85050</v>
+      </c>
+      <c r="D399" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E399" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" t="s" s="4">
+        <v>725</v>
+      </c>
+      <c r="B400" t="s" s="5">
+        <v>726</v>
+      </c>
+      <c r="C400">
+        <v>114240</v>
+      </c>
+      <c r="D400" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E400" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" t="s" s="4">
+        <v>727</v>
+      </c>
+      <c r="B401" t="s" s="5">
+        <v>728</v>
+      </c>
+      <c r="C401">
+        <v>220920</v>
+      </c>
+      <c r="D401" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E401" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" t="s" s="4">
+        <v>729</v>
+      </c>
+      <c r="B402" t="s" s="5">
+        <v>730</v>
+      </c>
+      <c r="C402">
+        <v>220920</v>
+      </c>
+      <c r="D402" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E402" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" t="s" s="4">
+        <v>731</v>
+      </c>
+      <c r="B403" t="s" s="5">
+        <v>732</v>
+      </c>
+      <c r="C403">
+        <v>220920</v>
+      </c>
+      <c r="D403" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E403" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" t="s">
+        <v>733</v>
+      </c>
+      <c r="B404" t="s" s="5">
+        <v>734</v>
+      </c>
+      <c r="C404">
+        <v>220920</v>
+      </c>
+      <c r="D404" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E404" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" t="s">
+        <v>735</v>
+      </c>
+      <c r="B405" t="s" s="5">
+        <v>736</v>
+      </c>
+      <c r="C405">
+        <v>220920</v>
+      </c>
+      <c r="D405" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E405" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" t="s">
+        <v>737</v>
+      </c>
+      <c r="B406" t="s" s="5">
+        <v>738</v>
+      </c>
+      <c r="C406">
+        <v>220920</v>
+      </c>
+      <c r="D406" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E406" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" t="s" s="4">
+        <v>739</v>
+      </c>
+      <c r="B407" t="s" s="5">
+        <v>740</v>
+      </c>
+      <c r="C407">
+        <v>81690</v>
+      </c>
+      <c r="D407" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E407" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" t="s" s="4">
+        <v>741</v>
+      </c>
+      <c r="B408" t="s" s="5">
+        <v>742</v>
+      </c>
+      <c r="C408">
+        <v>546000</v>
+      </c>
+      <c r="D408" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E408" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" t="s" s="4">
+        <v>743</v>
+      </c>
+      <c r="B409" t="s" s="5">
+        <v>744</v>
+      </c>
+      <c r="C409">
+        <v>118230</v>
+      </c>
+      <c r="D409" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E409" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" t="s" s="4">
+        <v>745</v>
+      </c>
+      <c r="B410" t="s" s="5">
+        <v>746</v>
+      </c>
+      <c r="C410">
+        <v>151410</v>
+      </c>
+      <c r="D410" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E410" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" t="s">
+        <v>747</v>
+      </c>
+      <c r="B411" t="s" s="5">
+        <v>748</v>
+      </c>
+      <c r="C411">
+        <v>546000</v>
+      </c>
+      <c r="D411" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E411" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" t="s" s="4">
+        <v>749</v>
+      </c>
+      <c r="B412" t="s" s="5">
+        <v>750</v>
+      </c>
+      <c r="C412">
+        <v>185010</v>
+      </c>
+      <c r="D412" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E412" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" t="s">
+        <v>751</v>
+      </c>
+      <c r="B413" t="s" s="5">
+        <v>752</v>
+      </c>
+      <c r="C413">
+        <v>151410</v>
+      </c>
+      <c r="D413" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E413" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" t="s" s="4">
+        <v>753</v>
+      </c>
+      <c r="B414" t="s" s="5">
+        <v>754</v>
+      </c>
+      <c r="C414">
+        <v>185010</v>
+      </c>
+      <c r="D414" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E414" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" t="s" s="4">
+        <v>755</v>
+      </c>
+      <c r="B415" t="s" s="5">
+        <v>756</v>
+      </c>
+      <c r="C415">
+        <v>185010</v>
+      </c>
+      <c r="D415" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E415" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" t="s">
+        <v>757</v>
+      </c>
+      <c r="B416" t="s" s="5">
+        <v>758</v>
+      </c>
+      <c r="C416">
+        <v>91140</v>
+      </c>
+      <c r="D416" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E416" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" t="s">
+        <v>759</v>
+      </c>
+      <c r="B417" t="s" s="5">
+        <v>760</v>
+      </c>
+      <c r="C417">
+        <v>91140</v>
+      </c>
+      <c r="D417" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E417" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" t="s">
+        <v>761</v>
+      </c>
+      <c r="B418" t="s" s="5">
+        <v>762</v>
+      </c>
+      <c r="C418">
+        <v>185010</v>
+      </c>
+      <c r="D418" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E418" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" t="s">
+        <v>763</v>
+      </c>
+      <c r="B419" t="s" s="5">
+        <v>764</v>
+      </c>
+      <c r="C419">
+        <v>185010</v>
+      </c>
+      <c r="D419" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E419" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" t="s" s="4">
+        <v>765</v>
+      </c>
+      <c r="B420" t="s" s="5">
+        <v>766</v>
+      </c>
+      <c r="C420">
+        <v>185010</v>
+      </c>
+      <c r="D420" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E420" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" t="s" s="4">
+        <v>767</v>
+      </c>
+      <c r="B421" t="s" s="5">
+        <v>768</v>
+      </c>
+      <c r="C421">
+        <v>152460</v>
+      </c>
+      <c r="D421" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E421" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" t="s" s="4">
+        <v>769</v>
+      </c>
+      <c r="B422" t="s" s="5">
+        <v>770</v>
+      </c>
+      <c r="C422">
+        <v>185010</v>
+      </c>
+      <c r="D422" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E422" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" t="s" s="4">
+        <v>771</v>
+      </c>
+      <c r="B423" t="s" s="5">
+        <v>772</v>
+      </c>
+      <c r="C423">
+        <v>185010</v>
+      </c>
+      <c r="D423" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E423" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" t="s" s="4">
+        <v>773</v>
+      </c>
+      <c r="B424" t="s" s="5">
+        <v>774</v>
+      </c>
+      <c r="C424">
+        <v>185010</v>
+      </c>
+      <c r="D424" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E424" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" t="s" s="4">
+        <v>775</v>
+      </c>
+      <c r="B425" t="s" s="5">
+        <v>776</v>
+      </c>
+      <c r="C425">
+        <v>185010</v>
+      </c>
+      <c r="D425" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E425" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" t="s" s="4">
+        <v>777</v>
+      </c>
+      <c r="B426" t="s" s="5">
+        <v>778</v>
+      </c>
+      <c r="C426">
+        <v>546000</v>
+      </c>
+      <c r="D426" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E426" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" t="s">
+        <v>779</v>
+      </c>
+      <c r="B427" t="s" s="5">
+        <v>780</v>
+      </c>
+      <c r="C427">
+        <v>143220</v>
+      </c>
+      <c r="D427" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E427" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" t="s">
+        <v>781</v>
+      </c>
+      <c r="B428" t="s" s="5">
+        <v>782</v>
+      </c>
+      <c r="C428">
+        <v>185010</v>
+      </c>
+      <c r="D428" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E428" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" t="s">
+        <v>783</v>
+      </c>
+      <c r="B429" t="s" s="5">
+        <v>784</v>
+      </c>
+      <c r="C429">
+        <v>185010</v>
+      </c>
+      <c r="D429" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E429" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" t="s">
+        <v>785</v>
+      </c>
+      <c r="B430" t="s" s="5">
+        <v>786</v>
+      </c>
+      <c r="C430">
+        <v>132300</v>
+      </c>
+      <c r="D430" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E430" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" t="s">
+        <v>787</v>
+      </c>
+      <c r="B431" t="s" s="5">
+        <v>788</v>
+      </c>
+      <c r="C431">
+        <v>149100</v>
+      </c>
+      <c r="D431" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E431" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" t="s">
+        <v>789</v>
+      </c>
+      <c r="B432" t="s" s="5">
+        <v>790</v>
+      </c>
+      <c r="C432">
+        <v>149100</v>
+      </c>
+      <c r="D432" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E432" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" t="s">
+        <v>791</v>
+      </c>
+      <c r="B433" t="s" s="5">
+        <v>792</v>
+      </c>
+      <c r="C433">
+        <v>185010</v>
+      </c>
+      <c r="D433" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E433" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" t="s">
+        <v>793</v>
+      </c>
+      <c r="B434" t="s" s="5">
+        <v>794</v>
+      </c>
+      <c r="C434">
+        <v>132300</v>
+      </c>
+      <c r="D434" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E434" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435">
+        <v>2275487</v>
+      </c>
+      <c r="B435" t="s" s="5">
+        <v>795</v>
+      </c>
+      <c r="C435">
+        <v>167855</v>
+      </c>
+      <c r="D435" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E435" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" t="s" s="4">
+        <v>796</v>
+      </c>
+      <c r="B436" t="s" s="5">
+        <v>797</v>
+      </c>
+      <c r="C436">
+        <v>124000</v>
+      </c>
+      <c r="D436" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E436" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437" t="s">
+        <v>798</v>
+      </c>
+      <c r="B437" t="s" s="5">
+        <v>799</v>
+      </c>
+      <c r="C437">
+        <v>336000</v>
+      </c>
+      <c r="D437" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E437" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438" t="s">
+        <v>800</v>
+      </c>
+      <c r="B438" t="s" s="5">
+        <v>801</v>
+      </c>
+      <c r="C438">
+        <v>336000</v>
+      </c>
+      <c r="D438" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E438" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" t="s">
+        <v>802</v>
+      </c>
+      <c r="B439" t="s" s="5">
+        <v>803</v>
+      </c>
+      <c r="C439">
+        <v>336000</v>
+      </c>
+      <c r="D439" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E439" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" t="s">
+        <v>804</v>
+      </c>
+      <c r="B440" t="s" s="5">
+        <v>805</v>
+      </c>
+      <c r="C440">
+        <v>396900</v>
+      </c>
+      <c r="D440" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E440" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" t="s">
+        <v>806</v>
+      </c>
+      <c r="B441" t="s" s="5">
+        <v>807</v>
+      </c>
+      <c r="C441">
+        <v>417900</v>
+      </c>
+      <c r="D441" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E441" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" t="s">
+        <v>808</v>
+      </c>
+      <c r="B442" t="s" s="5">
+        <v>809</v>
+      </c>
+      <c r="C442">
+        <v>417900</v>
+      </c>
+      <c r="D442" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E442" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" t="s">
+        <v>810</v>
+      </c>
+      <c r="B443" t="s" s="5">
+        <v>811</v>
+      </c>
+      <c r="C443">
+        <v>336000</v>
+      </c>
+      <c r="D443" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E443" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444" t="s" s="4">
+        <v>812</v>
+      </c>
+      <c r="B444" t="s" s="5">
+        <v>813</v>
+      </c>
+      <c r="C444">
+        <v>185010</v>
+      </c>
+      <c r="D444" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E444" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445" t="s" s="4">
+        <v>814</v>
+      </c>
+      <c r="B445" t="s" s="5">
+        <v>815</v>
+      </c>
+      <c r="C445">
+        <v>185010</v>
+      </c>
+      <c r="D445" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E445" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446" t="s">
+        <v>816</v>
+      </c>
+      <c r="B446" t="s" s="5">
+        <v>817</v>
+      </c>
+      <c r="C446">
+        <v>185010</v>
+      </c>
+      <c r="D446" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E446" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447" t="s" s="4">
+        <v>818</v>
+      </c>
+      <c r="B447" t="s" s="5">
+        <v>819</v>
+      </c>
+      <c r="C447">
+        <v>174510</v>
+      </c>
+      <c r="D447" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E447" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448" t="s">
+        <v>820</v>
+      </c>
+      <c r="B448" t="s" s="5">
+        <v>821</v>
+      </c>
+      <c r="C448">
+        <v>123900</v>
+      </c>
+      <c r="D448" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E448" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449" t="s">
+        <v>822</v>
+      </c>
+      <c r="B449" t="s" s="5">
+        <v>823</v>
+      </c>
+      <c r="C449">
+        <v>103950</v>
+      </c>
+      <c r="D449" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E449" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450">
+        <v>5556332</v>
+      </c>
+      <c r="B450" t="s" s="5">
+        <v>824</v>
+      </c>
+      <c r="C450">
+        <v>177030</v>
+      </c>
+      <c r="D450" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E450" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451" t="s">
+        <v>825</v>
+      </c>
+      <c r="B451" t="s" s="5">
+        <v>826</v>
+      </c>
+      <c r="C451">
+        <v>86100</v>
+      </c>
+      <c r="D451" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E451" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452">
+        <v>5556722</v>
+      </c>
+      <c r="B452" t="s" s="5">
+        <v>827</v>
+      </c>
+      <c r="C452">
+        <v>177030</v>
+      </c>
+      <c r="D452" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E452" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453">
+        <v>2837030</v>
+      </c>
+      <c r="B453" t="s" s="5">
+        <v>828</v>
+      </c>
+      <c r="C453">
+        <v>183367</v>
+      </c>
+      <c r="D453" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E453" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454" t="s" s="4">
+        <v>829</v>
+      </c>
+      <c r="B454" t="s" s="5">
+        <v>830</v>
+      </c>
+      <c r="C454">
+        <v>52500</v>
+      </c>
+      <c r="D454" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E454" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455" t="s" s="4">
+        <v>831</v>
+      </c>
+      <c r="B455" t="s" s="5">
+        <v>832</v>
+      </c>
+      <c r="C455">
+        <v>185220</v>
+      </c>
+      <c r="D455" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E455" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456" t="s">
+        <v>833</v>
+      </c>
+      <c r="B456" t="s" s="5">
+        <v>834</v>
+      </c>
+      <c r="C456">
+        <v>123900</v>
+      </c>
+      <c r="D456" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E456" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457" t="s" s="4">
+        <v>835</v>
+      </c>
+      <c r="B457" t="s" s="5">
+        <v>836</v>
+      </c>
+      <c r="C457">
+        <v>221340</v>
+      </c>
+      <c r="D457" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E457" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458" t="s">
+        <v>837</v>
+      </c>
+      <c r="B458" t="s" s="5">
+        <v>838</v>
+      </c>
+      <c r="C458">
+        <v>61950</v>
+      </c>
+      <c r="D458" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E458" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="459">
+      <c r="A459" t="s" s="4">
+        <v>839</v>
+      </c>
+      <c r="B459" t="s" s="5">
+        <v>840</v>
+      </c>
+      <c r="C459">
+        <v>185220</v>
+      </c>
+      <c r="D459" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E459" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="460">
+      <c r="A460">
+        <v>8944183200</v>
+      </c>
+      <c r="B460" t="s" s="5">
+        <v>841</v>
+      </c>
+      <c r="C460">
+        <v>70036</v>
+      </c>
+      <c r="D460" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E460" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="461">
+      <c r="A461">
+        <v>8980302170</v>
+      </c>
+      <c r="B461" t="s" s="5">
+        <v>842</v>
+      </c>
+      <c r="C461">
+        <v>42369</v>
+      </c>
+      <c r="D461" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E461" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462" t="s" s="4">
+        <v>843</v>
+      </c>
+      <c r="B462" t="s" s="5">
+        <v>844</v>
+      </c>
+      <c r="C462">
+        <v>75600</v>
+      </c>
+      <c r="D462" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E462" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="463">
+      <c r="A463" t="s" s="4">
+        <v>845</v>
+      </c>
+      <c r="B463" t="s" s="5">
+        <v>846</v>
+      </c>
+      <c r="C463">
+        <v>60900</v>
+      </c>
+      <c r="D463" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E463" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="464">
+      <c r="A464" t="s" s="4">
+        <v>847</v>
+      </c>
+      <c r="B464" t="s" s="5">
+        <v>848</v>
+      </c>
+      <c r="C464">
+        <v>66150</v>
+      </c>
+      <c r="D464" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E464" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465" t="s" s="4">
+        <v>849</v>
+      </c>
+      <c r="B465" t="s" s="5">
+        <v>850</v>
+      </c>
+      <c r="C465">
+        <v>57750</v>
+      </c>
+      <c r="D465" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E465" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="466">
+      <c r="A466">
+        <v>2834546</v>
+      </c>
+      <c r="B466" t="s" s="5">
+        <v>851</v>
+      </c>
+      <c r="C466">
+        <v>93030</v>
+      </c>
+      <c r="D466" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E466" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="467">
+      <c r="A467">
+        <v>2835142</v>
+      </c>
+      <c r="B467" t="s" s="5">
+        <v>852</v>
+      </c>
+      <c r="C467">
+        <v>41790</v>
+      </c>
+      <c r="D467" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E467" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="468">
+      <c r="A468">
+        <v>2835143</v>
+      </c>
+      <c r="B468" t="s" s="5">
+        <v>853</v>
+      </c>
+      <c r="C468">
+        <v>41790</v>
+      </c>
+      <c r="D468" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E468" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="469">
+      <c r="A469" t="s" s="4">
+        <v>854</v>
+      </c>
+      <c r="B469" t="s" s="5">
+        <v>855</v>
+      </c>
+      <c r="C469">
+        <v>185220</v>
+      </c>
+      <c r="D469" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E469" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="470">
+      <c r="A470">
+        <v>2835376</v>
+      </c>
+      <c r="B470" t="s" s="5">
+        <v>856</v>
+      </c>
+      <c r="C470">
+        <v>99555</v>
+      </c>
+      <c r="D470" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E470" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="471">
+      <c r="A471" t="s" s="4">
+        <v>857</v>
+      </c>
+      <c r="B471" t="s" s="5">
+        <v>858</v>
+      </c>
+      <c r="C471">
+        <v>185220</v>
+      </c>
+      <c r="D471" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E471" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472">
+        <v>2837532</v>
+      </c>
+      <c r="B472" t="s" s="5">
+        <v>859</v>
+      </c>
+      <c r="C472">
+        <v>522900</v>
+      </c>
+      <c r="D472" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E472" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473">
+        <v>2837539</v>
+      </c>
+      <c r="B473" t="s" s="5">
+        <v>860</v>
+      </c>
+      <c r="C473">
+        <v>480414</v>
+      </c>
+      <c r="D473" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E473" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474">
+        <v>2837715</v>
+      </c>
+      <c r="B474" t="s" s="5">
+        <v>861</v>
+      </c>
+      <c r="C474">
+        <v>51450</v>
+      </c>
+      <c r="D474" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E474" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475">
+        <v>2839679</v>
+      </c>
+      <c r="B475" t="s" s="5">
+        <v>862</v>
+      </c>
+      <c r="C475">
+        <v>158594</v>
+      </c>
+      <c r="D475" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E475" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476">
+        <v>2839885</v>
+      </c>
+      <c r="B476" t="s" s="5">
+        <v>863</v>
+      </c>
+      <c r="C476">
+        <v>522900</v>
+      </c>
+      <c r="D476" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E476" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="477">
+      <c r="A477" t="s" s="4">
+        <v>864</v>
+      </c>
+      <c r="B477" t="s" s="5">
+        <v>865</v>
+      </c>
+      <c r="C477">
+        <v>174510</v>
+      </c>
+      <c r="D477" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E477" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="478">
+      <c r="A478">
+        <v>2843655</v>
+      </c>
+      <c r="B478" t="s" s="5">
+        <v>866</v>
+      </c>
+      <c r="C478">
+        <v>85664</v>
+      </c>
+      <c r="D478" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E478" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="479">
+      <c r="A479">
+        <v>2882091</v>
+      </c>
+      <c r="B479" t="s" s="5">
+        <v>867</v>
+      </c>
+      <c r="C479">
+        <v>151648</v>
+      </c>
+      <c r="D479" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E479" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="480">
+      <c r="A480">
+        <v>3503327</v>
+      </c>
+      <c r="B480" t="s" s="5">
+        <v>868</v>
+      </c>
+      <c r="C480">
+        <v>113447</v>
+      </c>
+      <c r="D480" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E480" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="481">
+      <c r="A481">
+        <v>3518613</v>
+      </c>
+      <c r="B481" t="s" s="5">
+        <v>869</v>
+      </c>
+      <c r="C481">
+        <v>61122</v>
+      </c>
+      <c r="D481" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E481" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="482">
+      <c r="A482">
+        <v>3524034</v>
+      </c>
+      <c r="B482" t="s" s="5">
+        <v>870</v>
+      </c>
+      <c r="C482">
+        <v>48388</v>
+      </c>
+      <c r="D482" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E482" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="483">
+      <c r="A483">
+        <v>3525994</v>
+      </c>
+      <c r="B483" t="s" s="5">
+        <v>871</v>
+      </c>
+      <c r="C483">
+        <v>68762</v>
+      </c>
+      <c r="D483" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E483" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="484">
+      <c r="A484">
+        <v>3526739</v>
+      </c>
+      <c r="B484" t="s" s="5">
+        <v>872</v>
+      </c>
+      <c r="C484">
+        <v>45841</v>
+      </c>
+      <c r="D484" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E484" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="485">
+      <c r="A485">
+        <v>3528650</v>
+      </c>
+      <c r="B485" t="s" s="5">
+        <v>873</v>
+      </c>
+      <c r="C485">
+        <v>68762</v>
+      </c>
+      <c r="D485" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E485" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="486">
+      <c r="A486">
+        <v>3529040</v>
+      </c>
+      <c r="B486" t="s" s="5">
+        <v>874</v>
+      </c>
+      <c r="C486">
+        <v>65520</v>
+      </c>
+      <c r="D486" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E486" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="487">
+      <c r="A487">
+        <v>3533261</v>
+      </c>
+      <c r="B487" t="s" s="5">
+        <v>875</v>
+      </c>
+      <c r="C487">
+        <v>90294</v>
+      </c>
+      <c r="D487" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E487" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="488">
+      <c r="A488">
+        <v>3534355</v>
+      </c>
+      <c r="B488" t="s" s="5">
+        <v>876</v>
+      </c>
+      <c r="C488">
+        <v>96082</v>
+      </c>
+      <c r="D488" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E488" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="489">
+      <c r="A489">
+        <v>3535635</v>
+      </c>
+      <c r="B489" t="s" s="5">
+        <v>877</v>
+      </c>
+      <c r="C489">
+        <v>68762</v>
+      </c>
+      <c r="D489" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E489" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="490">
+      <c r="A490">
+        <v>3536404</v>
+      </c>
+      <c r="B490" t="s" s="5">
+        <v>878</v>
+      </c>
+      <c r="C490">
+        <v>61122</v>
+      </c>
+      <c r="D490" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E490" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="491">
+      <c r="A491">
+        <v>3537074</v>
+      </c>
+      <c r="B491" t="s" s="5">
+        <v>879</v>
+      </c>
+      <c r="C491">
+        <v>96777</v>
+      </c>
+      <c r="D491" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E491" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="492">
+      <c r="A492">
+        <v>3537639</v>
+      </c>
+      <c r="B492" t="s" s="5">
+        <v>880</v>
+      </c>
+      <c r="C492">
+        <v>84043</v>
+      </c>
+      <c r="D492" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E492" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="493">
+      <c r="A493">
+        <v>3537751</v>
+      </c>
+      <c r="B493" t="s" s="5">
+        <v>881</v>
+      </c>
+      <c r="C493">
+        <v>46200</v>
+      </c>
+      <c r="D493" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E493" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="494">
+      <c r="A494">
+        <v>3537752</v>
+      </c>
+      <c r="B494" t="s" s="5">
+        <v>882</v>
+      </c>
+      <c r="C494">
+        <v>46200</v>
+      </c>
+      <c r="D494" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E494" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="495">
+      <c r="A495">
+        <v>3537753</v>
+      </c>
+      <c r="B495" t="s" s="5">
+        <v>883</v>
+      </c>
+      <c r="C495">
+        <v>46200</v>
+      </c>
+      <c r="D495" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E495" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="496">
+      <c r="A496">
+        <v>3538414</v>
+      </c>
+      <c r="B496" t="s" s="5">
+        <v>884</v>
+      </c>
+      <c r="C496">
+        <v>105343</v>
+      </c>
+      <c r="D496" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E496" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="497">
+      <c r="A497">
+        <v>3539369</v>
+      </c>
+      <c r="B497" t="s" s="5">
+        <v>885</v>
+      </c>
+      <c r="C497">
+        <v>105343</v>
+      </c>
+      <c r="D497" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E497" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="498">
+      <c r="A498">
+        <v>3580995</v>
+      </c>
+      <c r="B498" t="s" s="5">
+        <v>886</v>
+      </c>
+      <c r="C498">
+        <v>86590</v>
+      </c>
+      <c r="D498" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E498" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="499">
+      <c r="A499">
+        <v>3590128</v>
+      </c>
+      <c r="B499" t="s" s="5">
+        <v>887</v>
+      </c>
+      <c r="C499">
+        <v>46200</v>
+      </c>
+      <c r="D499" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E499" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="500">
+      <c r="A500">
+        <v>3590257</v>
+      </c>
+      <c r="B500" t="s" s="5">
+        <v>888</v>
+      </c>
+      <c r="C500">
+        <v>131040</v>
+      </c>
+      <c r="D500" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E500" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="501">
+      <c r="A501">
+        <v>3590506</v>
+      </c>
+      <c r="B501" t="s" s="5">
+        <v>889</v>
+      </c>
+      <c r="C501">
+        <v>61122</v>
+      </c>
+      <c r="D501" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E501" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="502">
+      <c r="A502">
+        <v>3591077</v>
+      </c>
+      <c r="B502" t="s" s="5">
+        <v>890</v>
+      </c>
+      <c r="C502">
+        <v>71309</v>
+      </c>
+      <c r="D502" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E502" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="503">
+      <c r="A503">
+        <v>3591225</v>
+      </c>
+      <c r="B503" t="s" s="5">
+        <v>891</v>
+      </c>
+      <c r="C503">
+        <v>137525</v>
+      </c>
+      <c r="D503" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E503" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="504">
+      <c r="A504">
+        <v>3591226</v>
+      </c>
+      <c r="B504" t="s" s="5">
+        <v>892</v>
+      </c>
+      <c r="C504">
+        <v>137525</v>
+      </c>
+      <c r="D504" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E504" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="505">
+      <c r="A505">
+        <v>3592005</v>
+      </c>
+      <c r="B505" t="s" s="5">
+        <v>893</v>
+      </c>
+      <c r="C505">
+        <v>53482</v>
+      </c>
+      <c r="D505" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E505" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="506">
+      <c r="A506">
+        <v>3592121</v>
+      </c>
+      <c r="B506" t="s" s="5">
+        <v>894</v>
+      </c>
+      <c r="C506">
+        <v>46200</v>
+      </c>
+      <c r="D506" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E506" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="507">
+      <c r="A507">
+        <v>3592122</v>
+      </c>
+      <c r="B507" t="s" s="5">
+        <v>895</v>
+      </c>
+      <c r="C507">
+        <v>46200</v>
+      </c>
+      <c r="D507" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E507" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="508">
+      <c r="A508">
+        <v>3592123</v>
+      </c>
+      <c r="B508" t="s" s="5">
+        <v>896</v>
+      </c>
+      <c r="C508">
+        <v>46200</v>
+      </c>
+      <c r="D508" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E508" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="509">
+      <c r="A509">
+        <v>3592124</v>
+      </c>
+      <c r="B509" t="s" s="5">
+        <v>897</v>
+      </c>
+      <c r="C509">
+        <v>46200</v>
+      </c>
+      <c r="D509" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E509" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="510">
+      <c r="A510">
+        <v>3593606</v>
+      </c>
+      <c r="B510" t="s" s="5">
+        <v>898</v>
+      </c>
+      <c r="C510">
+        <v>73856</v>
+      </c>
+      <c r="D510" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E510" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="511">
+      <c r="A511">
+        <v>3593920</v>
+      </c>
+      <c r="B511" t="s" s="5">
+        <v>899</v>
+      </c>
+      <c r="C511">
+        <v>53482</v>
+      </c>
+      <c r="D511" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E511" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="512">
+      <c r="A512">
+        <v>3594120</v>
+      </c>
+      <c r="B512" t="s" s="5">
+        <v>900</v>
+      </c>
+      <c r="C512">
+        <v>185914</v>
+      </c>
+      <c r="D512" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E512" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="513">
+      <c r="A513">
+        <v>3594195</v>
+      </c>
+      <c r="B513" t="s" s="5">
+        <v>901</v>
+      </c>
+      <c r="C513">
+        <v>288248</v>
+      </c>
+      <c r="D513" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E513" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="514">
+      <c r="A514">
+        <v>3594549</v>
+      </c>
+      <c r="B514" t="s" s="5">
+        <v>902</v>
+      </c>
+      <c r="C514">
+        <v>187072</v>
+      </c>
+      <c r="D514" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E514" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="515">
+      <c r="A515">
+        <v>3595157</v>
+      </c>
+      <c r="B515" t="s" s="5">
+        <v>903</v>
+      </c>
+      <c r="C515">
+        <v>68762</v>
+      </c>
+      <c r="D515" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E515" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="516">
+      <c r="A516">
+        <v>3597654</v>
+      </c>
+      <c r="B516" t="s" s="5">
+        <v>904</v>
+      </c>
+      <c r="C516">
+        <v>67142</v>
+      </c>
+      <c r="D516" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E516" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="517">
+      <c r="A517">
+        <v>3598338</v>
+      </c>
+      <c r="B517" t="s" s="5">
+        <v>905</v>
+      </c>
+      <c r="C517">
+        <v>58575</v>
+      </c>
+      <c r="D517" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E517" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="518">
+      <c r="A518">
+        <v>3599484</v>
+      </c>
+      <c r="B518" t="s" s="5">
+        <v>906</v>
+      </c>
+      <c r="C518">
+        <v>80223</v>
+      </c>
+      <c r="D518" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E518" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="519">
+      <c r="A519">
+        <v>3599996</v>
+      </c>
+      <c r="B519" t="s" s="5">
+        <v>907</v>
+      </c>
+      <c r="C519">
+        <v>86590</v>
+      </c>
+      <c r="D519" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E519" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="520">
+      <c r="A520">
+        <v>3767941</v>
+      </c>
+      <c r="B520" t="s" s="5">
+        <v>908</v>
+      </c>
+      <c r="C520">
+        <v>152806</v>
+      </c>
+      <c r="D520" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E520" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="521">
+      <c r="A521">
+        <v>3767997</v>
+      </c>
+      <c r="B521" t="s" s="5">
+        <v>909</v>
+      </c>
+      <c r="C521">
+        <v>53482</v>
+      </c>
+      <c r="D521" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E521" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="522">
+      <c r="A522">
+        <v>3768323</v>
+      </c>
+      <c r="B522" t="s" s="5">
+        <v>910</v>
+      </c>
+      <c r="C522">
+        <v>66216</v>
+      </c>
+      <c r="D522" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E522" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="523">
+      <c r="A523">
+        <v>3769718</v>
+      </c>
+      <c r="B523" t="s" s="5">
+        <v>911</v>
+      </c>
+      <c r="C523">
+        <v>52500</v>
+      </c>
+      <c r="D523" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E523" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="524">
+      <c r="A524">
+        <v>3770780</v>
+      </c>
+      <c r="B524" t="s" s="5">
+        <v>912</v>
+      </c>
+      <c r="C524">
+        <v>52208</v>
+      </c>
+      <c r="D524" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E524" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="525">
+      <c r="A525">
+        <v>3770789</v>
+      </c>
+      <c r="B525" t="s" s="5">
+        <v>913</v>
+      </c>
+      <c r="C525">
+        <v>46073</v>
+      </c>
+      <c r="D525" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E525" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="526">
+      <c r="A526">
+        <v>3770808</v>
+      </c>
+      <c r="B526" t="s" s="5">
+        <v>914</v>
+      </c>
+      <c r="C526">
+        <v>175727</v>
+      </c>
+      <c r="D526" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E526" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="527">
+      <c r="A527">
+        <v>3773121</v>
+      </c>
+      <c r="B527" t="s" s="5">
+        <v>915</v>
+      </c>
+      <c r="C527">
+        <v>43295</v>
+      </c>
+      <c r="D527" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E527" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="528">
+      <c r="A528">
+        <v>3776936</v>
+      </c>
+      <c r="B528" t="s" s="5">
+        <v>916</v>
+      </c>
+      <c r="C528">
+        <v>104580</v>
+      </c>
+      <c r="D528" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E528" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="529">
+      <c r="A529">
+        <v>3776937</v>
+      </c>
+      <c r="B529" t="s" s="5">
+        <v>917</v>
+      </c>
+      <c r="C529">
+        <v>104580</v>
+      </c>
+      <c r="D529" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E529" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="530">
+      <c r="A530" t="s" s="4">
+        <v>918</v>
+      </c>
+      <c r="B530" t="s" s="5">
+        <v>919</v>
+      </c>
+      <c r="C530">
+        <v>174720</v>
+      </c>
+      <c r="D530" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E530" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="531">
+      <c r="A531">
+        <v>3779515</v>
+      </c>
+      <c r="B531" t="s" s="5">
+        <v>920</v>
+      </c>
+      <c r="C531">
+        <v>53482</v>
+      </c>
+      <c r="D531" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E531" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="532">
+      <c r="A532">
+        <v>3779710</v>
+      </c>
+      <c r="B532" t="s" s="5">
+        <v>921</v>
+      </c>
+      <c r="C532">
+        <v>64827</v>
+      </c>
+      <c r="D532" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E532" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="533">
+      <c r="A533">
+        <v>3780206</v>
+      </c>
+      <c r="B533" t="s" s="5">
+        <v>922</v>
+      </c>
+      <c r="C533">
+        <v>122245</v>
+      </c>
+      <c r="D533" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E533" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="534">
+      <c r="A534">
+        <v>3780521</v>
+      </c>
+      <c r="B534" t="s" s="5">
+        <v>923</v>
+      </c>
+      <c r="C534">
+        <v>66216</v>
+      </c>
+      <c r="D534" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E534" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="535">
+      <c r="A535">
+        <v>3785076</v>
+      </c>
+      <c r="B535" t="s" s="5">
+        <v>924</v>
+      </c>
+      <c r="C535">
+        <v>89137</v>
+      </c>
+      <c r="D535" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E535" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="536">
+      <c r="A536">
+        <v>3787015</v>
+      </c>
+      <c r="B536" t="s" s="5">
+        <v>925</v>
+      </c>
+      <c r="C536">
+        <v>96082</v>
+      </c>
+      <c r="D536" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E536" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="537">
+      <c r="A537" t="s" s="4">
+        <v>926</v>
+      </c>
+      <c r="B537" t="s" s="5">
+        <v>927</v>
+      </c>
+      <c r="C537">
+        <v>174720</v>
+      </c>
+      <c r="D537" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E537" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="538">
+      <c r="A538">
+        <v>1007918983</v>
+      </c>
+      <c r="B538" t="s" s="5">
+        <v>928</v>
+      </c>
+      <c r="C538">
+        <v>176820</v>
+      </c>
+      <c r="D538" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E538" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="539">
+      <c r="A539">
+        <v>3790141</v>
+      </c>
+      <c r="B539" t="s" s="5">
+        <v>929</v>
+      </c>
+      <c r="C539">
+        <v>54600</v>
+      </c>
+      <c r="D539" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E539" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="540">
+      <c r="A540">
+        <v>3790142</v>
+      </c>
+      <c r="B540" t="s" s="5">
+        <v>930</v>
+      </c>
+      <c r="C540">
+        <v>54600</v>
+      </c>
+      <c r="D540" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E540" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="541">
+      <c r="A541">
+        <v>3790143</v>
+      </c>
+      <c r="B541" t="s" s="5">
+        <v>931</v>
+      </c>
+      <c r="C541">
+        <v>80850</v>
+      </c>
+      <c r="D541" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E541" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="542">
+      <c r="A542">
+        <v>3790144</v>
+      </c>
+      <c r="B542" t="s" s="5">
+        <v>932</v>
+      </c>
+      <c r="C542">
+        <v>80850</v>
+      </c>
+      <c r="D542" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E542" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="543">
+      <c r="A543">
+        <v>3792723</v>
+      </c>
+      <c r="B543" t="s" s="5">
+        <v>933</v>
+      </c>
+      <c r="C543">
+        <v>125255</v>
+      </c>
+      <c r="D543" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E543" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="544">
+      <c r="A544">
+        <v>3792725</v>
+      </c>
+      <c r="B544" t="s" s="5">
+        <v>934</v>
+      </c>
+      <c r="C544">
+        <v>92957</v>
+      </c>
+      <c r="D544" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E544" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="545">
+      <c r="A545" s="7">
+        <v>612640110399</v>
+      </c>
+      <c r="B545" t="s" s="5">
+        <v>935</v>
+      </c>
+      <c r="C545">
+        <v>176820</v>
+      </c>
+      <c r="D545" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E545" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="546">
+      <c r="A546">
+        <v>2260317</v>
+      </c>
+      <c r="B546" t="s" s="5">
+        <v>936</v>
+      </c>
+      <c r="C546">
+        <v>189850</v>
+      </c>
+      <c r="D546" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E546" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="547">
+      <c r="A547">
+        <v>3794989</v>
+      </c>
+      <c r="B547" t="s" s="5">
+        <v>937</v>
+      </c>
+      <c r="C547">
+        <v>50588</v>
+      </c>
+      <c r="D547" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E547" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="548">
+      <c r="A548">
+        <v>3796909</v>
+      </c>
+      <c r="B548" t="s" s="5">
+        <v>938</v>
+      </c>
+      <c r="C548">
+        <v>84043</v>
+      </c>
+      <c r="D548" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E548" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="549">
+      <c r="A549" t="s" s="4">
+        <v>939</v>
+      </c>
+      <c r="B549" t="s" s="5">
+        <v>940</v>
+      </c>
+      <c r="C549">
+        <v>208530</v>
+      </c>
+      <c r="D549" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E549" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="550">
+      <c r="A550">
+        <v>4031100</v>
+      </c>
+      <c r="B550" t="s" s="5">
+        <v>941</v>
+      </c>
+      <c r="C550">
+        <v>366735</v>
+      </c>
+      <c r="D550" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E550" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="551">
+      <c r="A551">
+        <v>4031128</v>
+      </c>
+      <c r="B551" t="s" s="5">
+        <v>942</v>
+      </c>
+      <c r="C551">
+        <v>241943</v>
+      </c>
+      <c r="D551" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E551" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="552">
+      <c r="A552" t="s" s="4">
+        <v>943</v>
+      </c>
+      <c r="B552" t="s" s="5">
+        <v>944</v>
+      </c>
+      <c r="C552">
+        <v>208530</v>
+      </c>
+      <c r="D552" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E552" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="553">
+      <c r="A553">
+        <v>4031211</v>
+      </c>
+      <c r="B553" t="s" s="5">
+        <v>945</v>
+      </c>
+      <c r="C553">
+        <v>125718</v>
+      </c>
+      <c r="D553" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E553" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="554">
+      <c r="A554">
+        <v>4032142</v>
+      </c>
+      <c r="B554" t="s" s="5">
+        <v>946</v>
+      </c>
+      <c r="C554">
+        <v>50400</v>
+      </c>
+      <c r="D554" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E554" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="555">
+      <c r="A555">
+        <v>4033068</v>
+      </c>
+      <c r="B555" t="s" s="5">
+        <v>947</v>
+      </c>
+      <c r="C555">
+        <v>71772</v>
+      </c>
+      <c r="D555" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E555" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="556">
+      <c r="A556">
+        <v>4033106</v>
+      </c>
+      <c r="B556" t="s" s="5">
+        <v>948</v>
+      </c>
+      <c r="C556">
+        <v>74319</v>
+      </c>
+      <c r="D556" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E556" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="557">
+      <c r="A557">
+        <v>4033134</v>
+      </c>
+      <c r="B557" t="s" s="5">
+        <v>949</v>
+      </c>
+      <c r="C557">
+        <v>71772</v>
+      </c>
+      <c r="D557" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E557" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="558">
+      <c r="A558">
+        <v>4033155</v>
+      </c>
+      <c r="B558" t="s" s="5">
+        <v>950</v>
+      </c>
+      <c r="C558">
+        <v>75129</v>
+      </c>
+      <c r="D558" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E558" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="559">
+      <c r="A559">
+        <v>4033361</v>
+      </c>
+      <c r="B559" t="s" s="5">
+        <v>951</v>
+      </c>
+      <c r="C559">
+        <v>58575</v>
+      </c>
+      <c r="D559" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E559" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="560">
+      <c r="A560">
+        <v>4033370</v>
+      </c>
+      <c r="B560" t="s" s="5">
+        <v>952</v>
+      </c>
+      <c r="C560">
+        <v>338721</v>
+      </c>
+      <c r="D560" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E560" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="561">
+      <c r="A561">
+        <v>4033594</v>
+      </c>
+      <c r="B561" t="s" s="5">
+        <v>953</v>
+      </c>
+      <c r="C561">
+        <v>221340</v>
+      </c>
+      <c r="D561" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E561" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="562">
+      <c r="A562">
+        <v>4033828</v>
+      </c>
+      <c r="B562" t="s" s="5">
+        <v>954</v>
+      </c>
+      <c r="C562">
+        <v>49662</v>
+      </c>
+      <c r="D562" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E562" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="563">
+      <c r="A563">
+        <v>4033960</v>
+      </c>
+      <c r="B563" t="s" s="5">
+        <v>955</v>
+      </c>
+      <c r="C563">
+        <v>60900</v>
+      </c>
+      <c r="D563" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E563" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="564">
+      <c r="A564">
+        <v>4035899</v>
+      </c>
+      <c r="B564" t="s" s="5">
+        <v>956</v>
+      </c>
+      <c r="C564">
+        <v>58575</v>
+      </c>
+      <c r="D564" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E564" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="565">
+      <c r="A565">
+        <v>4036892</v>
+      </c>
+      <c r="B565" t="s" s="5">
+        <v>957</v>
+      </c>
+      <c r="C565">
+        <v>100597</v>
+      </c>
+      <c r="D565" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E565" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="566">
+      <c r="A566">
+        <v>4037187</v>
+      </c>
+      <c r="B566" t="s" s="5">
+        <v>958</v>
+      </c>
+      <c r="C566">
+        <v>61585</v>
+      </c>
+      <c r="D566" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E566" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="567">
+      <c r="A567">
+        <v>4037344</v>
+      </c>
+      <c r="B567" t="s" s="5">
+        <v>959</v>
+      </c>
+      <c r="C567">
+        <v>84043</v>
+      </c>
+      <c r="D567" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E567" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="568">
+      <c r="A568">
+        <v>4037469</v>
+      </c>
+      <c r="B568" t="s" s="5">
+        <v>960</v>
+      </c>
+      <c r="C568">
+        <v>68762</v>
+      </c>
+      <c r="D568" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E568" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="569">
+      <c r="A569">
+        <v>4037635</v>
+      </c>
+      <c r="B569" t="s" s="5">
+        <v>961</v>
+      </c>
+      <c r="C569">
+        <v>71309</v>
+      </c>
+      <c r="D569" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E569" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="570">
+      <c r="A570">
+        <v>4038471</v>
+      </c>
+      <c r="B570" t="s" s="5">
+        <v>962</v>
+      </c>
+      <c r="C570">
+        <v>48388</v>
+      </c>
+      <c r="D570" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E570" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="571">
+      <c r="A571">
+        <v>4038536</v>
+      </c>
+      <c r="B571" t="s" s="5">
+        <v>963</v>
+      </c>
+      <c r="C571">
+        <v>51450</v>
+      </c>
+      <c r="D571" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E571" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="572">
+      <c r="A572">
+        <v>4038537</v>
+      </c>
+      <c r="B572" t="s" s="5">
+        <v>964</v>
+      </c>
+      <c r="C572">
+        <v>51450</v>
+      </c>
+      <c r="D572" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E572" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="573">
+      <c r="A573">
+        <v>4038612</v>
+      </c>
+      <c r="B573" t="s" s="5">
+        <v>965</v>
+      </c>
+      <c r="C573">
+        <v>96777</v>
+      </c>
+      <c r="D573" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E573" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="574">
+      <c r="A574">
+        <v>4038616</v>
+      </c>
+      <c r="B574" t="s" s="5">
+        <v>966</v>
+      </c>
+      <c r="C574">
+        <v>60060</v>
+      </c>
+      <c r="D574" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E574" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="575">
+      <c r="A575">
+        <v>4038620</v>
+      </c>
+      <c r="B575" t="s" s="5">
+        <v>967</v>
+      </c>
+      <c r="C575">
+        <v>96082</v>
+      </c>
+      <c r="D575" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E575" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="576">
+      <c r="A576">
+        <v>4040205</v>
+      </c>
+      <c r="B576" t="s" s="5">
+        <v>968</v>
+      </c>
+      <c r="C576">
+        <v>53482</v>
+      </c>
+      <c r="D576" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E576" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="577">
+      <c r="A577">
+        <v>4040541</v>
+      </c>
+      <c r="B577" t="s" s="5">
+        <v>969</v>
+      </c>
+      <c r="C577">
+        <v>206220</v>
+      </c>
+      <c r="D577" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E577" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="578">
+      <c r="A578">
+        <v>4040542</v>
+      </c>
+      <c r="B578" t="s" s="5">
+        <v>970</v>
+      </c>
+      <c r="C578">
+        <v>221340</v>
+      </c>
+      <c r="D578" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E578" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="579">
+      <c r="A579">
+        <v>4040560</v>
+      </c>
+      <c r="B579" t="s" s="5">
+        <v>971</v>
+      </c>
+      <c r="C579">
+        <v>62511</v>
+      </c>
+      <c r="D579" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E579" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="580">
+      <c r="A580" t="s" s="4">
+        <v>972</v>
+      </c>
+      <c r="B580" t="s" s="5">
+        <v>973</v>
+      </c>
+      <c r="C580">
+        <v>197820</v>
+      </c>
+      <c r="D580" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E580" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="581">
+      <c r="A581">
+        <v>4040568</v>
+      </c>
+      <c r="B581" t="s" s="5">
+        <v>974</v>
+      </c>
+      <c r="C581">
+        <v>62511</v>
+      </c>
+      <c r="D581" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E581" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="582">
+      <c r="A582">
+        <v>4040743</v>
+      </c>
+      <c r="B582" t="s" s="5">
+        <v>975</v>
+      </c>
+      <c r="C582">
+        <v>97240</v>
+      </c>
+      <c r="D582" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E582" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="583">
+      <c r="A583">
+        <v>4041076</v>
+      </c>
+      <c r="B583" t="s" s="5">
+        <v>976</v>
+      </c>
+      <c r="C583">
+        <v>335711</v>
+      </c>
+      <c r="D583" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E583" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="584">
+      <c r="A584" t="s">
+        <v>977</v>
+      </c>
+      <c r="B584" t="s" s="5">
+        <v>978</v>
+      </c>
+      <c r="C584">
+        <v>197820</v>
+      </c>
+      <c r="D584" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E584" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="585">
+      <c r="A585">
+        <v>4041703</v>
+      </c>
+      <c r="B585" t="s" s="5">
+        <v>979</v>
+      </c>
+      <c r="C585">
+        <v>356548</v>
+      </c>
+      <c r="D585" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E585" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="586">
+      <c r="A586">
+        <v>4041791</v>
+      </c>
+      <c r="B586" t="s" s="5">
+        <v>980</v>
+      </c>
+      <c r="C586">
+        <v>60900</v>
+      </c>
+      <c r="D586" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E586" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="587">
+      <c r="A587">
+        <v>4041943</v>
+      </c>
+      <c r="B587" t="s" s="5">
+        <v>981</v>
+      </c>
+      <c r="C587">
+        <v>84969</v>
+      </c>
+      <c r="D587" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E587" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="588">
+      <c r="A588">
+        <v>4041947</v>
+      </c>
+      <c r="B588" t="s" s="5">
+        <v>982</v>
+      </c>
+      <c r="C588">
+        <v>84969</v>
+      </c>
+      <c r="D588" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E588" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="589">
+      <c r="A589">
+        <v>4043707</v>
+      </c>
+      <c r="B589" t="s" s="5">
+        <v>983</v>
+      </c>
+      <c r="C589">
+        <v>80223</v>
+      </c>
+      <c r="D589" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E589" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="590">
+      <c r="A590">
+        <v>4043980</v>
+      </c>
+      <c r="B590" t="s" s="5">
+        <v>984</v>
+      </c>
+      <c r="C590">
+        <v>47040</v>
+      </c>
+      <c r="D590" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E590" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="591">
+      <c r="A591">
+        <v>4044198</v>
+      </c>
+      <c r="B591" t="s" s="5">
+        <v>985</v>
+      </c>
+      <c r="C591">
+        <v>59640</v>
+      </c>
+      <c r="D591" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E591" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="592">
+      <c r="A592" t="s">
+        <v>986</v>
+      </c>
+      <c r="B592" t="s" s="5">
+        <v>987</v>
+      </c>
+      <c r="C592">
+        <v>197820</v>
+      </c>
+      <c r="D592" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E592" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="593">
+      <c r="A593">
+        <v>4045202</v>
+      </c>
+      <c r="B593" t="s" s="5">
+        <v>988</v>
+      </c>
+      <c r="C593">
+        <v>90063</v>
+      </c>
+      <c r="D593" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E593" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="594">
+      <c r="A594">
+        <v>4045279</v>
+      </c>
+      <c r="B594" t="s" s="5">
+        <v>989</v>
+      </c>
+      <c r="C594">
+        <v>63669</v>
+      </c>
+      <c r="D594" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E594" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="595">
+      <c r="A595">
+        <v>4045307</v>
+      </c>
+      <c r="B595" t="s" s="5">
+        <v>990</v>
+      </c>
+      <c r="C595">
+        <v>63669</v>
+      </c>
+      <c r="D595" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E595" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="596">
+      <c r="A596">
+        <v>4045531</v>
+      </c>
+      <c r="B596" t="s" s="5">
+        <v>991</v>
+      </c>
+      <c r="C596">
+        <v>189850</v>
+      </c>
+      <c r="D596" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E596" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="597">
+      <c r="A597">
+        <v>4045533</v>
+      </c>
+      <c r="B597" t="s" s="5">
+        <v>992</v>
+      </c>
+      <c r="C597">
+        <v>134516</v>
+      </c>
+      <c r="D597" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E597" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="598">
+      <c r="A598">
+        <v>4046025</v>
+      </c>
+      <c r="B598" t="s" s="5">
+        <v>993</v>
+      </c>
+      <c r="C598">
+        <v>102000</v>
+      </c>
+      <c r="D598" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E598" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="599">
+      <c r="A599">
+        <v>4046098</v>
+      </c>
+      <c r="B599" t="s" s="5">
+        <v>994</v>
+      </c>
+      <c r="C599">
+        <v>48388</v>
+      </c>
+      <c r="D599" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E599" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="600">
+      <c r="A600">
+        <v>4046107</v>
+      </c>
+      <c r="B600" t="s" s="5">
+        <v>995</v>
+      </c>
+      <c r="C600">
+        <v>51450</v>
+      </c>
+      <c r="D600" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E600" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="601">
+      <c r="A601">
+        <v>4046127</v>
+      </c>
+      <c r="B601" t="s" s="5">
+        <v>996</v>
+      </c>
+      <c r="C601">
+        <v>125255</v>
+      </c>
+      <c r="D601" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E601" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="602">
+      <c r="A602">
+        <v>4046567</v>
+      </c>
+      <c r="B602" t="s" s="5">
+        <v>997</v>
+      </c>
+      <c r="C602">
+        <v>48851</v>
+      </c>
+      <c r="D602" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E602" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="603">
+      <c r="A603">
+        <v>4047147</v>
+      </c>
+      <c r="B603" t="s" s="5">
+        <v>998</v>
+      </c>
+      <c r="C603">
+        <v>159173</v>
+      </c>
+      <c r="D603" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E603" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="604">
+      <c r="A604">
+        <v>4047216</v>
+      </c>
+      <c r="B604" t="s" s="5">
+        <v>999</v>
+      </c>
+      <c r="C604">
+        <v>79876</v>
+      </c>
+      <c r="D604" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E604" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="605">
+      <c r="A605">
+        <v>4047940</v>
+      </c>
+      <c r="B605" t="s" s="5">
+        <v>1000</v>
+      </c>
+      <c r="C605">
+        <v>66216</v>
+      </c>
+      <c r="D605" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E605" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="606">
+      <c r="A606">
+        <v>5041157560</v>
+      </c>
+      <c r="B606" t="s" s="5">
+        <v>1001</v>
+      </c>
+      <c r="C606">
+        <v>221340</v>
+      </c>
+      <c r="D606" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E606" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="607">
+      <c r="A607">
+        <v>4089863</v>
+      </c>
+      <c r="B607" t="s" s="5">
+        <v>1002</v>
+      </c>
+      <c r="C607">
+        <v>76403</v>
+      </c>
+      <c r="D607" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E607" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="608">
+      <c r="A608">
+        <v>4955241</v>
+      </c>
+      <c r="B608" t="s" s="5">
+        <v>1003</v>
+      </c>
+      <c r="C608">
+        <v>176400</v>
+      </c>
+      <c r="D608" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E608" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="609">
+      <c r="A609">
+        <v>4955276</v>
+      </c>
+      <c r="B609" t="s" s="5">
+        <v>1004</v>
+      </c>
+      <c r="C609">
+        <v>49546</v>
+      </c>
+      <c r="D609" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E609" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="610">
+      <c r="A610">
+        <v>4955419</v>
+      </c>
+      <c r="B610" t="s" s="5">
+        <v>1005</v>
+      </c>
+      <c r="C610">
+        <v>54600</v>
+      </c>
+      <c r="D610" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E610" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="611">
+      <c r="A611">
+        <v>4955505</v>
+      </c>
+      <c r="B611" t="s" s="5">
+        <v>1006</v>
+      </c>
+      <c r="C611">
+        <v>156030</v>
+      </c>
+      <c r="D611" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E611" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="612">
+      <c r="A612">
+        <v>4956144</v>
+      </c>
+      <c r="B612" t="s" s="5">
+        <v>1007</v>
+      </c>
+      <c r="C612">
+        <v>479256</v>
+      </c>
+      <c r="D612" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E612" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="613">
+      <c r="A613" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B613" t="s" s="5">
+        <v>1009</v>
+      </c>
+      <c r="C613">
+        <v>215318</v>
+      </c>
+      <c r="D613" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E613" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="614">
+      <c r="A614">
+        <v>5324953</v>
+      </c>
+      <c r="B614" t="s" s="5">
+        <v>1010</v>
+      </c>
+      <c r="C614">
+        <v>236850</v>
+      </c>
+      <c r="D614" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E614" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="615">
+      <c r="A615">
+        <v>5326612</v>
+      </c>
+      <c r="B615" t="s" s="5">
+        <v>1011</v>
+      </c>
+      <c r="C615">
+        <v>80850</v>
+      </c>
+      <c r="D615" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E615" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="616">
+      <c r="A616">
+        <v>5326616</v>
+      </c>
+      <c r="B616" t="s" s="5">
+        <v>1012</v>
+      </c>
+      <c r="C616">
+        <v>80850</v>
+      </c>
+      <c r="D616" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E616" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="617">
+      <c r="A617" t="s" s="4">
+        <v>1013</v>
+      </c>
+      <c r="B617" t="s" s="5">
+        <v>1014</v>
+      </c>
+      <c r="C617">
+        <v>233100</v>
+      </c>
+      <c r="D617" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E617" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="618">
+      <c r="A618" t="s" s="4">
+        <v>1015</v>
+      </c>
+      <c r="B618" t="s" s="5">
+        <v>1016</v>
+      </c>
+      <c r="C618">
+        <v>208110</v>
+      </c>
+      <c r="D618" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E618" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="619">
+      <c r="A619">
+        <v>5329619</v>
+      </c>
+      <c r="B619" t="s" s="5">
+        <v>1017</v>
+      </c>
+      <c r="C619">
+        <v>332354</v>
+      </c>
+      <c r="D619" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E619" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="620">
+      <c r="A620">
+        <v>5329621</v>
+      </c>
+      <c r="B620" t="s" s="5">
+        <v>1018</v>
+      </c>
+      <c r="C620">
+        <v>332354</v>
+      </c>
+      <c r="D620" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E620" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="621">
+      <c r="A621">
+        <v>5358030</v>
+      </c>
+      <c r="B621" t="s" s="5">
+        <v>1019</v>
+      </c>
+      <c r="C621">
+        <v>209790</v>
+      </c>
+      <c r="D621" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E621" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="622">
+      <c r="A622">
+        <v>5358040</v>
+      </c>
+      <c r="B622" t="s" s="5">
+        <v>1020</v>
+      </c>
+      <c r="C622">
+        <v>209790</v>
+      </c>
+      <c r="D622" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E622" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="623">
+      <c r="A623" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B623" t="s" s="5">
+        <v>1022</v>
+      </c>
+      <c r="C623">
+        <v>209790</v>
+      </c>
+      <c r="D623" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E623" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="624">
+      <c r="A624">
+        <v>5354336</v>
+      </c>
+      <c r="B624" t="s" s="5">
+        <v>1023</v>
+      </c>
+      <c r="C624">
+        <v>226894</v>
+      </c>
+      <c r="D624" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E624" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="625">
+      <c r="A625" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B625" t="s" s="5">
+        <v>1025</v>
+      </c>
+      <c r="C625">
+        <v>209790</v>
+      </c>
+      <c r="D625" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E625" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="626">
+      <c r="A626" t="s" s="4">
+        <v>1026</v>
+      </c>
+      <c r="B626" t="s" s="5">
+        <v>1027</v>
+      </c>
+      <c r="C626">
+        <v>149100</v>
+      </c>
+      <c r="D626" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E626" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="627">
+      <c r="A627" t="s" s="4">
+        <v>1028</v>
+      </c>
+      <c r="B627" t="s" s="5">
+        <v>1029</v>
+      </c>
+      <c r="C627">
+        <v>222600</v>
+      </c>
+      <c r="D627" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E627" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="628">
+      <c r="A628" t="s" s="4">
+        <v>1030</v>
+      </c>
+      <c r="B628" t="s" s="5">
+        <v>1031</v>
+      </c>
+      <c r="C628">
+        <v>208530</v>
+      </c>
+      <c r="D628" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E628" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="629">
+      <c r="A629">
+        <v>5351544</v>
+      </c>
+      <c r="B629" t="s" s="5">
+        <v>1032</v>
+      </c>
+      <c r="C629">
+        <v>230367</v>
+      </c>
+      <c r="D629" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E629" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="630">
+      <c r="A630" t="s" s="4">
+        <v>1033</v>
+      </c>
+      <c r="B630" t="s" s="5">
+        <v>1034</v>
+      </c>
+      <c r="C630">
+        <v>208530</v>
+      </c>
+      <c r="D630" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E630" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="631">
+      <c r="A631" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B631" t="s" s="5">
+        <v>1036</v>
+      </c>
+      <c r="C631">
+        <v>258930</v>
+      </c>
+      <c r="D631" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E631" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="632">
+      <c r="A632">
+        <v>5456125</v>
+      </c>
+      <c r="B632" t="s" s="5">
+        <v>1037</v>
+      </c>
+      <c r="C632">
+        <v>111510</v>
+      </c>
+      <c r="D632" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E632" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="633">
+      <c r="A633">
+        <v>5461133</v>
+      </c>
+      <c r="B633" t="s" s="5">
+        <v>1038</v>
+      </c>
+      <c r="C633">
+        <v>303030</v>
+      </c>
+      <c r="D633" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E633" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="634">
+      <c r="A634" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B634" t="s" s="5">
+        <v>1040</v>
+      </c>
+      <c r="C634">
+        <v>221340</v>
+      </c>
+      <c r="D634" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E634" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="635">
+      <c r="A635" t="s" s="4">
+        <v>1041</v>
+      </c>
+      <c r="B635" t="s" s="5">
+        <v>1042</v>
+      </c>
+      <c r="C635">
+        <v>237720</v>
+      </c>
+      <c r="D635" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E635" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="636">
+      <c r="A636" t="s" s="4">
+        <v>1043</v>
+      </c>
+      <c r="B636" t="s" s="5">
+        <v>1044</v>
+      </c>
+      <c r="C636">
+        <v>237720</v>
+      </c>
+      <c r="D636" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E636" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="637">
+      <c r="A637">
+        <v>5500949</v>
+      </c>
+      <c r="B637" t="s" s="5">
+        <v>1045</v>
+      </c>
+      <c r="C637">
+        <v>94500</v>
+      </c>
+      <c r="D637" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E637" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="638">
+      <c r="A638">
+        <v>5502160</v>
+      </c>
+      <c r="B638" t="s" s="5">
+        <v>1046</v>
+      </c>
+      <c r="C638">
+        <v>332354</v>
+      </c>
+      <c r="D638" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E638" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="639">
+      <c r="A639">
+        <v>5502639</v>
+      </c>
+      <c r="B639" t="s" s="5">
+        <v>1047</v>
+      </c>
+      <c r="C639">
+        <v>94500</v>
+      </c>
+      <c r="D639" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E639" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="640">
+      <c r="A640" t="s" s="4">
+        <v>1048</v>
+      </c>
+      <c r="B640" t="s" s="5">
+        <v>1049</v>
+      </c>
+      <c r="C640">
+        <v>237720</v>
+      </c>
+      <c r="D640" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E640" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="641">
+      <c r="A641">
+        <v>5555552</v>
+      </c>
+      <c r="B641" t="s" s="5">
+        <v>1050</v>
+      </c>
+      <c r="C641">
+        <v>177030</v>
+      </c>
+      <c r="D641" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E641" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="642">
+      <c r="A642">
+        <v>5555942</v>
+      </c>
+      <c r="B642" t="s" s="5">
+        <v>1051</v>
+      </c>
+      <c r="C642">
+        <v>177030</v>
+      </c>
+      <c r="D642" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E642" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="643">
+      <c r="A643">
+        <v>6441669</v>
+      </c>
+      <c r="B643" t="s" s="5">
+        <v>1052</v>
+      </c>
+      <c r="C643">
+        <v>466830</v>
+      </c>
+      <c r="D643" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E643" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="644">
+      <c r="A644">
+        <v>6441670</v>
+      </c>
+      <c r="B644" t="s" s="5">
+        <v>1053</v>
+      </c>
+      <c r="C644">
+        <v>466830</v>
+      </c>
+      <c r="D644" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E644" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="645">
+      <c r="A645">
+        <v>6442129</v>
+      </c>
+      <c r="B645" t="s" s="5">
+        <v>1054</v>
+      </c>
+      <c r="C645">
+        <v>466830</v>
+      </c>
+      <c r="D645" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E645" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="646">
+      <c r="A646">
+        <v>84554826</v>
+      </c>
+      <c r="B646" t="s" s="5">
+        <v>1055</v>
+      </c>
+      <c r="C646">
+        <v>53945</v>
+      </c>
+      <c r="D646" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E646" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="647">
+      <c r="A647" s="7">
+        <v>612601110988</v>
+      </c>
+      <c r="B647" t="s" s="5">
+        <v>1056</v>
+      </c>
+      <c r="C647">
+        <v>70383</v>
+      </c>
+      <c r="D647" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E647" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="648">
+      <c r="A648" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B648" t="s" s="5">
+        <v>1058</v>
+      </c>
+      <c r="C648">
+        <v>50400</v>
+      </c>
+      <c r="D648" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E648" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="649">
+      <c r="A649" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B649" t="s" s="5">
+        <v>1060</v>
+      </c>
+      <c r="C649">
+        <v>69300</v>
+      </c>
+      <c r="D649" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E649" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="650">
+      <c r="A650" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B650" t="s" s="5">
+        <v>1062</v>
+      </c>
+      <c r="C650">
+        <v>198030</v>
+      </c>
+      <c r="D650" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E650" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="651">
+      <c r="A651" t="s" s="4">
+        <v>1063</v>
+      </c>
+      <c r="B651" t="s" s="5">
+        <v>1064</v>
+      </c>
+      <c r="C651">
+        <v>237720</v>
+      </c>
+      <c r="D651" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E651" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="652">
+      <c r="A652" t="s" s="4">
+        <v>1065</v>
+      </c>
+      <c r="B652" t="s" s="5">
+        <v>1066</v>
+      </c>
+      <c r="C652">
+        <v>254100</v>
+      </c>
+      <c r="D652" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E652" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="653">
+      <c r="A653" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B653" t="s" s="5">
+        <v>1068</v>
+      </c>
+      <c r="C653">
+        <v>132300</v>
+      </c>
+      <c r="D653" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E653" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="654">
+      <c r="A654" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B654" t="s" s="5">
+        <v>1070</v>
+      </c>
+      <c r="C654">
+        <v>60900</v>
+      </c>
+      <c r="D654" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E654" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="655">
+      <c r="A655" t="s" s="4">
+        <v>1071</v>
+      </c>
+      <c r="B655" t="s" s="5">
+        <v>1072</v>
+      </c>
+      <c r="C655">
+        <v>235200</v>
+      </c>
+      <c r="D655" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E655" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="656">
+      <c r="A656" s="7">
+        <v>612600118895</v>
+      </c>
+      <c r="B656" t="s" s="5">
+        <v>1073</v>
+      </c>
+      <c r="C656">
+        <v>51398</v>
+      </c>
+      <c r="D656" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E656" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="657">
+      <c r="A657" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B657" t="s" s="5">
+        <v>1075</v>
+      </c>
+      <c r="C657">
+        <v>89250</v>
+      </c>
+      <c r="D657" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E657" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="658">
+      <c r="A658" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B658" t="s" s="5">
+        <v>1077</v>
+      </c>
+      <c r="C658">
+        <v>60900</v>
+      </c>
+      <c r="D658" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E658" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="659">
+      <c r="A659" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B659" t="s" s="5">
+        <v>1079</v>
+      </c>
+      <c r="C659">
+        <v>107100</v>
+      </c>
+      <c r="D659" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E659" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="660">
+      <c r="A660" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B660" t="s" s="5">
+        <v>1081</v>
+      </c>
+      <c r="C660">
+        <v>107100</v>
+      </c>
+      <c r="D660" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E660" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="661">
+      <c r="A661">
+        <v>8971038570</v>
+      </c>
+      <c r="B661" t="s" s="5">
+        <v>1082</v>
+      </c>
+      <c r="C661">
+        <v>48851</v>
+      </c>
+      <c r="D661" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E661" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="662">
+      <c r="A662" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B662" t="s" s="5">
+        <v>1084</v>
+      </c>
+      <c r="C662">
+        <v>46200</v>
+      </c>
+      <c r="D662" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E662" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="663">
+      <c r="A663" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B663" t="s" s="5">
+        <v>1086</v>
+      </c>
+      <c r="C663">
+        <v>54600</v>
+      </c>
+      <c r="D663" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E663" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="664">
+      <c r="A664" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B664" t="s" s="5">
+        <v>1088</v>
+      </c>
+      <c r="C664">
+        <v>108150</v>
+      </c>
+      <c r="D664" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E664" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="665">
+      <c r="A665" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B665" t="s" s="5">
+        <v>1090</v>
+      </c>
+      <c r="C665">
+        <v>108150</v>
+      </c>
+      <c r="D665" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E665" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="666">
+      <c r="A666" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B666" t="s" s="5">
+        <v>1092</v>
+      </c>
+      <c r="C666">
+        <v>49350</v>
+      </c>
+      <c r="D666" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E666" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="667">
+      <c r="A667" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B667" t="s" s="5">
+        <v>1094</v>
+      </c>
+      <c r="C667">
+        <v>58800</v>
+      </c>
+      <c r="D667" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E667" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="668">
+      <c r="A668" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B668" t="s" s="5">
+        <v>1096</v>
+      </c>
+      <c r="C668">
+        <v>108150</v>
+      </c>
+      <c r="D668" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E668" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="669">
+      <c r="A669" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B669" t="s" s="5">
+        <v>1098</v>
+      </c>
+      <c r="C669">
+        <v>47250</v>
+      </c>
+      <c r="D669" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E669" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="670">
+      <c r="A670" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B670" t="s" s="5">
+        <v>1100</v>
+      </c>
+      <c r="C670">
+        <v>108150</v>
+      </c>
+      <c r="D670" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E670" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="671">
+      <c r="A671" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B671" t="s" s="5">
+        <v>1102</v>
+      </c>
+      <c r="C671">
+        <v>65100</v>
+      </c>
+      <c r="D671" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E671" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="672">
+      <c r="A672" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B672" t="s" s="5">
+        <v>1104</v>
+      </c>
+      <c r="C672">
+        <v>60900</v>
+      </c>
+      <c r="D672" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E672" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="673">
+      <c r="A673">
+        <v>8970863433</v>
+      </c>
+      <c r="B673" t="s" s="5">
+        <v>1105</v>
+      </c>
+      <c r="C673">
+        <v>45147</v>
+      </c>
+      <c r="D673" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E673" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="674">
+      <c r="A674">
+        <v>8973815073</v>
+      </c>
+      <c r="B674" t="s" s="5">
+        <v>1106</v>
+      </c>
+      <c r="C674">
+        <v>119698</v>
+      </c>
+      <c r="D674" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E674" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="675">
+      <c r="A675">
+        <v>8975260080</v>
+      </c>
+      <c r="B675" t="s" s="5">
+        <v>1107</v>
+      </c>
+      <c r="C675">
+        <v>230135</v>
+      </c>
+      <c r="D675" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E675" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="676">
+      <c r="A676">
+        <v>8980115293</v>
+      </c>
+      <c r="B676" t="s" s="5">
+        <v>1108</v>
+      </c>
+      <c r="C676">
+        <v>74782</v>
+      </c>
+      <c r="D676" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E676" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="677">
+      <c r="A677">
+        <v>8980151151</v>
+      </c>
+      <c r="B677" t="s" s="5">
+        <v>1109</v>
+      </c>
+      <c r="C677">
+        <v>91683</v>
+      </c>
+      <c r="D677" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E677" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="678">
+      <c r="A678">
+        <v>8980277725</v>
+      </c>
+      <c r="B678" t="s" s="5">
+        <v>1110</v>
+      </c>
+      <c r="C678">
+        <v>94710</v>
+      </c>
+      <c r="D678" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E678" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="679">
+      <c r="A679">
+        <v>8980681970</v>
+      </c>
+      <c r="B679" t="s" s="5">
+        <v>1111</v>
+      </c>
+      <c r="C679">
+        <v>51167</v>
+      </c>
+      <c r="D679" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E679" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="680">
+      <c r="A680">
+        <v>8981479061</v>
+      </c>
+      <c r="B680" t="s" s="5">
+        <v>1112</v>
+      </c>
+      <c r="C680">
+        <v>229672</v>
+      </c>
+      <c r="D680" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E680" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="681">
+      <c r="A681">
+        <v>8981479062</v>
+      </c>
+      <c r="B681" t="s" s="5">
+        <v>1113</v>
+      </c>
+      <c r="C681">
+        <v>229672</v>
+      </c>
+      <c r="D681" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E681" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="682">
+      <c r="A682">
+        <v>8981479063</v>
+      </c>
+      <c r="B682" t="s" s="5">
+        <v>1114</v>
+      </c>
+      <c r="C682">
+        <v>229672</v>
+      </c>
+      <c r="D682" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E682" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="683">
+      <c r="A683">
+        <v>8981534800</v>
+      </c>
+      <c r="B683" t="s" s="5">
+        <v>1115</v>
+      </c>
+      <c r="C683">
+        <v>78950</v>
+      </c>
+      <c r="D683" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E683" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="684">
+      <c r="A684">
+        <v>8981923221</v>
+      </c>
+      <c r="B684" t="s" s="5">
+        <v>1116</v>
+      </c>
+      <c r="C684">
+        <v>79380</v>
+      </c>
+      <c r="D684" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E684" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="685">
+      <c r="A685">
+        <v>8982490470</v>
+      </c>
+      <c r="B685" t="s" s="5">
+        <v>1117</v>
+      </c>
+      <c r="C685">
+        <v>229672</v>
+      </c>
+      <c r="D685" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E685" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="686">
+      <c r="A686">
+        <v>8982570480</v>
+      </c>
+      <c r="B686" t="s" s="5">
+        <v>1118</v>
+      </c>
+      <c r="C686">
+        <v>90510</v>
+      </c>
+      <c r="D686" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E686" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="687">
+      <c r="A687">
+        <v>8983476140</v>
+      </c>
+      <c r="B687" t="s" s="5">
+        <v>1119</v>
+      </c>
+      <c r="C687">
+        <v>229672</v>
+      </c>
+      <c r="D687" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E687" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="688">
+      <c r="A688">
+        <v>8983476141</v>
+      </c>
+      <c r="B688" t="s" s="5">
+        <v>1120</v>
+      </c>
+      <c r="C688">
+        <v>229672</v>
+      </c>
+      <c r="D688" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E688" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="689">
+      <c r="A689">
+        <v>8983476142</v>
+      </c>
+      <c r="B689" t="s" s="5">
+        <v>1121</v>
+      </c>
+      <c r="C689">
+        <v>229672</v>
+      </c>
+      <c r="D689" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E689" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="690">
+      <c r="A690">
+        <v>8983755350</v>
+      </c>
+      <c r="B690" t="s" s="5">
+        <v>1122</v>
+      </c>
+      <c r="C690">
+        <v>229672</v>
+      </c>
+      <c r="D690" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E690" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="691">
+      <c r="A691" t="s" s="4">
+        <v>1123</v>
+      </c>
+      <c r="B691" t="s" s="5">
+        <v>1124</v>
+      </c>
+      <c r="C691">
+        <v>235200</v>
+      </c>
+      <c r="D691" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E691" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="692">
+      <c r="A692" t="s" s="4">
+        <v>1125</v>
+      </c>
+      <c r="B692" t="s" s="5">
+        <v>1126</v>
+      </c>
+      <c r="C692">
+        <v>235200</v>
+      </c>
+      <c r="D692" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E692" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="693">
+      <c r="A693" t="s" s="4">
+        <v>1127</v>
+      </c>
+      <c r="B693" t="s" s="5">
+        <v>1128</v>
+      </c>
+      <c r="C693">
+        <v>73500</v>
+      </c>
+      <c r="D693" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E693" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="694">
+      <c r="A694" t="s" s="4">
+        <v>1129</v>
+      </c>
+      <c r="B694" t="s" s="5">
+        <v>1130</v>
+      </c>
+      <c r="C694">
+        <v>153300</v>
+      </c>
+      <c r="D694" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E694" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="695">
+      <c r="A695" t="s" s="4">
+        <v>1131</v>
+      </c>
+      <c r="B695" t="s" s="5">
+        <v>1132</v>
+      </c>
+      <c r="C695">
+        <v>108150</v>
+      </c>
+      <c r="D695" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E695" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="696">
+      <c r="A696" t="s" s="4">
+        <v>1133</v>
+      </c>
+      <c r="B696" t="s" s="5">
+        <v>1134</v>
+      </c>
+      <c r="C696">
+        <v>87150</v>
+      </c>
+      <c r="D696" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E696" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="697">
+      <c r="A697" t="s" s="4">
+        <v>1135</v>
+      </c>
+      <c r="B697" t="s" s="5">
+        <v>1136</v>
+      </c>
+      <c r="C697">
+        <v>48000</v>
+      </c>
+      <c r="D697" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E697" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="698">
+      <c r="A698" t="s" s="4">
+        <v>1137</v>
+      </c>
+      <c r="B698" t="s" s="5">
+        <v>1138</v>
+      </c>
+      <c r="C698">
+        <v>108150</v>
+      </c>
+      <c r="D698" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E698" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="699">
+      <c r="A699" t="s" s="4">
+        <v>1139</v>
+      </c>
+      <c r="B699" t="s" s="5">
+        <v>1140</v>
+      </c>
+      <c r="C699">
+        <v>108150</v>
+      </c>
+      <c r="D699" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E699" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="700">
+      <c r="A700" t="s" s="4">
+        <v>1141</v>
+      </c>
+      <c r="B700" t="s" s="5">
+        <v>1142</v>
+      </c>
+      <c r="C700">
+        <v>254100</v>
+      </c>
+      <c r="D700" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E700" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="701">
+      <c r="A701">
+        <v>2855947</v>
+      </c>
+      <c r="B701" t="s" s="5">
+        <v>1143</v>
+      </c>
+      <c r="C701">
+        <v>52093</v>
+      </c>
+      <c r="D701" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E701" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="702">
+      <c r="A702">
+        <v>504098397</v>
+      </c>
+      <c r="B702" t="s" s="5">
+        <v>1144</v>
+      </c>
+      <c r="C702">
+        <v>49350</v>
+      </c>
+      <c r="D702" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E702" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="703">
+      <c r="A703">
+        <v>504139769</v>
+      </c>
+      <c r="B703" t="s" s="5">
+        <v>1145</v>
+      </c>
+      <c r="C703">
+        <v>371829</v>
+      </c>
+      <c r="D703" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E703" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="704">
+      <c r="A704">
+        <v>504359632</v>
+      </c>
+      <c r="B704" t="s" s="5">
+        <v>1146</v>
+      </c>
+      <c r="C704">
+        <v>114240</v>
+      </c>
+      <c r="D704" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E704" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="705">
+      <c r="A705">
+        <v>504371348</v>
+      </c>
+      <c r="B705" t="s" s="5">
+        <v>1147</v>
+      </c>
+      <c r="C705">
+        <v>114240</v>
+      </c>
+      <c r="D705" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E705" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="706">
+      <c r="A706">
+        <v>504376936</v>
+      </c>
+      <c r="B706" t="s" s="5">
+        <v>1148</v>
+      </c>
+      <c r="C706">
+        <v>114240</v>
+      </c>
+      <c r="D706" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E706" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="707">
+      <c r="A707" t="s" s="4">
+        <v>1149</v>
+      </c>
+      <c r="B707" t="s" s="5">
+        <v>1150</v>
+      </c>
+      <c r="C707">
+        <v>254100</v>
+      </c>
+      <c r="D707" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E707" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="708">
+      <c r="A708">
+        <v>5801604925</v>
+      </c>
+      <c r="B708" t="s" s="5">
+        <v>1151</v>
+      </c>
+      <c r="C708">
+        <v>84969</v>
+      </c>
+      <c r="D708" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E708" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="709">
+      <c r="A709">
+        <v>5801768036</v>
+      </c>
+      <c r="B709" t="s" s="5">
+        <v>1152</v>
+      </c>
+      <c r="C709">
+        <v>114240</v>
+      </c>
+      <c r="D709" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E709" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="710">
+      <c r="A710">
+        <v>5801921269</v>
+      </c>
+      <c r="B710" t="s" s="5">
+        <v>1153</v>
+      </c>
+      <c r="C710">
+        <v>114240</v>
+      </c>
+      <c r="D710" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E710" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="711">
+      <c r="A711">
+        <v>5801951700</v>
+      </c>
+      <c r="B711" t="s" s="5">
+        <v>1154</v>
+      </c>
+      <c r="C711">
+        <v>114240</v>
+      </c>
+      <c r="D711" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E711" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="712">
+      <c r="A712">
+        <v>5802355023</v>
+      </c>
+      <c r="B712" t="s" s="5">
+        <v>1155</v>
+      </c>
+      <c r="C712">
+        <v>114240</v>
+      </c>
+      <c r="D712" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E712" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="713">
+      <c r="A713" t="s" s="4">
+        <v>1156</v>
+      </c>
+      <c r="B713" t="s" s="5">
+        <v>1157</v>
+      </c>
+      <c r="C713">
+        <v>254100</v>
+      </c>
+      <c r="D713" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E713" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="714">
+      <c r="A714" t="s" s="4">
+        <v>1158</v>
+      </c>
+      <c r="B714" t="s" s="5">
+        <v>1159</v>
+      </c>
+      <c r="C714">
+        <v>235200</v>
+      </c>
+      <c r="D714" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E714" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="715">
+      <c r="A715" t="s" s="4">
+        <v>1160</v>
+      </c>
+      <c r="B715" t="s" s="5">
+        <v>1161</v>
+      </c>
+      <c r="C715">
+        <v>37800</v>
+      </c>
+      <c r="D715" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E715" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="716">
+      <c r="A716" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B716" t="s" s="5">
+        <v>1163</v>
+      </c>
+      <c r="C716">
+        <v>107890</v>
+      </c>
+      <c r="D716" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E716" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="717">
+      <c r="A717" t="s" s="4">
+        <v>1164</v>
+      </c>
+      <c r="B717" t="s" s="5">
+        <v>1165</v>
+      </c>
+      <c r="C717">
+        <v>227640</v>
+      </c>
+      <c r="D717" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E717" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="718">
+      <c r="A718" t="s" s="4">
+        <v>1166</v>
+      </c>
+      <c r="B718" t="s" s="5">
+        <v>1167</v>
+      </c>
+      <c r="C718">
+        <v>227640</v>
+      </c>
+      <c r="D718" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E718" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="719">
+      <c r="A719" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B719" t="s" s="5">
+        <v>1169</v>
+      </c>
+      <c r="C719">
+        <v>73500</v>
+      </c>
+      <c r="D719" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E719" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="720">
+      <c r="A720" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B720" t="s" s="5">
+        <v>1171</v>
+      </c>
+      <c r="C720">
+        <v>89250</v>
+      </c>
+      <c r="D720" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E720" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="721">
+      <c r="A721" t="s" s="4">
+        <v>1172</v>
+      </c>
+      <c r="B721" t="s" s="5">
+        <v>1173</v>
+      </c>
+      <c r="C721">
+        <v>227640</v>
+      </c>
+      <c r="D721" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E721" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="722">
+      <c r="A722" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B722" t="s" s="5">
+        <v>1175</v>
+      </c>
+      <c r="C722">
+        <v>78750</v>
+      </c>
+      <c r="D722" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E722" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="723">
+      <c r="A723" t="s" s="4">
+        <v>1176</v>
+      </c>
+      <c r="B723" t="s" s="5">
+        <v>1177</v>
+      </c>
+      <c r="C723">
+        <v>290220</v>
+      </c>
+      <c r="D723" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E723" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="724">
+      <c r="A724" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B724" t="s" s="5">
+        <v>1179</v>
+      </c>
+      <c r="C724">
+        <v>89250</v>
+      </c>
+      <c r="D724" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E724" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="725">
+      <c r="A725" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B725" t="s" s="5">
+        <v>1181</v>
+      </c>
+      <c r="C725">
+        <v>89250</v>
+      </c>
+      <c r="D725" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E725" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="726">
+      <c r="A726" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B726" t="s" s="5">
+        <v>1183</v>
+      </c>
+      <c r="C726">
+        <v>229320</v>
+      </c>
+      <c r="D726" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E726" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="727">
+      <c r="A727">
+        <v>3779238</v>
+      </c>
+      <c r="B727" t="s" s="5">
+        <v>1184</v>
+      </c>
+      <c r="C727">
+        <v>303030</v>
+      </c>
+      <c r="D727" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E727" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="728">
+      <c r="A728" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B728" t="s" s="5">
+        <v>1186</v>
+      </c>
+      <c r="C728">
+        <v>314370</v>
+      </c>
+      <c r="D728" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E728" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="729">
+      <c r="A729" t="s" s="4">
+        <v>1187</v>
+      </c>
+      <c r="B729" t="s" s="5">
+        <v>1188</v>
+      </c>
+      <c r="C729">
+        <v>49350</v>
+      </c>
+      <c r="D729" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E729" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="730">
+      <c r="A730" t="s" s="4">
+        <v>1189</v>
+      </c>
+      <c r="B730" t="s" s="5">
+        <v>1190</v>
+      </c>
+      <c r="C730">
+        <v>70350</v>
+      </c>
+      <c r="D730" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E730" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="731">
+      <c r="A731" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B731" t="s" s="5">
+        <v>1192</v>
+      </c>
+      <c r="C731">
+        <v>58800</v>
+      </c>
+      <c r="D731" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E731" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="732">
+      <c r="A732" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B732" t="s" s="5">
+        <v>1194</v>
+      </c>
+      <c r="C732">
+        <v>50400</v>
+      </c>
+      <c r="D732" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E732" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="733">
+      <c r="A733" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B733" t="s" s="5">
+        <v>1196</v>
+      </c>
+      <c r="C733">
+        <v>67200</v>
+      </c>
+      <c r="D733" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E733" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="734">
+      <c r="A734" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B734" t="s" s="5">
+        <v>1198</v>
+      </c>
+      <c r="C734">
+        <v>72450</v>
+      </c>
+      <c r="D734" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E734" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="735">
+      <c r="A735" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B735" t="s" s="5">
+        <v>1200</v>
+      </c>
+      <c r="C735">
+        <v>60900</v>
+      </c>
+      <c r="D735" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E735" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="736">
+      <c r="A736" t="s" s="4">
+        <v>1201</v>
+      </c>
+      <c r="B736" t="s" s="5">
+        <v>1202</v>
+      </c>
+      <c r="C736">
+        <v>124950</v>
+      </c>
+      <c r="D736" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E736" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="737">
+      <c r="A737" t="s" s="4">
+        <v>1203</v>
+      </c>
+      <c r="B737" t="s" s="5">
+        <v>1204</v>
+      </c>
+      <c r="C737">
+        <v>89250</v>
+      </c>
+      <c r="D737" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E737" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="738">
+      <c r="A738" t="s" s="4">
+        <v>1205</v>
+      </c>
+      <c r="B738" t="s" s="5">
+        <v>1206</v>
+      </c>
+      <c r="C738">
+        <v>101850</v>
+      </c>
+      <c r="D738" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E738" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="739">
+      <c r="A739">
+        <v>8976049750</v>
+      </c>
+      <c r="B739" t="s" s="5">
+        <v>1207</v>
+      </c>
+      <c r="C739">
+        <v>320893</v>
+      </c>
+      <c r="D739" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E739" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="740">
+      <c r="A740" t="s" s="4">
+        <v>1208</v>
+      </c>
+      <c r="B740" t="s" s="5">
+        <v>1209</v>
+      </c>
+      <c r="C740">
+        <v>53550</v>
+      </c>
+      <c r="D740" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E740" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="741">
+      <c r="A741" t="s" s="4">
+        <v>1210</v>
+      </c>
+      <c r="B741" t="s" s="5">
+        <v>1211</v>
+      </c>
+      <c r="C741">
+        <v>59850</v>
+      </c>
+      <c r="D741" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E741" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="742">
+      <c r="A742" t="s" s="4">
+        <v>1212</v>
+      </c>
+      <c r="B742" t="s" s="5">
+        <v>1213</v>
+      </c>
+      <c r="C742">
+        <v>84000</v>
+      </c>
+      <c r="D742" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E742" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="743">
+      <c r="A743" t="s" s="4">
+        <v>1214</v>
+      </c>
+      <c r="B743" t="s" s="5">
+        <v>1215</v>
+      </c>
+      <c r="C743">
+        <v>80850</v>
+      </c>
+      <c r="D743" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E743" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="744">
+      <c r="A744" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B744" t="s" s="5">
+        <v>1217</v>
+      </c>
+      <c r="C744">
+        <v>59850</v>
+      </c>
+      <c r="D744" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E744" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="745">
+      <c r="A745" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B745" t="s" s="5">
+        <v>1219</v>
+      </c>
+      <c r="C745">
+        <v>59850</v>
+      </c>
+      <c r="D745" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E745" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="746">
+      <c r="A746" t="s" s="4">
+        <v>1220</v>
+      </c>
+      <c r="B746" t="s" s="5">
+        <v>1221</v>
+      </c>
+      <c r="C746">
+        <v>110250</v>
+      </c>
+      <c r="D746" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E746" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="747">
+      <c r="A747" t="s" s="4">
+        <v>1222</v>
+      </c>
+      <c r="B747" t="s" s="5">
+        <v>1223</v>
+      </c>
+      <c r="C747">
+        <v>324030</v>
+      </c>
+      <c r="D747" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E747" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="748">
+      <c r="A748" t="s" s="4">
+        <v>1224</v>
+      </c>
+      <c r="B748" t="s" s="5">
+        <v>1225</v>
+      </c>
+      <c r="C748">
+        <v>65100</v>
+      </c>
+      <c r="D748" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E748" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="749">
+      <c r="A749" t="s" s="4">
+        <v>1226</v>
+      </c>
+      <c r="B749" t="s" s="5">
+        <v>1227</v>
+      </c>
+      <c r="C749">
+        <v>40950</v>
+      </c>
+      <c r="D749" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E749" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="750">
+      <c r="A750" t="s" s="4">
+        <v>1228</v>
+      </c>
+      <c r="B750" t="s" s="5">
+        <v>1229</v>
+      </c>
+      <c r="C750">
+        <v>82950</v>
+      </c>
+      <c r="D750" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E750" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="751">
+      <c r="A751" t="s" s="4">
+        <v>1230</v>
+      </c>
+      <c r="B751" t="s" s="5">
+        <v>1231</v>
+      </c>
+      <c r="C751">
+        <v>294420</v>
+      </c>
+      <c r="D751" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E751" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="752">
+      <c r="A752" t="s" s="4">
+        <v>1232</v>
+      </c>
+      <c r="B752" t="s" s="5">
+        <v>1233</v>
+      </c>
+      <c r="C752">
+        <v>156030</v>
+      </c>
+      <c r="D752" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E752" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="753">
+      <c r="A753" t="s" s="4">
+        <v>1234</v>
+      </c>
+      <c r="B753" t="s" s="5">
+        <v>1235</v>
+      </c>
+      <c r="C753">
+        <v>197610</v>
+      </c>
+      <c r="D753" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E753" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="754">
+      <c r="A754" t="s" s="4">
+        <v>1236</v>
+      </c>
+      <c r="B754" t="s" s="5">
+        <v>1237</v>
+      </c>
+      <c r="C754">
+        <v>262920</v>
+      </c>
+      <c r="D754" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E754" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="755">
+      <c r="A755" t="s" s="4">
+        <v>1238</v>
+      </c>
+      <c r="B755" t="s" s="5">
+        <v>1239</v>
+      </c>
+      <c r="C755">
+        <v>160230</v>
+      </c>
+      <c r="D755" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E755" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="756">
+      <c r="A756" t="s" s="4">
+        <v>1240</v>
+      </c>
+      <c r="B756" t="s" s="5">
+        <v>1241</v>
+      </c>
+      <c r="C756">
+        <v>163380</v>
+      </c>
+      <c r="D756" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E756" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="757">
+      <c r="A757" t="s" s="4">
+        <v>1242</v>
+      </c>
+      <c r="B757" t="s" s="5">
+        <v>1243</v>
+      </c>
+      <c r="C757">
+        <v>166530</v>
+      </c>
+      <c r="D757" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E757" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="758">
+      <c r="A758" t="s" s="4">
+        <v>1244</v>
+      </c>
+      <c r="B758" t="s" s="5">
+        <v>1245</v>
+      </c>
+      <c r="C758">
+        <v>122220</v>
+      </c>
+      <c r="D758" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E758" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="759">
+      <c r="A759" t="s" s="4">
+        <v>1246</v>
+      </c>
+      <c r="B759" t="s" s="5">
+        <v>1247</v>
+      </c>
+      <c r="C759">
+        <v>80000</v>
+      </c>
+      <c r="D759" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E759" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="760">
+      <c r="A760" t="s" s="4">
+        <v>1248</v>
+      </c>
+      <c r="B760" t="s" s="5">
+        <v>1249</v>
+      </c>
+      <c r="C760">
+        <v>166530</v>
+      </c>
+      <c r="D760" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E760" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="761">
+      <c r="A761" t="s" s="4">
+        <v>1250</v>
+      </c>
+      <c r="B761" t="s" s="5">
+        <v>1251</v>
+      </c>
+      <c r="C761">
+        <v>166530</v>
+      </c>
+      <c r="D761" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E761" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="762">
+      <c r="A762" t="s" s="4">
+        <v>1252</v>
+      </c>
+      <c r="B762" t="s" s="5">
+        <v>1253</v>
+      </c>
+      <c r="C762">
+        <v>108150</v>
+      </c>
+      <c r="D762" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E762" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="763">
+      <c r="A763" t="s" s="4">
+        <v>1254</v>
+      </c>
+      <c r="B763" t="s" s="5">
+        <v>1255</v>
+      </c>
+      <c r="C763">
+        <v>108150</v>
+      </c>
+      <c r="D763" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E763" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="764">
+      <c r="A764" t="s" s="4">
+        <v>1256</v>
+      </c>
+      <c r="B764" t="s" s="5">
+        <v>1257</v>
+      </c>
+      <c r="C764">
+        <v>108150</v>
+      </c>
+      <c r="D764" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E764" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="765">
+      <c r="A765">
+        <v>5327804</v>
+      </c>
+      <c r="B765" t="s" s="5">
+        <v>1258</v>
+      </c>
+      <c r="C765">
+        <v>388710</v>
+      </c>
+      <c r="D765" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E765" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="766">
+      <c r="A766" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B766" t="s" s="5">
+        <v>1260</v>
+      </c>
+      <c r="C766">
+        <v>72450</v>
+      </c>
+      <c r="D766" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E766" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="767">
+      <c r="A767" t="s" s="4">
+        <v>1261</v>
+      </c>
+      <c r="B767" t="s" s="5">
+        <v>1262</v>
+      </c>
+      <c r="C767">
+        <v>37800</v>
+      </c>
+      <c r="D767" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E767" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="768">
+      <c r="A768" t="s" s="4">
+        <v>1263</v>
+      </c>
+      <c r="B768" t="s" s="5">
+        <v>1264</v>
+      </c>
+      <c r="C768">
+        <v>94500</v>
+      </c>
+      <c r="D768" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E768" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="769">
+      <c r="A769" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B769" t="s" s="5">
+        <v>1266</v>
+      </c>
+      <c r="C769">
+        <v>65100</v>
+      </c>
+      <c r="D769" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E769" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="770">
+      <c r="A770" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B770" t="s" s="5">
+        <v>1268</v>
+      </c>
+      <c r="C770">
+        <v>51450</v>
+      </c>
+      <c r="D770" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E770" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="771">
+      <c r="A771" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B771" t="s" s="5">
+        <v>1270</v>
+      </c>
+      <c r="C771">
+        <v>185640</v>
+      </c>
+      <c r="D771" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E771" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="772">
+      <c r="A772" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B772" t="s" s="5">
+        <v>1272</v>
+      </c>
+      <c r="C772">
+        <v>185640</v>
+      </c>
+      <c r="D772" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E772" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="773">
+      <c r="A773" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B773" t="s" s="5">
+        <v>1274</v>
+      </c>
+      <c r="C773">
+        <v>119700</v>
+      </c>
+      <c r="D773" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E773" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="774">
+      <c r="A774">
+        <v>5327805</v>
+      </c>
+      <c r="B774" t="s" s="5">
+        <v>1275</v>
+      </c>
+      <c r="C774">
+        <v>357706</v>
+      </c>
+      <c r="D774" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E774" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="775">
+      <c r="A775">
+        <v>5453321</v>
+      </c>
+      <c r="B775" t="s" s="5">
+        <v>1276</v>
+      </c>
+      <c r="C775">
+        <v>388710</v>
+      </c>
+      <c r="D775" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E775" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="776">
+      <c r="A776">
+        <v>4710907180</v>
+      </c>
+      <c r="B776" t="s" s="5">
+        <v>1277</v>
+      </c>
+      <c r="C776">
+        <v>230367</v>
+      </c>
+      <c r="D776" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E776" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="777">
+      <c r="A777" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B777" t="s" s="5">
+        <v>1279</v>
+      </c>
+      <c r="C777">
+        <v>218820</v>
+      </c>
+      <c r="D777" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E777" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="778">
+      <c r="A778" t="s" s="4">
+        <v>1280</v>
+      </c>
+      <c r="B778" t="s" s="5">
+        <v>1281</v>
+      </c>
+      <c r="C778">
+        <v>37800</v>
+      </c>
+      <c r="D778" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E778" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="779">
+      <c r="A779" t="s" s="4">
+        <v>1282</v>
+      </c>
+      <c r="B779" t="s" s="5">
+        <v>1283</v>
+      </c>
+      <c r="C779">
+        <v>73500</v>
+      </c>
+      <c r="D779" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E779" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="780">
+      <c r="A780" t="s" s="4">
+        <v>1284</v>
+      </c>
+      <c r="B780" t="s" s="5">
+        <v>1285</v>
+      </c>
+      <c r="C780">
+        <v>37800</v>
+      </c>
+      <c r="D780" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E780" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="781">
+      <c r="A781" t="s" s="4">
+        <v>1286</v>
+      </c>
+      <c r="B781" t="s" s="5">
+        <v>1287</v>
+      </c>
+      <c r="C781">
+        <v>53550</v>
+      </c>
+      <c r="D781" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E781" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="782">
+      <c r="A782" t="s" s="4">
+        <v>1288</v>
+      </c>
+      <c r="B782" t="s" s="5">
+        <v>1289</v>
+      </c>
+      <c r="C782">
+        <v>53550</v>
+      </c>
+      <c r="D782" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E782" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="783">
+      <c r="A783" t="s" s="4">
+        <v>1290</v>
+      </c>
+      <c r="B783" t="s" s="5">
+        <v>1291</v>
+      </c>
+      <c r="C783">
+        <v>51450</v>
+      </c>
+      <c r="D783" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E783" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="784">
+      <c r="A784" t="s" s="4">
+        <v>1292</v>
+      </c>
+      <c r="B784" t="s" s="5">
+        <v>1293</v>
+      </c>
+      <c r="C784">
+        <v>53550</v>
+      </c>
+      <c r="D784" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E784" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="785">
+      <c r="A785" t="s" s="4">
+        <v>1294</v>
+      </c>
+      <c r="B785" t="s" s="5">
+        <v>1295</v>
+      </c>
+      <c r="C785">
+        <v>53550</v>
+      </c>
+      <c r="D785" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E785" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="786">
+      <c r="A786" t="s" s="4">
+        <v>1296</v>
+      </c>
+      <c r="B786" t="s" s="5">
+        <v>1297</v>
+      </c>
+      <c r="C786">
+        <v>53550</v>
+      </c>
+      <c r="D786" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E786" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="787">
+      <c r="A787" t="s" s="4">
+        <v>1298</v>
+      </c>
+      <c r="B787" t="s" s="5">
+        <v>1299</v>
+      </c>
+      <c r="C787">
+        <v>53550</v>
+      </c>
+      <c r="D787" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E787" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="788">
+      <c r="A788" t="s" s="4">
+        <v>1300</v>
+      </c>
+      <c r="B788" t="s" s="5">
+        <v>1301</v>
+      </c>
+      <c r="C788">
+        <v>53550</v>
+      </c>
+      <c r="D788" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E788" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="789">
+      <c r="A789" t="s" s="4">
+        <v>1302</v>
+      </c>
+      <c r="B789" t="s" s="5">
+        <v>1303</v>
+      </c>
+      <c r="C789">
+        <v>53550</v>
+      </c>
+      <c r="D789" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E789" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="790">
+      <c r="A790" t="s" s="4">
+        <v>1304</v>
+      </c>
+      <c r="B790" t="s" s="5">
+        <v>1305</v>
+      </c>
+      <c r="C790">
+        <v>53550</v>
+      </c>
+      <c r="D790" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E790" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="791">
+      <c r="A791">
+        <v>5498100</v>
+      </c>
+      <c r="B791" t="s" s="5">
+        <v>1306</v>
+      </c>
+      <c r="C791">
+        <v>357474</v>
+      </c>
+      <c r="D791" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E791" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="792">
+      <c r="A792" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B792" t="s" s="5">
+        <v>1308</v>
+      </c>
+      <c r="C792">
+        <v>54600</v>
+      </c>
+      <c r="D792" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E792" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="793">
+      <c r="A793" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B793" t="s" s="5">
+        <v>1310</v>
+      </c>
+      <c r="C793">
+        <v>77700</v>
+      </c>
+      <c r="D793" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E793" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="794">
+      <c r="A794" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B794" t="s" s="5">
+        <v>1312</v>
+      </c>
+      <c r="C794">
+        <v>76440</v>
+      </c>
+      <c r="D794" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E794" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="795">
+      <c r="A795" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B795" t="s" s="5">
+        <v>1314</v>
+      </c>
+      <c r="C795">
+        <v>76650</v>
+      </c>
+      <c r="D795" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E795" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="796">
+      <c r="A796" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B796" t="s" s="5">
+        <v>1316</v>
+      </c>
+      <c r="C796">
+        <v>80850</v>
+      </c>
+      <c r="D796" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E796" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="797">
+      <c r="A797" t="s" s="4">
+        <v>1317</v>
+      </c>
+      <c r="B797" t="s" s="5">
+        <v>1318</v>
+      </c>
+      <c r="C797">
+        <v>49350</v>
+      </c>
+      <c r="D797" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E797" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="798">
+      <c r="A798" t="s" s="4">
+        <v>1319</v>
+      </c>
+      <c r="B798" t="s" s="5">
+        <v>1320</v>
+      </c>
+      <c r="C798">
+        <v>57750</v>
+      </c>
+      <c r="D798" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E798" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="799">
+      <c r="A799" t="s" s="4">
+        <v>1321</v>
+      </c>
+      <c r="B799" t="s" s="5">
+        <v>1322</v>
+      </c>
+      <c r="C799">
+        <v>52500</v>
+      </c>
+      <c r="D799" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E799" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="800">
+      <c r="A800" t="s" s="4">
+        <v>1323</v>
+      </c>
+      <c r="B800" t="s" s="5">
+        <v>1324</v>
+      </c>
+      <c r="C800">
+        <v>52500</v>
+      </c>
+      <c r="D800" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E800" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="801">
+      <c r="A801" t="s" s="4">
+        <v>1325</v>
+      </c>
+      <c r="B801" t="s" s="5">
+        <v>1326</v>
+      </c>
+      <c r="C801">
+        <v>76650</v>
+      </c>
+      <c r="D801" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E801" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="802">
+      <c r="A802" t="s" s="4">
+        <v>1327</v>
+      </c>
+      <c r="B802" t="s" s="5">
+        <v>1328</v>
+      </c>
+      <c r="C802">
+        <v>57750</v>
+      </c>
+      <c r="D802" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E802" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="803">
+      <c r="A803" t="s" s="4">
+        <v>1329</v>
+      </c>
+      <c r="B803" t="s" s="5">
+        <v>1330</v>
+      </c>
+      <c r="C803">
+        <v>90300</v>
+      </c>
+      <c r="D803" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E803" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="804">
+      <c r="A804" t="s" s="4">
+        <v>1331</v>
+      </c>
+      <c r="B804" t="s" s="5">
+        <v>1332</v>
+      </c>
+      <c r="C804">
+        <v>47250</v>
+      </c>
+      <c r="D804" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E804" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="805">
+      <c r="A805" t="s" s="4">
+        <v>1333</v>
+      </c>
+      <c r="B805" t="s" s="5">
+        <v>1334</v>
+      </c>
+      <c r="C805">
+        <v>47250</v>
+      </c>
+      <c r="D805" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E805" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="806">
+      <c r="A806" t="s" s="4">
+        <v>1335</v>
+      </c>
+      <c r="B806" t="s" s="5">
+        <v>1336</v>
+      </c>
+      <c r="C806">
+        <v>55650</v>
+      </c>
+      <c r="D806" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E806" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="807">
+      <c r="A807" t="s" s="4">
+        <v>1337</v>
+      </c>
+      <c r="B807" t="s" s="5">
+        <v>1338</v>
+      </c>
+      <c r="C807">
+        <v>47250</v>
+      </c>
+      <c r="D807" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E807" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="808">
+      <c r="A808" t="s" s="4">
+        <v>1339</v>
+      </c>
+      <c r="B808" t="s" s="5">
+        <v>1340</v>
+      </c>
+      <c r="C808">
+        <v>51450</v>
+      </c>
+      <c r="D808" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E808" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="809">
+      <c r="A809" t="s" s="4">
+        <v>1341</v>
+      </c>
+      <c r="B809" t="s" s="5">
+        <v>1342</v>
+      </c>
+      <c r="C809">
+        <v>52500</v>
+      </c>
+      <c r="D809" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E809" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="810">
+      <c r="A810" t="s" s="4">
+        <v>1343</v>
+      </c>
+      <c r="B810" t="s" s="5">
+        <v>1344</v>
+      </c>
+      <c r="C810">
+        <v>52500</v>
+      </c>
+      <c r="D810" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E810" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="811">
+      <c r="A811" t="s" s="4">
+        <v>1345</v>
+      </c>
+      <c r="B811" t="s" s="5">
+        <v>1346</v>
+      </c>
+      <c r="C811">
+        <v>73500</v>
+      </c>
+      <c r="D811" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E811" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="812">
+      <c r="A812" t="s" s="4">
+        <v>1347</v>
+      </c>
+      <c r="B812" t="s" s="5">
+        <v>1348</v>
+      </c>
+      <c r="C812">
+        <v>76650</v>
+      </c>
+      <c r="D812" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E812" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="813">
+      <c r="A813" t="s" s="4">
+        <v>1349</v>
+      </c>
+      <c r="B813" t="s" s="5">
+        <v>1350</v>
+      </c>
+      <c r="C813">
+        <v>38850</v>
+      </c>
+      <c r="D813" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E813" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="814">
+      <c r="A814" t="s" s="4">
+        <v>1351</v>
+      </c>
+      <c r="B814" t="s" s="5">
+        <v>1352</v>
+      </c>
+      <c r="C814">
+        <v>71400</v>
+      </c>
+      <c r="D814" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E814" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="815">
+      <c r="A815" t="s" s="4">
+        <v>1353</v>
+      </c>
+      <c r="B815" t="s" s="5">
+        <v>1354</v>
+      </c>
+      <c r="C815">
+        <v>43050</v>
+      </c>
+      <c r="D815" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E815" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="816">
+      <c r="A816" t="s" s="4">
+        <v>1355</v>
+      </c>
+      <c r="B816" t="s" s="5">
+        <v>1356</v>
+      </c>
+      <c r="C816">
+        <v>36750</v>
+      </c>
+      <c r="D816" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E816" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="817">
+      <c r="A817" t="s" s="4">
+        <v>1357</v>
+      </c>
+      <c r="B817" t="s" s="5">
+        <v>1358</v>
+      </c>
+      <c r="C817">
+        <v>44100</v>
+      </c>
+      <c r="D817" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E817" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="818">
+      <c r="A818" t="s" s="4">
+        <v>1359</v>
+      </c>
+      <c r="B818" t="s" s="5">
+        <v>1360</v>
+      </c>
+      <c r="C818">
+        <v>59850</v>
+      </c>
+      <c r="D818" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E818" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="819">
+      <c r="A819" t="s" s="4">
+        <v>1361</v>
+      </c>
+      <c r="B819" t="s" s="5">
+        <v>1362</v>
+      </c>
+      <c r="C819">
+        <v>63000</v>
+      </c>
+      <c r="D819" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E819" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="820">
+      <c r="A820" t="s" s="4">
+        <v>1363</v>
+      </c>
+      <c r="B820" t="s" s="5">
+        <v>1364</v>
+      </c>
+      <c r="C820">
+        <v>74550</v>
+      </c>
+      <c r="D820" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E820" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="821">
+      <c r="A821" t="s" s="4">
+        <v>1365</v>
+      </c>
+      <c r="B821" t="s" s="5">
+        <v>1366</v>
+      </c>
+      <c r="C821">
+        <v>71400</v>
+      </c>
+      <c r="D821" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E821" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="822">
+      <c r="A822" t="s" s="4">
+        <v>1367</v>
+      </c>
+      <c r="B822" t="s" s="5">
+        <v>1368</v>
+      </c>
+      <c r="C822">
+        <v>84000</v>
+      </c>
+      <c r="D822" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E822" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="823">
+      <c r="A823" t="s" s="4">
+        <v>1369</v>
+      </c>
+      <c r="B823" t="s" s="5">
+        <v>1370</v>
+      </c>
+      <c r="C823">
+        <v>76650</v>
+      </c>
+      <c r="D823" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E823" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="824">
+      <c r="A824" t="s" s="4">
+        <v>1371</v>
+      </c>
+      <c r="B824" t="s" s="5">
+        <v>1372</v>
+      </c>
+      <c r="C824">
+        <v>82950</v>
+      </c>
+      <c r="D824" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E824" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="825">
+      <c r="A825" t="s" s="4">
+        <v>1373</v>
+      </c>
+      <c r="B825" t="s" s="5">
+        <v>1374</v>
+      </c>
+      <c r="C825">
+        <v>55650</v>
+      </c>
+      <c r="D825" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E825" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="826">
+      <c r="A826" t="s" s="4">
+        <v>1375</v>
+      </c>
+      <c r="B826" t="s" s="5">
+        <v>1376</v>
+      </c>
+      <c r="C826">
+        <v>60900</v>
+      </c>
+      <c r="D826" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E826" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="827">
+      <c r="A827" t="s" s="4">
+        <v>1377</v>
+      </c>
+      <c r="B827" t="s" s="5">
+        <v>1378</v>
+      </c>
+      <c r="C827">
+        <v>48300</v>
+      </c>
+      <c r="D827" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E827" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="828">
+      <c r="A828" t="s" s="4">
+        <v>1379</v>
+      </c>
+      <c r="B828" t="s" s="5">
+        <v>1380</v>
+      </c>
+      <c r="C828">
+        <v>57750</v>
+      </c>
+      <c r="D828" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E828" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="829">
+      <c r="A829" t="s" s="4">
+        <v>1381</v>
+      </c>
+      <c r="B829" t="s" s="5">
+        <v>1382</v>
+      </c>
+      <c r="C829">
+        <v>100800</v>
+      </c>
+      <c r="D829" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E829" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="830">
+      <c r="A830" t="s" s="4">
+        <v>1383</v>
+      </c>
+      <c r="B830" t="s" s="5">
+        <v>1384</v>
+      </c>
+      <c r="C830">
+        <v>84000</v>
+      </c>
+      <c r="D830" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E830" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="831">
+      <c r="A831" t="s" s="4">
+        <v>1385</v>
+      </c>
+      <c r="B831" t="s" s="5">
+        <v>1386</v>
+      </c>
+      <c r="C831">
+        <v>61950</v>
+      </c>
+      <c r="D831" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E831" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="832">
+      <c r="A832" t="s" s="4">
+        <v>1387</v>
+      </c>
+      <c r="B832" t="s" s="5">
+        <v>1388</v>
+      </c>
+      <c r="C832">
+        <v>55650</v>
+      </c>
+      <c r="D832" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E832" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="833">
+      <c r="A833" t="s" s="4">
+        <v>1389</v>
+      </c>
+      <c r="B833" t="s" s="5">
+        <v>1390</v>
+      </c>
+      <c r="C833">
+        <v>67200</v>
+      </c>
+      <c r="D833" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E833" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="834">
+      <c r="A834" t="s" s="4">
+        <v>1391</v>
+      </c>
+      <c r="B834" t="s" s="5">
+        <v>1392</v>
+      </c>
+      <c r="C834">
+        <v>60900</v>
+      </c>
+      <c r="D834" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E834" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="835">
+      <c r="A835" t="s" s="4">
+        <v>1393</v>
+      </c>
+      <c r="B835" t="s" s="5">
+        <v>1394</v>
+      </c>
+      <c r="C835">
+        <v>88200</v>
+      </c>
+      <c r="D835" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E835" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="836">
+      <c r="A836" t="s" s="4">
+        <v>1395</v>
+      </c>
+      <c r="B836" t="s" s="5">
+        <v>1396</v>
+      </c>
+      <c r="C836">
+        <v>84000</v>
+      </c>
+      <c r="D836" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E836" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="837">
+      <c r="A837" t="s">
+        <v>1397</v>
+      </c>
+      <c r="B837" t="s" s="5">
+        <v>1398</v>
+      </c>
+      <c r="C837">
+        <v>58800</v>
+      </c>
+      <c r="D837" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E837" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="838">
+      <c r="A838" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B838" t="s" s="5">
+        <v>1400</v>
+      </c>
+      <c r="C838">
+        <v>77700</v>
+      </c>
+      <c r="D838" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E838" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="839">
+      <c r="A839" t="s">
+        <v>1401</v>
+      </c>
+      <c r="B839" t="s" s="5">
+        <v>1402</v>
+      </c>
+      <c r="C839">
+        <v>64050</v>
+      </c>
+      <c r="D839" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E839" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="840">
+      <c r="A840" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B840" t="s" s="5">
+        <v>1404</v>
+      </c>
+      <c r="C840">
+        <v>64050</v>
+      </c>
+      <c r="D840" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E840" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="841">
+      <c r="A841" t="s">
+        <v>1405</v>
+      </c>
+      <c r="B841" t="s" s="5">
+        <v>1406</v>
+      </c>
+      <c r="C841">
+        <v>78750</v>
+      </c>
+      <c r="D841" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E841" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="842">
+      <c r="A842" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B842" t="s" s="5">
+        <v>1408</v>
+      </c>
+      <c r="C842">
+        <v>79800</v>
+      </c>
+      <c r="D842" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E842" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="843">
+      <c r="A843" t="s">
+        <v>1409</v>
+      </c>
+      <c r="B843" t="s" s="5">
+        <v>1410</v>
+      </c>
+      <c r="C843">
+        <v>63000</v>
+      </c>
+      <c r="D843" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E843" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="844">
+      <c r="A844" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B844" t="s" s="5">
+        <v>1412</v>
+      </c>
+      <c r="C844">
+        <v>79800</v>
+      </c>
+      <c r="D844" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E844" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="845">
+      <c r="A845" t="s">
+        <v>1413</v>
+      </c>
+      <c r="B845" t="s" s="5">
+        <v>1414</v>
+      </c>
+      <c r="C845">
+        <v>69300</v>
+      </c>
+      <c r="D845" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E845" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="846">
+      <c r="A846" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B846" t="s" s="5">
+        <v>1416</v>
+      </c>
+      <c r="C846">
+        <v>65100</v>
+      </c>
+      <c r="D846" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E846" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="847">
+      <c r="A847" t="s" s="4">
+        <v>1417</v>
+      </c>
+      <c r="B847" t="s" s="5">
+        <v>1418</v>
+      </c>
+      <c r="C847">
+        <v>132300</v>
+      </c>
+      <c r="D847" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E847" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="848">
+      <c r="A848" t="s" s="4">
+        <v>1419</v>
+      </c>
+      <c r="B848" t="s" s="5">
+        <v>1420</v>
+      </c>
+      <c r="C848">
+        <v>132300</v>
+      </c>
+      <c r="D848" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E848" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="849">
+      <c r="A849">
+        <v>5359979</v>
+      </c>
+      <c r="B849" t="s" s="5">
+        <v>1421</v>
+      </c>
+      <c r="C849">
+        <v>357420</v>
+      </c>
+      <c r="D849" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E849" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="850">
+      <c r="A850">
+        <v>3775690</v>
+      </c>
+      <c r="B850" t="s" s="5">
+        <v>1422</v>
+      </c>
+      <c r="C850">
+        <v>357420</v>
+      </c>
+      <c r="D850" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E850" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="851">
+      <c r="A851">
+        <v>7421316565</v>
+      </c>
+      <c r="B851" t="s" s="5">
+        <v>1423</v>
+      </c>
+      <c r="C851">
+        <v>88200</v>
+      </c>
+      <c r="D851" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E851" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="852">
+      <c r="A852" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B852" t="s" s="5">
+        <v>1425</v>
+      </c>
+      <c r="C852">
+        <v>110880</v>
+      </c>
+      <c r="D852" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E852" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="853">
+      <c r="A853">
+        <v>572761</v>
+      </c>
+      <c r="B853" t="s" s="5">
+        <v>1426</v>
+      </c>
+      <c r="C853">
+        <v>153732</v>
+      </c>
+      <c r="D853" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E853" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="854">
+      <c r="A854">
+        <v>572764</v>
+      </c>
+      <c r="B854" t="s" s="5">
+        <v>1427</v>
+      </c>
+      <c r="C854">
+        <v>153732</v>
+      </c>
+      <c r="D854" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E854" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="855">
+      <c r="A855">
+        <v>574370</v>
+      </c>
+      <c r="B855" t="s" s="5">
+        <v>1428</v>
+      </c>
+      <c r="C855">
+        <v>153732</v>
+      </c>
+      <c r="D855" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E855" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="856">
+      <c r="A856">
+        <v>574371</v>
+      </c>
+      <c r="B856" t="s" s="5">
+        <v>1429</v>
+      </c>
+      <c r="C856">
+        <v>153732</v>
+      </c>
+      <c r="D856" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E856" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="857">
+      <c r="A857">
+        <v>1422955</v>
+      </c>
+      <c r="B857" t="s" s="5">
+        <v>1430</v>
+      </c>
+      <c r="C857">
+        <v>153732</v>
+      </c>
+      <c r="D857" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E857" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="858">
+      <c r="A858">
+        <v>1446732</v>
+      </c>
+      <c r="B858" t="s" s="5">
+        <v>1431</v>
+      </c>
+      <c r="C858">
+        <v>189850</v>
+      </c>
+      <c r="D858" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E858" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="859">
+      <c r="A859">
+        <v>1473044</v>
+      </c>
+      <c r="B859" t="s" s="5">
+        <v>1432</v>
+      </c>
+      <c r="C859">
+        <v>153732</v>
+      </c>
+      <c r="D859" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E859" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="860">
+      <c r="A860">
+        <v>1540738</v>
+      </c>
+      <c r="B860" t="s" s="5">
+        <v>1433</v>
+      </c>
+      <c r="C860">
+        <v>153732</v>
+      </c>
+      <c r="D860" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E860" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="861">
+      <c r="A861">
+        <v>1540739</v>
+      </c>
+      <c r="B861" t="s" s="5">
+        <v>1434</v>
+      </c>
+      <c r="C861">
+        <v>153732</v>
+      </c>
+      <c r="D861" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E861" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="862">
+      <c r="A862">
+        <v>1753587</v>
+      </c>
+      <c r="B862" t="s" s="5">
+        <v>1435</v>
+      </c>
+      <c r="C862">
+        <v>153732</v>
+      </c>
+      <c r="D862" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E862" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="863">
+      <c r="A863">
+        <v>1753588</v>
+      </c>
+      <c r="B863" t="s" s="5">
+        <v>1436</v>
+      </c>
+      <c r="C863">
+        <v>153732</v>
+      </c>
+      <c r="D863" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E863" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="864">
+      <c r="A864">
+        <v>1756217</v>
+      </c>
+      <c r="B864" t="s" s="5">
+        <v>1437</v>
+      </c>
+      <c r="C864">
+        <v>153732</v>
+      </c>
+      <c r="D864" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E864" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="865">
+      <c r="A865">
+        <v>1756218</v>
+      </c>
+      <c r="B865" t="s" s="5">
+        <v>1438</v>
+      </c>
+      <c r="C865">
+        <v>153732</v>
+      </c>
+      <c r="D865" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E865" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="866">
+      <c r="A866">
+        <v>1756220</v>
+      </c>
+      <c r="B866" t="s" s="5">
+        <v>1439</v>
+      </c>
+      <c r="C866">
+        <v>153732</v>
+      </c>
+      <c r="D866" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E866" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="867">
+      <c r="A867">
+        <v>1865358</v>
+      </c>
+      <c r="B867" t="s" s="5">
+        <v>1440</v>
+      </c>
+      <c r="C867">
+        <v>153732</v>
+      </c>
+      <c r="D867" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E867" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="868">
+      <c r="A868">
+        <v>2009728</v>
+      </c>
+      <c r="B868" t="s" s="5">
+        <v>1441</v>
+      </c>
+      <c r="C868">
+        <v>150491</v>
+      </c>
+      <c r="D868" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E868" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="869">
+      <c r="A869">
+        <v>2126714</v>
+      </c>
+      <c r="B869" t="s" s="5">
+        <v>1442</v>
+      </c>
+      <c r="C869">
+        <v>198000</v>
+      </c>
+      <c r="D869" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E869" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="870">
+      <c r="A870">
+        <v>3794687</v>
+      </c>
+      <c r="B870" t="s" s="5">
+        <v>1443</v>
+      </c>
+      <c r="C870">
+        <v>514500</v>
+      </c>
+      <c r="D870" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E870" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="871">
+      <c r="A871">
+        <v>2199316</v>
+      </c>
+      <c r="B871" t="s" s="5">
+        <v>1444</v>
+      </c>
+      <c r="C871">
+        <v>150491</v>
+      </c>
+      <c r="D871" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E871" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="872">
+      <c r="A872">
+        <v>3794817</v>
+      </c>
+      <c r="B872" t="s" s="5">
+        <v>1445</v>
+      </c>
+      <c r="C872">
+        <v>514500</v>
+      </c>
+      <c r="D872" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E872" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="873">
+      <c r="A873">
+        <v>5321652</v>
+      </c>
+      <c r="B873" t="s" s="5">
+        <v>1446</v>
+      </c>
+      <c r="C873">
+        <v>514500</v>
+      </c>
+      <c r="D873" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E873" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="874">
+      <c r="A874">
+        <v>2260316</v>
+      </c>
+      <c r="B874" t="s" s="5">
+        <v>1447</v>
+      </c>
+      <c r="C874">
+        <v>85050</v>
+      </c>
+      <c r="D874" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E874" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="875">
+      <c r="A875">
+        <v>5802740718</v>
+      </c>
+      <c r="B875" t="s" s="5">
+        <v>1448</v>
+      </c>
+      <c r="C875">
+        <v>378210</v>
+      </c>
+      <c r="D875" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E875" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="876">
+      <c r="A876" t="s" s="4">
+        <v>1449</v>
+      </c>
+      <c r="B876" t="s" s="5">
+        <v>1450</v>
+      </c>
+      <c r="C876">
+        <v>378210</v>
+      </c>
+      <c r="D876" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E876" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="877">
+      <c r="A877">
+        <v>2328179</v>
+      </c>
+      <c r="B877" t="s" s="5">
+        <v>1451</v>
+      </c>
+      <c r="C877">
+        <v>167855</v>
+      </c>
+      <c r="D877" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E877" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="878">
+      <c r="A878">
+        <v>2371648</v>
+      </c>
+      <c r="B878" t="s" s="5">
+        <v>1452</v>
+      </c>
+      <c r="C878">
+        <v>167855</v>
+      </c>
+      <c r="D878" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E878" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="879">
+      <c r="A879">
+        <v>2574410</v>
+      </c>
+      <c r="B879" t="s" s="5">
+        <v>1453</v>
+      </c>
+      <c r="C879">
+        <v>478793</v>
+      </c>
+      <c r="D879" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E879" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="880">
+      <c r="A880">
+        <v>2574411</v>
+      </c>
+      <c r="B880" t="s" s="5">
+        <v>1454</v>
+      </c>
+      <c r="C880">
+        <v>478793</v>
+      </c>
+      <c r="D880" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E880" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="881">
+      <c r="A881" t="s" s="4">
+        <v>1455</v>
+      </c>
+      <c r="B881" t="s" s="5">
+        <v>1456</v>
+      </c>
+      <c r="C881">
+        <v>378210</v>
+      </c>
+      <c r="D881" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E881" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="882">
+      <c r="A882">
+        <v>2654030</v>
+      </c>
+      <c r="B882" t="s" s="5">
+        <v>1457</v>
+      </c>
+      <c r="C882">
+        <v>478793</v>
+      </c>
+      <c r="D882" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E882" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="883">
+      <c r="A883">
+        <v>2668667</v>
+      </c>
+      <c r="B883" t="s" s="5">
+        <v>1458</v>
+      </c>
+      <c r="C883">
+        <v>256830</v>
+      </c>
+      <c r="D883" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E883" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="884">
+      <c r="A884">
+        <v>2731993</v>
+      </c>
+      <c r="B884" t="s" s="5">
+        <v>1459</v>
+      </c>
+      <c r="C884">
+        <v>108874</v>
+      </c>
+      <c r="D884" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E884" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="885">
+      <c r="A885">
+        <v>2750037</v>
+      </c>
+      <c r="B885" t="s" s="5">
+        <v>1460</v>
+      </c>
+      <c r="C885">
+        <v>220920</v>
+      </c>
+      <c r="D885" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E885" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="886">
+      <c r="A886">
+        <v>2931305</v>
+      </c>
+      <c r="B886" t="s" s="5">
+        <v>1461</v>
+      </c>
+      <c r="C886">
+        <v>238140</v>
+      </c>
+      <c r="D886" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E886" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="887">
+      <c r="A887">
+        <v>3525517</v>
+      </c>
+      <c r="B887" t="s" s="5">
+        <v>1462</v>
+      </c>
+      <c r="C887">
+        <v>91683</v>
+      </c>
+      <c r="D887" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E887" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="888">
+      <c r="A888">
+        <v>10574370</v>
+      </c>
+      <c r="B888" t="s" s="5">
+        <v>1463</v>
+      </c>
+      <c r="C888">
+        <v>187072</v>
+      </c>
+      <c r="D888" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E888" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="889">
+      <c r="A889">
+        <v>10574371</v>
+      </c>
+      <c r="B889" t="s" s="5">
+        <v>1464</v>
+      </c>
+      <c r="C889">
+        <v>187072</v>
+      </c>
+      <c r="D889" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E889" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="890">
+      <c r="A890" t="s" s="4">
+        <v>1465</v>
+      </c>
+      <c r="B890" t="s" s="5">
+        <v>1466</v>
+      </c>
+      <c r="C890">
+        <v>378210</v>
+      </c>
+      <c r="D890" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E890" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="891">
+      <c r="A891">
+        <v>166643</v>
+      </c>
+      <c r="B891" t="s" s="5">
+        <v>1467</v>
+      </c>
+      <c r="C891">
+        <v>87979</v>
+      </c>
+      <c r="D891" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E891" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="892">
+      <c r="A892">
+        <v>171572</v>
+      </c>
+      <c r="B892" t="s" s="5">
+        <v>1468</v>
+      </c>
+      <c r="C892">
+        <v>87979</v>
+      </c>
+      <c r="D892" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E892" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="893">
+      <c r="A893">
+        <v>171574</v>
+      </c>
+      <c r="B893" t="s" s="5">
+        <v>1469</v>
+      </c>
+      <c r="C893">
+        <v>92610</v>
+      </c>
+      <c r="D893" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E893" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="894">
+      <c r="A894">
+        <v>171847</v>
+      </c>
+      <c r="B894" t="s" s="5">
+        <v>1470</v>
+      </c>
+      <c r="C894">
+        <v>77560</v>
+      </c>
+      <c r="D894" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E894" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="895">
+      <c r="A895">
+        <v>172433</v>
+      </c>
+      <c r="B895" t="s" s="5">
+        <v>1471</v>
+      </c>
+      <c r="C895">
+        <v>94710</v>
+      </c>
+      <c r="D895" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E895" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="896">
+      <c r="A896">
+        <v>173264</v>
+      </c>
+      <c r="B896" t="s" s="5">
+        <v>1472</v>
+      </c>
+      <c r="C896">
+        <v>159173</v>
+      </c>
+      <c r="D896" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E896" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="897">
+      <c r="A897">
+        <v>174755</v>
+      </c>
+      <c r="B897" t="s" s="5">
+        <v>1473</v>
+      </c>
+      <c r="C897">
+        <v>79644</v>
+      </c>
+      <c r="D897" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E897" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="898">
+      <c r="A898">
+        <v>175183</v>
+      </c>
+      <c r="B898" t="s" s="5">
+        <v>1474</v>
+      </c>
+      <c r="C898">
+        <v>185220</v>
+      </c>
+      <c r="D898" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E898" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="899">
+      <c r="A899">
+        <v>176601</v>
+      </c>
+      <c r="B899" t="s" s="5">
+        <v>1475</v>
+      </c>
+      <c r="C899">
+        <v>59010</v>
+      </c>
+      <c r="D899" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E899" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="900">
+      <c r="A900">
+        <v>177685</v>
+      </c>
+      <c r="B900" t="s" s="5">
+        <v>1476</v>
+      </c>
+      <c r="C900">
+        <v>126412</v>
+      </c>
+      <c r="D900" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E900" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="901">
+      <c r="A901">
+        <v>178045</v>
+      </c>
+      <c r="B901" t="s" s="5">
+        <v>1477</v>
+      </c>
+      <c r="C901">
+        <v>69920</v>
+      </c>
+      <c r="D901" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E901" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="902">
+      <c r="A902">
+        <v>312267</v>
+      </c>
+      <c r="B902" t="s" s="5">
+        <v>1478</v>
+      </c>
+      <c r="C902">
+        <v>84043</v>
+      </c>
+      <c r="D902" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E902" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="903">
+      <c r="A903">
+        <v>312813</v>
+      </c>
+      <c r="B903" t="s" s="5">
+        <v>1479</v>
+      </c>
+      <c r="C903">
+        <v>62511</v>
+      </c>
+      <c r="D903" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E903" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="904">
+      <c r="A904">
+        <v>312822</v>
+      </c>
+      <c r="B904" t="s" s="5">
+        <v>1480</v>
+      </c>
+      <c r="C904">
+        <v>84043</v>
+      </c>
+      <c r="D904" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E904" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="905">
+      <c r="A905">
+        <v>312823</v>
+      </c>
+      <c r="B905" t="s" s="5">
+        <v>1481</v>
+      </c>
+      <c r="C905">
+        <v>84043</v>
+      </c>
+      <c r="D905" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E905" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="906">
+      <c r="A906">
+        <v>312824</v>
+      </c>
+      <c r="B906" t="s" s="5">
+        <v>1482</v>
+      </c>
+      <c r="C906">
+        <v>84043</v>
+      </c>
+      <c r="D906" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E906" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="907">
+      <c r="A907">
+        <v>312825</v>
+      </c>
+      <c r="B907" t="s" s="5">
+        <v>1483</v>
+      </c>
+      <c r="C907">
+        <v>84043</v>
+      </c>
+      <c r="D907" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E907" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="908">
+      <c r="A908">
+        <v>313063</v>
+      </c>
+      <c r="B908" t="s" s="5">
+        <v>1484</v>
+      </c>
+      <c r="C908">
+        <v>84043</v>
+      </c>
+      <c r="D908" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E908" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="909">
+      <c r="A909">
+        <v>313410</v>
+      </c>
+      <c r="B909" t="s" s="5">
+        <v>1485</v>
+      </c>
+      <c r="C909">
+        <v>84043</v>
+      </c>
+      <c r="D909" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E909" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="910">
+      <c r="A910">
+        <v>313411</v>
+      </c>
+      <c r="B910" t="s" s="5">
+        <v>1486</v>
+      </c>
+      <c r="C910">
+        <v>84043</v>
+      </c>
+      <c r="D910" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E910" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="911">
+      <c r="A911">
+        <v>313414</v>
+      </c>
+      <c r="B911" t="s" s="5">
+        <v>1487</v>
+      </c>
+      <c r="C911">
+        <v>84043</v>
+      </c>
+      <c r="D911" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E911" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="912">
+      <c r="A912">
+        <v>314280</v>
+      </c>
+      <c r="B912" t="s" s="5">
+        <v>1488</v>
+      </c>
+      <c r="C912">
+        <v>106964</v>
+      </c>
+      <c r="D912" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E912" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="913">
+      <c r="A913">
+        <v>316057</v>
+      </c>
+      <c r="B913" t="s" s="5">
+        <v>1489</v>
+      </c>
+      <c r="C913">
+        <v>75014</v>
+      </c>
+      <c r="D913" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E913" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="914">
+      <c r="A914">
+        <v>316310</v>
+      </c>
+      <c r="B914" t="s" s="5">
+        <v>1490</v>
+      </c>
+      <c r="C914">
+        <v>68762</v>
+      </c>
+      <c r="D914" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E914" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="915">
+      <c r="A915">
+        <v>316699</v>
+      </c>
+      <c r="B915" t="s" s="5">
+        <v>1491</v>
+      </c>
+      <c r="C915">
+        <v>71309</v>
+      </c>
+      <c r="D915" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E915" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="916">
+      <c r="A916">
+        <v>316752</v>
+      </c>
+      <c r="B916" t="s" s="5">
+        <v>1492</v>
+      </c>
+      <c r="C916">
+        <v>108816</v>
+      </c>
+      <c r="D916" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E916" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="917">
+      <c r="A917" t="s">
+        <v>1493</v>
+      </c>
+      <c r="B917" t="s" s="5">
+        <v>1494</v>
+      </c>
+      <c r="C917">
+        <v>395640</v>
+      </c>
+      <c r="D917" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E917" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="918">
+      <c r="A918">
+        <v>317471</v>
+      </c>
+      <c r="B918" t="s" s="5">
+        <v>1495</v>
+      </c>
+      <c r="C918">
+        <v>74319</v>
+      </c>
+      <c r="D918" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E918" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="919">
+      <c r="A919">
+        <v>317844</v>
+      </c>
+      <c r="B919" t="s" s="5">
+        <v>1496</v>
+      </c>
+      <c r="C919">
+        <v>79876</v>
+      </c>
+      <c r="D919" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E919" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="920">
+      <c r="A920">
+        <v>318020</v>
+      </c>
+      <c r="B920" t="s" s="5">
+        <v>1497</v>
+      </c>
+      <c r="C920">
+        <v>113447</v>
+      </c>
+      <c r="D920" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E920" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="921">
+      <c r="A921">
+        <v>318281</v>
+      </c>
+      <c r="B921" t="s" s="5">
+        <v>1498</v>
+      </c>
+      <c r="C921">
+        <v>58575</v>
+      </c>
+      <c r="D921" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E921" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="922">
+      <c r="A922">
+        <v>318295</v>
+      </c>
+      <c r="B922" t="s" s="5">
+        <v>1499</v>
+      </c>
+      <c r="C922">
+        <v>109974</v>
+      </c>
+      <c r="D922" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E922" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="923">
+      <c r="A923">
+        <v>318815</v>
+      </c>
+      <c r="B923" t="s" s="5">
+        <v>1500</v>
+      </c>
+      <c r="C923">
+        <v>77560</v>
+      </c>
+      <c r="D923" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E923" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="924">
+      <c r="A924">
+        <v>318844</v>
+      </c>
+      <c r="B924" t="s" s="5">
+        <v>1501</v>
+      </c>
+      <c r="C924">
+        <v>101871</v>
+      </c>
+      <c r="D924" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E924" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="925">
+      <c r="A925">
+        <v>318932</v>
+      </c>
+      <c r="B925" t="s" s="5">
+        <v>1502</v>
+      </c>
+      <c r="C925">
+        <v>89831</v>
+      </c>
+      <c r="D925" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E925" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="926">
+      <c r="A926">
+        <v>319104</v>
+      </c>
+      <c r="B926" t="s" s="5">
+        <v>1503</v>
+      </c>
+      <c r="C926">
+        <v>78718</v>
+      </c>
+      <c r="D926" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E926" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="927">
+      <c r="A927">
+        <v>319192</v>
+      </c>
+      <c r="B927" t="s" s="5">
+        <v>1504</v>
+      </c>
+      <c r="C927">
+        <v>130580</v>
+      </c>
+      <c r="D927" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E927" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="928">
+      <c r="A928">
+        <v>319246</v>
+      </c>
+      <c r="B928" t="s" s="5">
+        <v>1505</v>
+      </c>
+      <c r="C928">
+        <v>72930</v>
+      </c>
+      <c r="D928" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E928" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="929">
+      <c r="A929">
+        <v>319278</v>
+      </c>
+      <c r="B929" t="s" s="5">
+        <v>1506</v>
+      </c>
+      <c r="C929">
+        <v>79876</v>
+      </c>
+      <c r="D929" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E929" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="930">
+      <c r="A930">
+        <v>319367</v>
+      </c>
+      <c r="B930" t="s" s="5">
+        <v>1507</v>
+      </c>
+      <c r="C930">
+        <v>100713</v>
+      </c>
+      <c r="D930" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E930" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="931">
+      <c r="A931">
+        <v>319475</v>
+      </c>
+      <c r="B931" t="s" s="5">
+        <v>1508</v>
+      </c>
+      <c r="C931">
+        <v>108816</v>
+      </c>
+      <c r="D931" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E931" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="932">
+      <c r="A932">
+        <v>319487</v>
+      </c>
+      <c r="B932" t="s" s="5">
+        <v>1509</v>
+      </c>
+      <c r="C932">
+        <v>196796</v>
+      </c>
+      <c r="D932" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E932" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="933">
+      <c r="A933">
+        <v>319494</v>
+      </c>
+      <c r="B933" t="s" s="5">
+        <v>1510</v>
+      </c>
+      <c r="C933">
+        <v>67373</v>
+      </c>
+      <c r="D933" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E933" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="934">
+      <c r="A934" t="s" s="4">
+        <v>1511</v>
+      </c>
+      <c r="B934" t="s" s="5">
+        <v>1512</v>
+      </c>
+      <c r="C934">
+        <v>395640</v>
+      </c>
+      <c r="D934" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E934" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="935">
+      <c r="A935" t="s" s="4">
+        <v>1513</v>
+      </c>
+      <c r="B935" t="s" s="5">
+        <v>1514</v>
+      </c>
+      <c r="C935">
+        <v>124530</v>
+      </c>
+      <c r="D935" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E935" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="936">
+      <c r="A936" t="s" s="4">
+        <v>1515</v>
+      </c>
+      <c r="B936" t="s" s="5">
+        <v>1516</v>
+      </c>
+      <c r="C936">
+        <v>162960</v>
+      </c>
+      <c r="D936" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E936" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="937">
+      <c r="A937" t="s">
+        <v>1517</v>
+      </c>
+      <c r="B937" t="s" s="5">
+        <v>1518</v>
+      </c>
+      <c r="C937">
+        <v>89250</v>
+      </c>
+      <c r="D937" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E937" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="938">
+      <c r="A938" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B938" t="s" s="5">
+        <v>1520</v>
+      </c>
+      <c r="C938">
+        <v>395640</v>
+      </c>
+      <c r="D938" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E938" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="939">
+      <c r="A939" t="s" s="4">
+        <v>1521</v>
+      </c>
+      <c r="B939" t="s" s="5">
+        <v>1522</v>
+      </c>
+      <c r="C939">
+        <v>395640</v>
+      </c>
+      <c r="D939" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E939" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="940">
+      <c r="A940" t="s">
+        <v>1523</v>
+      </c>
+      <c r="B940" t="s" s="5">
+        <v>1524</v>
+      </c>
+      <c r="C940">
+        <v>513030</v>
+      </c>
+      <c r="D940" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E940" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="941">
+      <c r="A941" t="s">
+        <v>1525</v>
+      </c>
+      <c r="B941" t="s" s="5">
+        <v>1526</v>
+      </c>
+      <c r="C941">
+        <v>60900</v>
+      </c>
+      <c r="D941" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E941" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="942">
+      <c r="A942" t="s">
+        <v>1527</v>
+      </c>
+      <c r="B942" t="s" s="5">
+        <v>1528</v>
+      </c>
+      <c r="C942">
+        <v>75600</v>
+      </c>
+      <c r="D942" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E942" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="943">
+      <c r="A943" t="s">
+        <v>1529</v>
+      </c>
+      <c r="B943" t="s" s="5">
+        <v>1530</v>
+      </c>
+      <c r="C943">
+        <v>567000</v>
+      </c>
+      <c r="D943" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E943" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="944">
+      <c r="A944" t="s">
+        <v>1531</v>
+      </c>
+      <c r="B944" t="s" s="5">
+        <v>1532</v>
+      </c>
+      <c r="C944">
+        <v>81900</v>
+      </c>
+      <c r="D944" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E944" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="945">
+      <c r="A945" t="s" s="4">
+        <v>1533</v>
+      </c>
+      <c r="B945" t="s" s="5">
+        <v>1534</v>
+      </c>
+      <c r="C945">
+        <v>79800</v>
+      </c>
+      <c r="D945" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E945" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="946">
+      <c r="A946" t="s" s="4">
+        <v>1535</v>
+      </c>
+      <c r="B946" t="s" s="5">
+        <v>1536</v>
+      </c>
+      <c r="C946">
+        <v>93450</v>
+      </c>
+      <c r="D946" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E946" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="947">
+      <c r="A947" t="s" s="4">
+        <v>1537</v>
+      </c>
+      <c r="B947" t="s" s="5">
+        <v>1538</v>
+      </c>
+      <c r="C947">
+        <v>128100</v>
+      </c>
+      <c r="D947" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E947" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="948">
+      <c r="A948" t="s" s="4">
+        <v>1539</v>
+      </c>
+      <c r="B948" t="s" s="5">
+        <v>1540</v>
+      </c>
+      <c r="C948">
+        <v>128100</v>
+      </c>
+      <c r="D948" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E948" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="949">
+      <c r="A949" t="s" s="4">
+        <v>1541</v>
+      </c>
+      <c r="B949" t="s" s="5">
+        <v>1542</v>
+      </c>
+      <c r="C949">
+        <v>49350</v>
+      </c>
+      <c r="D949" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E949" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="950">
+      <c r="A950" t="s" s="4">
+        <v>1543</v>
+      </c>
+      <c r="B950" t="s" s="5">
+        <v>1544</v>
+      </c>
+      <c r="C950">
+        <v>99750</v>
+      </c>
+      <c r="D950" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E950" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="951">
+      <c r="A951" t="s" s="4">
+        <v>1545</v>
+      </c>
+      <c r="B951" t="s" s="5">
+        <v>1546</v>
+      </c>
+      <c r="C951">
+        <v>100800</v>
+      </c>
+      <c r="D951" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E951" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="952">
+      <c r="A952" t="s" s="4">
+        <v>1547</v>
+      </c>
+      <c r="B952" t="s" s="5">
+        <v>1548</v>
+      </c>
+      <c r="C952">
+        <v>50400</v>
+      </c>
+      <c r="D952" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E952" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="953">
+      <c r="A953" t="s" s="4">
+        <v>1549</v>
+      </c>
+      <c r="B953" t="s" s="5">
+        <v>1550</v>
+      </c>
+      <c r="C953">
+        <v>50400</v>
+      </c>
+      <c r="D953" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E953" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="954">
+      <c r="A954" t="s" s="4">
+        <v>1551</v>
+      </c>
+      <c r="B954" t="s" s="5">
+        <v>1552</v>
+      </c>
+      <c r="C954">
+        <v>546000</v>
+      </c>
+      <c r="D954" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E954" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="955">
+      <c r="A955" t="s" s="4">
+        <v>1553</v>
+      </c>
+      <c r="B955" t="s" s="5">
+        <v>1554</v>
+      </c>
+      <c r="C955">
+        <v>109200</v>
+      </c>
+      <c r="D955" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E955" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="956">
+      <c r="A956" t="s">
+        <v>1555</v>
+      </c>
+      <c r="B956" t="s" s="5">
+        <v>1556</v>
+      </c>
+      <c r="C956">
+        <v>314370</v>
+      </c>
+      <c r="D956" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E956" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="957">
+      <c r="A957" t="s">
+        <v>1557</v>
+      </c>
+      <c r="B957" t="s" s="5">
+        <v>1558</v>
+      </c>
+      <c r="C957">
+        <v>68762</v>
+      </c>
+      <c r="D957" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E957" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="958">
+      <c r="A958" t="s" s="4">
+        <v>1559</v>
+      </c>
+      <c r="B958" t="s" s="5">
+        <v>1560</v>
+      </c>
+      <c r="C958">
+        <v>546000</v>
+      </c>
+      <c r="D958" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E958" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="959">
+      <c r="A959" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B959" t="s" s="5">
+        <v>1562</v>
+      </c>
+      <c r="C959">
+        <v>546000</v>
+      </c>
+      <c r="D959" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E959" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="960">
+      <c r="A960">
+        <v>3527107</v>
+      </c>
+      <c r="B960" t="s" s="5">
+        <v>1563</v>
+      </c>
+      <c r="C960">
+        <v>61122</v>
+      </c>
+      <c r="D960" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E960" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="961">
+      <c r="A961">
+        <v>3536977</v>
+      </c>
+      <c r="B961" t="s" s="5">
+        <v>1564</v>
+      </c>
+      <c r="C961">
+        <v>66216</v>
+      </c>
+      <c r="D961" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E961" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="962">
+      <c r="A962">
+        <v>3837221</v>
+      </c>
+      <c r="B962" t="s" s="5">
+        <v>1565</v>
+      </c>
+      <c r="C962">
+        <v>178274</v>
+      </c>
+      <c r="D962" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E962" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="963">
+      <c r="A963">
+        <v>4955290</v>
+      </c>
+      <c r="B963" t="s" s="5">
+        <v>1566</v>
+      </c>
+      <c r="C963">
+        <v>522900</v>
+      </c>
+      <c r="D963" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E963" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="964">
+      <c r="A964">
+        <v>21989961</v>
+      </c>
+      <c r="B964" t="s" s="5">
+        <v>1567</v>
+      </c>
+      <c r="C964">
+        <v>112140</v>
+      </c>
+      <c r="D964" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E964" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="965">
+      <c r="A965">
+        <v>22259656</v>
+      </c>
+      <c r="B965" t="s" s="5">
+        <v>1568</v>
+      </c>
+      <c r="C965">
+        <v>135030</v>
+      </c>
+      <c r="D965" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E965" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="966">
+      <c r="A966">
+        <v>23099979</v>
+      </c>
+      <c r="B966" t="s" s="5">
+        <v>1569</v>
+      </c>
+      <c r="C966">
+        <v>135030</v>
+      </c>
+      <c r="D966" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E966" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="967">
+      <c r="A967" t="s" s="4">
+        <v>1570</v>
+      </c>
+      <c r="B967" t="s" s="5">
+        <v>1571</v>
+      </c>
+      <c r="C967">
+        <v>99750</v>
+      </c>
+      <c r="D967" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E967" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="968">
+      <c r="A968">
+        <v>12272277</v>
+      </c>
+      <c r="B968" t="s" s="5">
+        <v>1572</v>
+      </c>
+      <c r="C968">
+        <v>51450</v>
+      </c>
+      <c r="D968" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E968" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="969">
+      <c r="A969">
+        <v>12272278</v>
+      </c>
+      <c r="B969" t="s" s="5">
+        <v>1573</v>
+      </c>
+      <c r="C969">
+        <v>51450</v>
+      </c>
+      <c r="D969" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E969" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="970">
+      <c r="A970" t="s">
+        <v>1574</v>
+      </c>
+      <c r="B970" t="s" s="5">
+        <v>1575</v>
+      </c>
+      <c r="C970">
+        <v>405300</v>
+      </c>
+      <c r="D970" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E970" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="971">
+      <c r="A971">
+        <v>13057501</v>
+      </c>
+      <c r="B971" t="s" s="5">
+        <v>1576</v>
+      </c>
+      <c r="C971">
+        <v>51450</v>
+      </c>
+      <c r="D971" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E971" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="972">
+      <c r="A972">
+        <v>2620284</v>
+      </c>
+      <c r="B972" t="s" s="5">
+        <v>1577</v>
+      </c>
+      <c r="C972">
+        <v>478793</v>
+      </c>
+      <c r="D972" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E972" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="973">
+      <c r="A973" t="s">
+        <v>1574</v>
+      </c>
+      <c r="B973" t="s" s="5">
+        <v>1575</v>
+      </c>
+      <c r="C973">
+        <v>455994</v>
+      </c>
+      <c r="D973" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E973" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="974">
+      <c r="A974" t="s" s="4">
+        <v>1578</v>
+      </c>
+      <c r="B974" t="s" s="5">
+        <v>1579</v>
+      </c>
+      <c r="C974">
+        <v>567000</v>
+      </c>
+      <c r="D974" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E974" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="975">
+      <c r="A975" t="s" s="4">
+        <v>1580</v>
+      </c>
+      <c r="B975" t="s" s="5">
+        <v>1581</v>
+      </c>
+      <c r="C975">
+        <v>567000</v>
+      </c>
+      <c r="D975" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E975" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="976">
+      <c r="A976" t="s" s="4">
+        <v>1582</v>
+      </c>
+      <c r="B976" t="s" s="5">
+        <v>1583</v>
+      </c>
+      <c r="C976">
+        <v>567000</v>
+      </c>
+      <c r="D976" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E976" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="977">
+      <c r="A977" t="s" s="4">
+        <v>1584</v>
+      </c>
+      <c r="B977" t="s" s="5">
+        <v>1585</v>
+      </c>
+      <c r="C977">
+        <v>567000</v>
+      </c>
+      <c r="D977" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E977" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="978">
+      <c r="A978" t="s" s="4">
+        <v>1586</v>
+      </c>
+      <c r="B978" t="s" s="5">
+        <v>1587</v>
+      </c>
+      <c r="C978">
+        <v>567000</v>
+      </c>
+      <c r="D978" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E978" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="979">
+      <c r="A979" t="s" s="4">
+        <v>1588</v>
+      </c>
+      <c r="B979" t="s" s="5">
+        <v>1589</v>
+      </c>
+      <c r="C979">
+        <v>567000</v>
+      </c>
+      <c r="D979" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E979" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="980">
+      <c r="A980" t="s" s="4">
+        <v>1590</v>
+      </c>
+      <c r="B980" t="s" s="5">
+        <v>1591</v>
+      </c>
+      <c r="C980">
+        <v>567000</v>
+      </c>
+      <c r="D980" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E980" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="981">
+      <c r="A981" t="s" s="4">
+        <v>1592</v>
+      </c>
+      <c r="B981" t="s" s="5">
+        <v>1593</v>
+      </c>
+      <c r="C981">
+        <v>567000</v>
+      </c>
+      <c r="D981" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E981" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="982">
+      <c r="A982" t="s">
+        <v>1594</v>
+      </c>
+      <c r="B982" t="s" s="5">
+        <v>1595</v>
+      </c>
+      <c r="C982">
+        <v>567000</v>
+      </c>
+      <c r="D982" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E982" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="983">
+      <c r="A983" t="s">
+        <v>1596</v>
+      </c>
+      <c r="B983" t="s" s="5">
+        <v>1597</v>
+      </c>
+      <c r="C983">
+        <v>567000</v>
+      </c>
+      <c r="D983" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E983" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="984">
+      <c r="A984" t="s" s="4">
+        <v>1598</v>
+      </c>
+      <c r="B984" t="s" s="5">
+        <v>1599</v>
+      </c>
+      <c r="C984">
+        <v>71400</v>
+      </c>
+      <c r="D984" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E984" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="985">
+      <c r="A985" t="s" s="4">
+        <v>1600</v>
+      </c>
+      <c r="B985" t="s" s="5">
+        <v>1601</v>
+      </c>
+      <c r="C985">
+        <v>43050</v>
+      </c>
+      <c r="D985" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E985" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="986">
+      <c r="A986">
+        <v>53403.1118010</v>
+      </c>
+      <c r="B986" t="s" s="5">
+        <v>1602</v>
+      </c>
+      <c r="C986">
+        <v>357210</v>
+      </c>
+      <c r="D986" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E986" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="987">
+      <c r="A987" t="s">
+        <v>1603</v>
+      </c>
+      <c r="B987" t="s" s="5">
+        <v>1604</v>
+      </c>
+      <c r="C987">
+        <v>567000</v>
+      </c>
+      <c r="D987" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E987" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="988">
+      <c r="A988" t="s">
+        <v>1605</v>
+      </c>
+      <c r="B988" t="s" s="5">
+        <v>1606</v>
+      </c>
+      <c r="C988">
+        <v>28350</v>
+      </c>
+      <c r="D988" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E988" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="989">
+      <c r="A989" t="s">
+        <v>1607</v>
+      </c>
+      <c r="B989" t="s" s="5">
+        <v>1608</v>
+      </c>
+      <c r="C989">
+        <v>28350</v>
+      </c>
+      <c r="D989" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E989" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="990">
+      <c r="A990" t="s">
+        <v>1609</v>
+      </c>
+      <c r="B990" t="s" s="5">
+        <v>1610</v>
+      </c>
+      <c r="C990">
+        <v>117151</v>
+      </c>
+      <c r="D990" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E990" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="991">
+      <c r="A991" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B991" t="s" s="5">
+        <v>1612</v>
+      </c>
+      <c r="C991">
+        <v>96082</v>
+      </c>
+      <c r="D991" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E991" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="992">
+      <c r="A992" t="s" s="4">
+        <v>1613</v>
+      </c>
+      <c r="B992" t="s" s="5">
+        <v>1614</v>
+      </c>
+      <c r="C992">
+        <v>71309</v>
+      </c>
+      <c r="D992" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E992" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="993">
+      <c r="A993" t="s" s="4">
+        <v>1615</v>
+      </c>
+      <c r="B993" t="s" s="5">
+        <v>1616</v>
+      </c>
+      <c r="C993">
+        <v>78750</v>
+      </c>
+      <c r="D993" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E993" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="994">
+      <c r="A994" t="s" s="4">
+        <v>1617</v>
+      </c>
+      <c r="B994" t="s" s="5">
+        <v>1618</v>
+      </c>
+      <c r="C994">
+        <v>149100</v>
+      </c>
+      <c r="D994" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E994" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="995">
+      <c r="A995" t="s" s="4">
+        <v>1619</v>
+      </c>
+      <c r="B995" t="s" s="5">
+        <v>1620</v>
+      </c>
+      <c r="C995">
+        <v>207900</v>
+      </c>
+      <c r="D995" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E995" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="996">
+      <c r="A996" t="s">
+        <v>1621</v>
+      </c>
+      <c r="B996" t="s" s="5">
+        <v>1622</v>
+      </c>
+      <c r="C996">
+        <v>567000</v>
+      </c>
+      <c r="D996" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E996" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="997">
+      <c r="A997" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B997" t="s" s="5">
+        <v>1624</v>
+      </c>
+      <c r="C997">
+        <v>195300</v>
+      </c>
+      <c r="D997" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E997" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="998">
+      <c r="A998" t="s" s="4">
+        <v>1625</v>
+      </c>
+      <c r="B998" t="s" s="5">
+        <v>1626</v>
+      </c>
+      <c r="C998">
+        <v>105000</v>
+      </c>
+      <c r="D998" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E998" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="999">
+      <c r="A999" t="s">
+        <v>1627</v>
+      </c>
+      <c r="B999" t="s" s="5">
+        <v>1628</v>
+      </c>
+      <c r="C999">
+        <v>567000</v>
+      </c>
+      <c r="D999" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E999" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1000">
+      <c r="A1000" t="s">
+        <v>1629</v>
+      </c>
+      <c r="B1000" t="s" s="5">
+        <v>1630</v>
+      </c>
+      <c r="C1000">
+        <v>96600</v>
+      </c>
+      <c r="D1000" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1000" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1001">
+      <c r="A1001" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B1001" t="s" s="5">
+        <v>1632</v>
+      </c>
+      <c r="C1001">
+        <v>72450</v>
+      </c>
+      <c r="D1001" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1001" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1002">
+      <c r="A1002" t="s">
+        <v>1633</v>
+      </c>
+      <c r="B1002" t="s" s="5">
+        <v>1634</v>
+      </c>
+      <c r="C1002">
+        <v>567000</v>
+      </c>
+      <c r="D1002" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1002" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1003">
+      <c r="A1003" t="s" s="4">
+        <v>1635</v>
+      </c>
+      <c r="B1003" t="s" s="5">
+        <v>1636</v>
+      </c>
+      <c r="C1003">
+        <v>672000</v>
+      </c>
+      <c r="D1003" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1003" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1004">
+      <c r="A1004" t="s" s="4">
+        <v>1637</v>
+      </c>
+      <c r="B1004" t="s" s="5">
+        <v>1638</v>
+      </c>
+      <c r="C1004">
+        <v>756000</v>
+      </c>
+      <c r="D1004" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1004" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1005">
+      <c r="A1005">
+        <v>3775687</v>
+      </c>
+      <c r="B1005" t="s" s="5">
+        <v>1639</v>
+      </c>
+      <c r="C1005">
+        <v>357420</v>
+      </c>
+      <c r="D1005" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1005" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1006">
+      <c r="A1006">
+        <v>5350748</v>
+      </c>
+      <c r="B1006" t="s" s="5">
+        <v>1640</v>
+      </c>
+      <c r="C1006">
+        <v>357420</v>
+      </c>
+      <c r="D1006" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1006" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1007">
+      <c r="A1007">
+        <v>5350609</v>
+      </c>
+      <c r="B1007" t="s" s="5">
+        <v>1641</v>
+      </c>
+      <c r="C1007">
+        <v>357420</v>
+      </c>
+      <c r="D1007" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1007" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1008">
+      <c r="A1008">
+        <v>2882083</v>
+      </c>
+      <c r="B1008" t="s" s="5">
+        <v>1642</v>
+      </c>
+      <c r="C1008">
+        <v>357420</v>
+      </c>
+      <c r="D1008" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1008" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1009">
+      <c r="A1009">
+        <v>3775692</v>
+      </c>
+      <c r="B1009" t="s" s="5">
+        <v>1643</v>
+      </c>
+      <c r="C1009">
+        <v>357420</v>
+      </c>
+      <c r="D1009" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1009" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1010">
+      <c r="A1010" t="s">
+        <v>1644</v>
+      </c>
+      <c r="B1010" t="s" s="5">
+        <v>1645</v>
+      </c>
+      <c r="C1010">
+        <v>221340</v>
+      </c>
+      <c r="D1010" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1010" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1011">
+      <c r="A1011" t="s">
+        <v>1646</v>
+      </c>
+      <c r="B1011" t="s" s="5">
+        <v>1647</v>
+      </c>
+      <c r="C1011">
+        <v>75600</v>
+      </c>
+      <c r="D1011" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1011" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1012">
+      <c r="A1012" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B1012" t="s" s="5">
+        <v>1649</v>
+      </c>
+      <c r="C1012">
+        <v>75600</v>
+      </c>
+      <c r="D1012" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1012" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1013">
+      <c r="A1013" t="s">
+        <v>1650</v>
+      </c>
+      <c r="B1013" t="s" s="5">
+        <v>1651</v>
+      </c>
+      <c r="C1013">
+        <v>95550</v>
+      </c>
+      <c r="D1013" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1013" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1014">
+      <c r="A1014" t="s">
+        <v>1652</v>
+      </c>
+      <c r="B1014" t="s" s="5">
+        <v>1653</v>
+      </c>
+      <c r="C1014">
+        <v>95550</v>
+      </c>
+      <c r="D1014" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1014" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1015">
+      <c r="A1015">
+        <v>4033014</v>
+      </c>
+      <c r="B1015" t="s" s="5">
+        <v>1654</v>
+      </c>
+      <c r="C1015">
+        <v>462000</v>
+      </c>
+      <c r="D1015" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1015" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1016">
+      <c r="A1016">
+        <v>1370003016</v>
+      </c>
+      <c r="B1016" t="s" s="5">
+        <v>1655</v>
+      </c>
+      <c r="C1016">
+        <v>68531</v>
+      </c>
+      <c r="D1016" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1016" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1017">
+      <c r="A1017" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B1017" t="s" s="5">
+        <v>1657</v>
+      </c>
+      <c r="C1017">
+        <v>113337</v>
+      </c>
+      <c r="D1017" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1017" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1018">
+      <c r="A1018" t="s">
+        <v>1658</v>
+      </c>
+      <c r="B1018" t="s" s="5">
+        <v>1659</v>
+      </c>
+      <c r="C1018">
+        <v>113337</v>
+      </c>
+      <c r="D1018" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1018" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1019">
+      <c r="A1019" t="s" s="4">
+        <v>1660</v>
+      </c>
+      <c r="B1019" t="s" s="5">
+        <v>1661</v>
+      </c>
+      <c r="C1019">
+        <v>304080</v>
+      </c>
+      <c r="D1019" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1019" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1020">
+      <c r="A1020" t="s" s="4">
+        <v>1662</v>
+      </c>
+      <c r="B1020" t="s" s="5">
+        <v>1663</v>
+      </c>
+      <c r="C1020">
+        <v>304080</v>
+      </c>
+      <c r="D1020" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1020" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1021">
+      <c r="A1021" t="s" s="4">
+        <v>1664</v>
+      </c>
+      <c r="B1021" t="s" s="5">
+        <v>1665</v>
+      </c>
+      <c r="C1021">
+        <v>304080</v>
+      </c>
+      <c r="D1021" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1021" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1022">
+      <c r="A1022" t="s" s="4">
+        <v>1666</v>
+      </c>
+      <c r="B1022" t="s" s="5">
+        <v>1667</v>
+      </c>
+      <c r="C1022">
+        <v>304080</v>
+      </c>
+      <c r="D1022" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1022" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1023">
+      <c r="A1023" t="s" s="4">
+        <v>1668</v>
+      </c>
+      <c r="B1023" t="s" s="5">
+        <v>1669</v>
+      </c>
+      <c r="C1023">
+        <v>304080</v>
+      </c>
+      <c r="D1023" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1023" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1024">
+      <c r="A1024" t="s" s="4">
+        <v>1670</v>
+      </c>
+      <c r="B1024" t="s" s="5">
+        <v>1671</v>
+      </c>
+      <c r="C1024">
+        <v>304080</v>
+      </c>
+      <c r="D1024" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1024" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1025">
+      <c r="A1025" t="s" s="4">
+        <v>1672</v>
+      </c>
+      <c r="B1025" t="s" s="5">
+        <v>1673</v>
+      </c>
+      <c r="C1025">
+        <v>81480</v>
+      </c>
+      <c r="D1025" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1025" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1026">
+      <c r="A1026" t="s" s="4">
+        <v>1674</v>
+      </c>
+      <c r="B1026" t="s" s="5">
+        <v>1675</v>
+      </c>
+      <c r="C1026">
+        <v>81480</v>
+      </c>
+      <c r="D1026" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1026" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1027">
+      <c r="A1027" t="s" s="4">
+        <v>1676</v>
+      </c>
+      <c r="B1027" t="s" s="5">
+        <v>1677</v>
+      </c>
+      <c r="C1027">
+        <v>81480</v>
+      </c>
+      <c r="D1027" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1027" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1028">
+      <c r="A1028" t="s" s="4">
+        <v>1678</v>
+      </c>
+      <c r="B1028" t="s" s="5">
+        <v>1679</v>
+      </c>
+      <c r="C1028">
+        <v>69090</v>
+      </c>
+      <c r="D1028" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1028" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1029">
+      <c r="A1029" t="s" s="4">
+        <v>1680</v>
+      </c>
+      <c r="B1029" t="s" s="5">
+        <v>1681</v>
+      </c>
+      <c r="C1029">
+        <v>69090</v>
+      </c>
+      <c r="D1029" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1029" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1030">
+      <c r="A1030" t="s" s="4">
+        <v>1682</v>
+      </c>
+      <c r="B1030" t="s" s="5">
+        <v>1683</v>
+      </c>
+      <c r="C1030">
+        <v>69090</v>
+      </c>
+      <c r="D1030" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1030" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1031">
+      <c r="A1031" s="7">
+        <v>65091007158</v>
+      </c>
+      <c r="B1031" t="s" s="5">
+        <v>1684</v>
+      </c>
+      <c r="C1031">
+        <v>69090</v>
+      </c>
+      <c r="D1031" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1031" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1032">
+      <c r="A1032" t="s" s="4">
+        <v>1685</v>
+      </c>
+      <c r="B1032" t="s" s="5">
+        <v>1686</v>
+      </c>
+      <c r="C1032">
+        <v>143010</v>
+      </c>
+      <c r="D1032" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1032" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1033">
+      <c r="A1033" t="s">
+        <v>1687</v>
+      </c>
+      <c r="B1033" t="s" s="5">
+        <v>1688</v>
+      </c>
+      <c r="C1033">
+        <v>71400</v>
+      </c>
+      <c r="D1033" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1033" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1034">
+      <c r="A1034" t="s">
+        <v>1689</v>
+      </c>
+      <c r="B1034" t="s" s="5">
+        <v>1690</v>
+      </c>
+      <c r="C1034">
+        <v>83580</v>
+      </c>
+      <c r="D1034" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1034" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1035">
+      <c r="A1035" t="s">
+        <v>1691</v>
+      </c>
+      <c r="B1035" t="s" s="5">
+        <v>1692</v>
+      </c>
+      <c r="C1035">
+        <v>83580</v>
+      </c>
+      <c r="D1035" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1035" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1036">
+      <c r="A1036" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B1036" t="s" s="5">
+        <v>1694</v>
+      </c>
+      <c r="C1036">
+        <v>83580</v>
+      </c>
+      <c r="D1036" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1036" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1037">
+      <c r="A1037" t="s">
+        <v>1695</v>
+      </c>
+      <c r="B1037" t="s" s="5">
+        <v>1696</v>
+      </c>
+      <c r="C1037">
+        <v>83580</v>
+      </c>
+      <c r="D1037" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1037" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1038">
+      <c r="A1038" t="s">
+        <v>1697</v>
+      </c>
+      <c r="B1038" t="s" s="5">
+        <v>1698</v>
+      </c>
+      <c r="C1038">
+        <v>83580</v>
+      </c>
+      <c r="D1038" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1038" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1039">
+      <c r="A1039" t="s">
+        <v>1699</v>
+      </c>
+      <c r="B1039" t="s" s="5">
+        <v>1700</v>
+      </c>
+      <c r="C1039">
+        <v>83580</v>
+      </c>
+      <c r="D1039" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1039" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1040">
+      <c r="A1040" t="s">
+        <v>1701</v>
+      </c>
+      <c r="B1040" t="s" s="5">
+        <v>1702</v>
+      </c>
+      <c r="C1040">
+        <v>83580</v>
+      </c>
+      <c r="D1040" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1040" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1041">
+      <c r="A1041" t="s" s="4">
+        <v>1703</v>
+      </c>
+      <c r="B1041" t="s" s="5">
+        <v>1704</v>
+      </c>
+      <c r="C1041">
+        <v>83580</v>
+      </c>
+      <c r="D1041" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1041" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1042">
+      <c r="A1042" t="s" s="4">
+        <v>1705</v>
+      </c>
+      <c r="B1042" t="s" s="5">
+        <v>1706</v>
+      </c>
+      <c r="C1042">
+        <v>83580</v>
+      </c>
+      <c r="D1042" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1042" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1043">
+      <c r="A1043" t="s" s="4">
+        <v>1707</v>
+      </c>
+      <c r="B1043" t="s" s="5">
+        <v>1708</v>
+      </c>
+      <c r="C1043">
+        <v>83580</v>
+      </c>
+      <c r="D1043" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1043" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1044">
+      <c r="A1044" t="s" s="4">
+        <v>1709</v>
+      </c>
+      <c r="B1044" t="s" s="5">
+        <v>1710</v>
+      </c>
+      <c r="C1044">
+        <v>83580</v>
+      </c>
+      <c r="D1044" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1044" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1045">
+      <c r="A1045">
+        <v>4046433</v>
+      </c>
+      <c r="B1045" t="s" s="5">
+        <v>1711</v>
+      </c>
+      <c r="C1045">
+        <v>49140</v>
+      </c>
+      <c r="D1045" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1045" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1046">
+      <c r="A1046" t="s">
+        <v>1712</v>
+      </c>
+      <c r="B1046" t="s" s="5">
+        <v>1713</v>
+      </c>
+      <c r="C1046">
+        <v>30030</v>
+      </c>
+      <c r="D1046" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1046" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1047">
+      <c r="A1047" t="s">
+        <v>1714</v>
+      </c>
+      <c r="B1047" t="s" s="5">
+        <v>1715</v>
+      </c>
+      <c r="C1047">
+        <v>30030</v>
+      </c>
+      <c r="D1047" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1047" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1048">
+      <c r="A1048" t="s">
+        <v>1716</v>
+      </c>
+      <c r="B1048" t="s" s="5">
+        <v>1717</v>
+      </c>
+      <c r="C1048">
+        <v>30030</v>
+      </c>
+      <c r="D1048" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1048" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1049">
+      <c r="A1049" t="s">
+        <v>1718</v>
+      </c>
+      <c r="B1049" t="s" s="5">
+        <v>1719</v>
+      </c>
+      <c r="C1049">
+        <v>30030</v>
+      </c>
+      <c r="D1049" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1049" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1050">
+      <c r="A1050" t="s" s="4">
+        <v>1720</v>
+      </c>
+      <c r="B1050" t="s" s="5">
+        <v>1721</v>
+      </c>
+      <c r="C1050">
+        <v>30030</v>
+      </c>
+      <c r="D1050" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1050" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1051">
+      <c r="A1051" t="s" s="4">
+        <v>1722</v>
+      </c>
+      <c r="B1051" t="s" s="5">
+        <v>1723</v>
+      </c>
+      <c r="C1051">
+        <v>30030</v>
+      </c>
+      <c r="D1051" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1051" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1052">
+      <c r="A1052" t="s" s="4">
+        <v>1724</v>
+      </c>
+      <c r="B1052" t="s" s="5">
+        <v>1725</v>
+      </c>
+      <c r="C1052">
+        <v>30030</v>
+      </c>
+      <c r="D1052" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1052" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1053">
+      <c r="A1053" t="s" s="4">
+        <v>1726</v>
+      </c>
+      <c r="B1053" t="s" s="5">
+        <v>1727</v>
+      </c>
+      <c r="C1053">
+        <v>30030</v>
+      </c>
+      <c r="D1053" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1053" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1054">
+      <c r="A1054" t="s" s="4">
+        <v>1728</v>
+      </c>
+      <c r="B1054" t="s" s="5">
+        <v>1729</v>
+      </c>
+      <c r="C1054">
+        <v>30030</v>
+      </c>
+      <c r="D1054" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1054" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1055">
+      <c r="A1055" t="s" s="4">
+        <v>1730</v>
+      </c>
+      <c r="B1055" t="s" s="5">
+        <v>1731</v>
+      </c>
+      <c r="C1055">
+        <v>30030</v>
+      </c>
+      <c r="D1055" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1055" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1056">
+      <c r="A1056" t="s" s="4">
+        <v>1732</v>
+      </c>
+      <c r="B1056" t="s" s="5">
+        <v>1733</v>
+      </c>
+      <c r="C1056">
+        <v>30030</v>
+      </c>
+      <c r="D1056" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1056" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1057">
+      <c r="A1057" t="s" s="4">
+        <v>1734</v>
+      </c>
+      <c r="B1057" t="s" s="5">
+        <v>1735</v>
+      </c>
+      <c r="C1057">
+        <v>30030</v>
+      </c>
+      <c r="D1057" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1057" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1058">
+      <c r="A1058" t="s" s="4">
+        <v>1736</v>
+      </c>
+      <c r="B1058" t="s" s="5">
+        <v>1737</v>
+      </c>
+      <c r="C1058">
+        <v>30030</v>
+      </c>
+      <c r="D1058" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1058" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1059">
+      <c r="A1059" t="s" s="4">
+        <v>1738</v>
+      </c>
+      <c r="B1059" t="s" s="5">
+        <v>1739</v>
+      </c>
+      <c r="C1059">
+        <v>30030</v>
+      </c>
+      <c r="D1059" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1059" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1060">
+      <c r="A1060" t="s" s="4">
+        <v>1740</v>
+      </c>
+      <c r="B1060" t="s" s="5">
+        <v>1741</v>
+      </c>
+      <c r="C1060">
+        <v>30030</v>
+      </c>
+      <c r="D1060" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1060" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1061">
+      <c r="A1061" t="s" s="4">
+        <v>1742</v>
+      </c>
+      <c r="B1061" t="s" s="5">
+        <v>1743</v>
+      </c>
+      <c r="C1061">
+        <v>30030</v>
+      </c>
+      <c r="D1061" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1061" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1062">
+      <c r="A1062" t="s" s="4">
+        <v>1744</v>
+      </c>
+      <c r="B1062" t="s" s="5">
+        <v>1745</v>
+      </c>
+      <c r="C1062">
+        <v>30030</v>
+      </c>
+      <c r="D1062" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1062" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1063">
+      <c r="A1063" t="s" s="4">
+        <v>1746</v>
+      </c>
+      <c r="B1063" t="s" s="5">
+        <v>1747</v>
+      </c>
+      <c r="C1063">
+        <v>30030</v>
+      </c>
+      <c r="D1063" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1063" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1064">
+      <c r="A1064" t="s" s="4">
+        <v>1748</v>
+      </c>
+      <c r="B1064" t="s" s="5">
+        <v>1749</v>
+      </c>
+      <c r="C1064">
+        <v>30030</v>
+      </c>
+      <c r="D1064" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1064" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1065">
+      <c r="A1065" t="s" s="4">
+        <v>1750</v>
+      </c>
+      <c r="B1065" t="s" s="5">
+        <v>1751</v>
+      </c>
+      <c r="C1065">
+        <v>30030</v>
+      </c>
+      <c r="D1065" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1065" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1066">
+      <c r="A1066" t="s" s="4">
+        <v>1752</v>
+      </c>
+      <c r="B1066" t="s" s="5">
+        <v>1753</v>
+      </c>
+      <c r="C1066">
+        <v>30030</v>
+      </c>
+      <c r="D1066" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1066" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1067">
+      <c r="A1067">
+        <v>2251743</v>
+      </c>
+      <c r="B1067" t="s" s="5">
+        <v>1754</v>
+      </c>
+      <c r="C1067">
+        <v>478793</v>
+      </c>
+      <c r="D1067" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1067" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1068">
+      <c r="A1068">
+        <v>87801413</v>
+      </c>
+      <c r="B1068" t="s" s="5">
+        <v>1755</v>
+      </c>
+      <c r="C1068">
+        <v>40425</v>
+      </c>
+      <c r="D1068" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1068" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1069">
+      <c r="A1069" t="s" s="4">
+        <v>1756</v>
+      </c>
+      <c r="B1069" t="s" s="5">
+        <v>1757</v>
+      </c>
+      <c r="C1069">
+        <v>40425</v>
+      </c>
+      <c r="D1069" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1069" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1070">
+      <c r="A1070" t="s" s="4">
+        <v>1758</v>
+      </c>
+      <c r="B1070" t="s" s="5">
+        <v>1759</v>
+      </c>
+      <c r="C1070">
+        <v>40425</v>
+      </c>
+      <c r="D1070" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1070" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1071">
+      <c r="A1071" t="s">
+        <v>1760</v>
+      </c>
+      <c r="B1071" t="s" s="5">
+        <v>1761</v>
+      </c>
+      <c r="C1071">
+        <v>40425</v>
+      </c>
+      <c r="D1071" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1071" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1072">
+      <c r="A1072">
+        <v>5643450</v>
+      </c>
+      <c r="B1072" t="s" s="5">
+        <v>1762</v>
+      </c>
+      <c r="C1072">
+        <v>176610</v>
+      </c>
+      <c r="D1072" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1072" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1073">
+      <c r="A1073">
+        <v>5643451</v>
+      </c>
+      <c r="B1073" t="s" s="5">
+        <v>1763</v>
+      </c>
+      <c r="C1073">
+        <v>176610</v>
+      </c>
+      <c r="D1073" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1073" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1074">
+      <c r="A1074">
+        <v>3796251</v>
+      </c>
+      <c r="B1074" t="s" s="5">
+        <v>1764</v>
+      </c>
+      <c r="C1074">
+        <v>176610</v>
+      </c>
+      <c r="D1074" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1074" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1075">
+      <c r="A1075">
+        <v>3796252</v>
+      </c>
+      <c r="B1075" t="s" s="5">
+        <v>1765</v>
+      </c>
+      <c r="C1075">
+        <v>176610</v>
+      </c>
+      <c r="D1075" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1075" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1076">
+      <c r="A1076" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B1076" t="s" s="5">
+        <v>1767</v>
+      </c>
+      <c r="C1076">
+        <v>176610</v>
+      </c>
+      <c r="D1076" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1076" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1077">
+      <c r="A1077" t="s">
+        <v>1768</v>
+      </c>
+      <c r="B1077" t="s" s="5">
+        <v>1769</v>
+      </c>
+      <c r="C1077">
+        <v>176610</v>
+      </c>
+      <c r="D1077" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1077" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1078">
+      <c r="A1078">
+        <v>4046479</v>
+      </c>
+      <c r="B1078" t="s" s="5">
+        <v>1770</v>
+      </c>
+      <c r="C1078">
+        <v>208530</v>
+      </c>
+      <c r="D1078" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1078" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1079">
+      <c r="A1079">
+        <v>4033883</v>
+      </c>
+      <c r="B1079" t="s" s="5">
+        <v>1771</v>
+      </c>
+      <c r="C1079">
+        <v>208530</v>
+      </c>
+      <c r="D1079" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1079" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1080">
+      <c r="A1080">
+        <v>403388300</v>
+      </c>
+      <c r="B1080" t="s" s="5">
+        <v>1772</v>
+      </c>
+      <c r="C1080">
+        <v>208530</v>
+      </c>
+      <c r="D1080" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1080" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1081">
+      <c r="A1081" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B1081" t="s" s="5">
+        <v>1774</v>
+      </c>
+      <c r="C1081">
+        <v>208530</v>
+      </c>
+      <c r="D1081" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1081" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1082">
+      <c r="A1082" t="s">
+        <v>1775</v>
+      </c>
+      <c r="B1082" t="s" s="5">
+        <v>1776</v>
+      </c>
+      <c r="C1082">
+        <v>208530</v>
+      </c>
+      <c r="D1082" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1082" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1083">
+      <c r="A1083" t="s">
+        <v>1777</v>
+      </c>
+      <c r="B1083" t="s" s="5">
+        <v>1778</v>
+      </c>
+      <c r="C1083">
+        <v>208530</v>
+      </c>
+      <c r="D1083" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1083" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1084">
+      <c r="A1084" t="s" s="4">
+        <v>1779</v>
+      </c>
+      <c r="B1084" t="s" s="5">
+        <v>1780</v>
+      </c>
+      <c r="C1084">
+        <v>80640</v>
+      </c>
+      <c r="D1084" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1084" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1085">
+      <c r="A1085" t="s" s="4">
+        <v>1781</v>
+      </c>
+      <c r="B1085" t="s" s="5">
+        <v>1782</v>
+      </c>
+      <c r="C1085">
+        <v>80640</v>
+      </c>
+      <c r="D1085" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1085" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1086">
+      <c r="A1086" s="7">
+        <v>53401118010</v>
+      </c>
+      <c r="B1086" t="s" s="5">
+        <v>1783</v>
+      </c>
+      <c r="C1086">
+        <v>80640</v>
+      </c>
+      <c r="D1086" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1086" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1087">
+      <c r="A1087" t="s" s="4">
+        <v>1784</v>
+      </c>
+      <c r="B1087" t="s" s="5">
+        <v>1785</v>
+      </c>
+      <c r="C1087">
+        <v>172620</v>
+      </c>
+      <c r="D1087" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1087" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1088">
+      <c r="A1088" t="s">
+        <v>1786</v>
+      </c>
+      <c r="B1088" t="s" s="5">
+        <v>1787</v>
+      </c>
+      <c r="C1088">
+        <v>51450</v>
+      </c>
+      <c r="D1088" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1088" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1089">
+      <c r="A1089" t="s">
+        <v>1788</v>
+      </c>
+      <c r="B1089" t="s" s="5">
+        <v>1789</v>
+      </c>
+      <c r="C1089">
+        <v>51450</v>
+      </c>
+      <c r="D1089" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1089" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1090">
+      <c r="A1090" t="s" s="4">
+        <v>1790</v>
+      </c>
+      <c r="B1090" t="s" s="5">
+        <v>1791</v>
+      </c>
+      <c r="C1090">
+        <v>51450</v>
+      </c>
+      <c r="D1090" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1090" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1091">
+      <c r="A1091" t="s" s="4">
+        <v>1792</v>
+      </c>
+      <c r="B1091" t="s" s="5">
+        <v>1793</v>
+      </c>
+      <c r="C1091">
+        <v>51450</v>
+      </c>
+      <c r="D1091" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1091" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1092">
+      <c r="A1092" t="s" s="4">
+        <v>1794</v>
+      </c>
+      <c r="B1092" t="s" s="5">
+        <v>1795</v>
+      </c>
+      <c r="C1092">
+        <v>51450</v>
+      </c>
+      <c r="D1092" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1092" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1093">
+      <c r="A1093" t="s">
+        <v>1796</v>
+      </c>
+      <c r="B1093" t="s" s="5">
+        <v>1797</v>
+      </c>
+      <c r="C1093">
+        <v>51450</v>
+      </c>
+      <c r="D1093" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1093" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1094">
+      <c r="A1094" t="s">
+        <v>1798</v>
+      </c>
+      <c r="B1094" t="s" s="5">
+        <v>1799</v>
+      </c>
+      <c r="C1094">
+        <v>51450</v>
+      </c>
+      <c r="D1094" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1094" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1095">
+      <c r="A1095" t="s">
+        <v>1800</v>
+      </c>
+      <c r="B1095" t="s" s="5">
+        <v>1801</v>
+      </c>
+      <c r="C1095">
+        <v>51450</v>
+      </c>
+      <c r="D1095" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1095" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1096">
+      <c r="A1096">
+        <v>1390003005</v>
+      </c>
+      <c r="B1096" t="s" s="5">
+        <v>1802</v>
+      </c>
+      <c r="C1096">
+        <v>51450</v>
+      </c>
+      <c r="D1096" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1096" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1097">
+      <c r="A1097" t="s" s="4">
+        <v>1803</v>
+      </c>
+      <c r="B1097" t="s" s="5">
+        <v>1804</v>
+      </c>
+      <c r="C1097">
+        <v>58800</v>
+      </c>
+      <c r="D1097" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1097" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1098">
+      <c r="A1098" t="s" s="4">
+        <v>1805</v>
+      </c>
+      <c r="B1098" t="s" s="5">
+        <v>1806</v>
+      </c>
+      <c r="C1098">
+        <v>58800</v>
+      </c>
+      <c r="D1098" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1098" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1099">
+      <c r="A1099" s="7">
+        <v>534041118010</v>
+      </c>
+      <c r="B1099" t="s" s="5">
+        <v>1807</v>
+      </c>
+      <c r="C1099">
+        <v>58800</v>
+      </c>
+      <c r="D1099" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1099" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1100">
+      <c r="A1100" s="7">
+        <v>53404111801010</v>
+      </c>
+      <c r="B1100" t="s" s="5">
+        <v>1808</v>
+      </c>
+      <c r="C1100">
+        <v>58800</v>
+      </c>
+      <c r="D1100" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1100" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1101">
+      <c r="A1101" s="7">
+        <v>534421118010</v>
+      </c>
+      <c r="B1101" t="s" s="5">
+        <v>1809</v>
+      </c>
+      <c r="C1101">
+        <v>58800</v>
+      </c>
+      <c r="D1101" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1101" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1102">
+      <c r="A1102">
+        <v>3032062</v>
+      </c>
+      <c r="B1102" t="s" s="5">
+        <v>1810</v>
+      </c>
+      <c r="C1102">
+        <v>82740</v>
+      </c>
+      <c r="D1102" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1102" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1103">
+      <c r="A1103">
+        <v>3801937</v>
+      </c>
+      <c r="B1103" t="s" s="5">
+        <v>1811</v>
+      </c>
+      <c r="C1103">
+        <v>82740</v>
+      </c>
+      <c r="D1103" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1103" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1104">
+      <c r="A1104">
+        <v>3032060</v>
+      </c>
+      <c r="B1104" t="s" s="5">
+        <v>1812</v>
+      </c>
+      <c r="C1104">
+        <v>82740</v>
+      </c>
+      <c r="D1104" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1104" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1105">
+      <c r="A1105">
+        <v>4033543</v>
+      </c>
+      <c r="B1105" t="s" s="5">
+        <v>1813</v>
+      </c>
+      <c r="C1105">
+        <v>82740</v>
+      </c>
+      <c r="D1105" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1105" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1106">
+      <c r="A1106">
+        <v>3011264</v>
+      </c>
+      <c r="B1106" t="s" s="5">
+        <v>1814</v>
+      </c>
+      <c r="C1106">
+        <v>82740</v>
+      </c>
+      <c r="D1106" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1106" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1107">
+      <c r="A1107">
+        <v>3801939</v>
+      </c>
+      <c r="B1107" t="s" s="5">
+        <v>1815</v>
+      </c>
+      <c r="C1107">
+        <v>82740</v>
+      </c>
+      <c r="D1107" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1107" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1108">
+      <c r="A1108">
+        <v>3801968</v>
+      </c>
+      <c r="B1108" t="s" s="5">
+        <v>1816</v>
+      </c>
+      <c r="C1108">
+        <v>82740</v>
+      </c>
+      <c r="D1108" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1108" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1109">
+      <c r="A1109">
+        <v>3801936</v>
+      </c>
+      <c r="B1109" t="s" s="5">
+        <v>1817</v>
+      </c>
+      <c r="C1109">
+        <v>82740</v>
+      </c>
+      <c r="D1109" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1109" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1110">
+      <c r="A1110">
+        <v>3803279</v>
+      </c>
+      <c r="B1110" t="s" s="5">
+        <v>1818</v>
+      </c>
+      <c r="C1110">
+        <v>82740</v>
+      </c>
+      <c r="D1110" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1110" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1111">
+      <c r="A1111">
+        <v>3018061</v>
+      </c>
+      <c r="B1111" t="s" s="5">
+        <v>1819</v>
+      </c>
+      <c r="C1111">
+        <v>82740</v>
+      </c>
+      <c r="D1111" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1111" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1112">
+      <c r="A1112">
+        <v>3009426</v>
+      </c>
+      <c r="B1112" t="s" s="5">
+        <v>1820</v>
+      </c>
+      <c r="C1112">
+        <v>82740</v>
+      </c>
+      <c r="D1112" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1112" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1113">
+      <c r="A1113">
+        <v>3018066</v>
+      </c>
+      <c r="B1113" t="s" s="5">
+        <v>1821</v>
+      </c>
+      <c r="C1113">
+        <v>82740</v>
+      </c>
+      <c r="D1113" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1113" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1114">
+      <c r="A1114">
+        <v>3804939</v>
+      </c>
+      <c r="B1114" t="s" s="5">
+        <v>1822</v>
+      </c>
+      <c r="C1114">
+        <v>122010</v>
+      </c>
+      <c r="D1114" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1114" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1115">
+      <c r="A1115">
+        <v>3539748</v>
+      </c>
+      <c r="B1115" t="s" s="5">
+        <v>1823</v>
+      </c>
+      <c r="C1115">
+        <v>122010</v>
+      </c>
+      <c r="D1115" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1115" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1116">
+      <c r="A1116">
+        <v>3539749</v>
+      </c>
+      <c r="B1116" t="s" s="5">
+        <v>1824</v>
+      </c>
+      <c r="C1116">
+        <v>122010</v>
+      </c>
+      <c r="D1116" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1116" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1117">
+      <c r="A1117">
+        <v>3539901</v>
+      </c>
+      <c r="B1117" t="s" s="5">
+        <v>1825</v>
+      </c>
+      <c r="C1117">
+        <v>122010</v>
+      </c>
+      <c r="D1117" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1117" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1118">
+      <c r="A1118" t="s">
+        <v>1826</v>
+      </c>
+      <c r="B1118" t="s" s="5">
+        <v>1827</v>
+      </c>
+      <c r="C1118">
+        <v>163590</v>
+      </c>
+      <c r="D1118" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1118" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1119">
+      <c r="A1119" t="s" s="4">
+        <v>1828</v>
+      </c>
+      <c r="B1119" t="s" s="5">
+        <v>1829</v>
+      </c>
+      <c r="C1119">
+        <v>163590</v>
+      </c>
+      <c r="D1119" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1119" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1120">
+      <c r="A1120" t="s">
+        <v>1830</v>
+      </c>
+      <c r="B1120" t="s" s="5">
+        <v>1831</v>
+      </c>
+      <c r="C1120">
+        <v>55797</v>
+      </c>
+      <c r="D1120" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1120" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1121">
+      <c r="A1121" t="s">
+        <v>1832</v>
+      </c>
+      <c r="B1121" t="s" s="5">
+        <v>1833</v>
+      </c>
+      <c r="C1121">
+        <v>74319</v>
+      </c>
+      <c r="D1121" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1121" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1122">
+      <c r="A1122" t="s">
+        <v>1834</v>
+      </c>
+      <c r="B1122" t="s" s="5">
+        <v>1835</v>
+      </c>
+      <c r="C1122">
+        <v>139609</v>
+      </c>
+      <c r="D1122" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1122" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1123">
+      <c r="A1123" t="s">
+        <v>1836</v>
+      </c>
+      <c r="B1123" t="s" s="5">
+        <v>1837</v>
+      </c>
+      <c r="C1123">
+        <v>49314</v>
+      </c>
+      <c r="D1123" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1123" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1124">
+      <c r="A1124" t="s" s="4">
+        <v>1838</v>
+      </c>
+      <c r="B1124" t="s" s="5">
+        <v>1839</v>
+      </c>
+      <c r="C1124">
+        <v>139609</v>
+      </c>
+      <c r="D1124" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1124" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1125">
+      <c r="A1125">
+        <v>10218466</v>
+      </c>
+      <c r="B1125" t="s" s="5">
+        <v>1840</v>
+      </c>
+      <c r="C1125">
+        <v>70350</v>
+      </c>
+      <c r="D1125" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1125" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1126">
+      <c r="A1126">
+        <v>10228268</v>
+      </c>
+      <c r="B1126" t="s" s="5">
+        <v>1841</v>
+      </c>
+      <c r="C1126">
+        <v>70350</v>
+      </c>
+      <c r="D1126" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1126" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1127">
+      <c r="A1127" t="s">
+        <v>1842</v>
+      </c>
+      <c r="B1127" t="s" s="5">
+        <v>1843</v>
+      </c>
+      <c r="C1127">
+        <v>82950</v>
+      </c>
+      <c r="D1127" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1127" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1128">
+      <c r="A1128" t="s">
+        <v>1844</v>
+      </c>
+      <c r="B1128" t="s" s="5">
+        <v>1845</v>
+      </c>
+      <c r="C1128">
+        <v>66150</v>
+      </c>
+      <c r="D1128" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1128" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1129">
+      <c r="A1129" t="s">
+        <v>1846</v>
+      </c>
+      <c r="B1129" t="s" s="5">
+        <v>1847</v>
+      </c>
+      <c r="C1129">
+        <v>66150</v>
+      </c>
+      <c r="D1129" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1129" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1130">
+      <c r="A1130" t="s">
+        <v>1848</v>
+      </c>
+      <c r="B1130" t="s" s="5">
+        <v>1849</v>
+      </c>
+      <c r="C1130">
+        <v>91350</v>
+      </c>
+      <c r="D1130" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1130" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1131">
+      <c r="A1131" t="s">
+        <v>1850</v>
+      </c>
+      <c r="B1131" t="s" s="5">
+        <v>1851</v>
+      </c>
+      <c r="C1131">
+        <v>87150</v>
+      </c>
+      <c r="D1131" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1131" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1132">
+      <c r="A1132" t="s">
+        <v>1852</v>
+      </c>
+      <c r="B1132" t="s" s="5">
+        <v>1853</v>
+      </c>
+      <c r="C1132">
+        <v>76650</v>
+      </c>
+      <c r="D1132" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1132" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1133">
+      <c r="A1133" t="s">
+        <v>1854</v>
+      </c>
+      <c r="B1133" t="s" s="5">
+        <v>1855</v>
+      </c>
+      <c r="C1133">
+        <v>76650</v>
+      </c>
+      <c r="D1133" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1133" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1134">
+      <c r="A1134" t="s">
+        <v>1856</v>
+      </c>
+      <c r="B1134" t="s" s="5">
+        <v>1857</v>
+      </c>
+      <c r="C1134">
+        <v>76650</v>
+      </c>
+      <c r="D1134" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1134" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1135">
+      <c r="A1135" t="s">
+        <v>1858</v>
+      </c>
+      <c r="B1135" t="s" s="5">
+        <v>1859</v>
+      </c>
+      <c r="C1135">
+        <v>117810</v>
+      </c>
+      <c r="D1135" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1135" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1136">
+      <c r="A1136">
+        <v>11373784</v>
+      </c>
+      <c r="B1136" t="s" s="5">
+        <v>1860</v>
+      </c>
+      <c r="C1136">
+        <v>70350</v>
+      </c>
+      <c r="D1136" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1136" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1137">
+      <c r="A1137">
+        <v>11393211</v>
+      </c>
+      <c r="B1137" t="s" s="5">
+        <v>1861</v>
+      </c>
+      <c r="C1137">
+        <v>70350</v>
+      </c>
+      <c r="D1137" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1137" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1138">
+      <c r="A1138" t="s">
+        <v>1862</v>
+      </c>
+      <c r="B1138" t="s" s="5">
+        <v>1863</v>
+      </c>
+      <c r="C1138">
+        <v>66150</v>
+      </c>
+      <c r="D1138" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1138" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1139">
+      <c r="A1139" t="s" s="4">
+        <v>1864</v>
+      </c>
+      <c r="B1139" t="s" s="5">
+        <v>1865</v>
+      </c>
+      <c r="C1139">
+        <v>59038</v>
+      </c>
+      <c r="D1139" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1139" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1140">
+      <c r="A1140" t="s" s="4">
+        <v>1866</v>
+      </c>
+      <c r="B1140" t="s" s="5">
+        <v>1867</v>
+      </c>
+      <c r="C1140">
+        <v>101850</v>
+      </c>
+      <c r="D1140" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1140" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1141">
+      <c r="A1141" t="s" s="4">
+        <v>1868</v>
+      </c>
+      <c r="B1141" t="s" s="5">
+        <v>1869</v>
+      </c>
+      <c r="C1141">
+        <v>59038</v>
+      </c>
+      <c r="D1141" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1141" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1142">
+      <c r="A1142" t="s" s="4">
+        <v>1870</v>
+      </c>
+      <c r="B1142" t="s" s="5">
+        <v>1871</v>
+      </c>
+      <c r="C1142">
+        <v>101850</v>
+      </c>
+      <c r="D1142" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1142" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1143">
+      <c r="A1143" t="s" s="4">
+        <v>1872</v>
+      </c>
+      <c r="B1143" t="s" s="5">
+        <v>1873</v>
+      </c>
+      <c r="C1143">
+        <v>69300</v>
+      </c>
+      <c r="D1143" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1143" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1144">
+      <c r="A1144" t="s" s="4">
+        <v>1874</v>
+      </c>
+      <c r="B1144" t="s" s="5">
+        <v>1875</v>
+      </c>
+      <c r="C1144">
+        <v>69300</v>
+      </c>
+      <c r="D1144" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1144" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1145">
+      <c r="A1145" t="s">
+        <v>1876</v>
+      </c>
+      <c r="B1145" t="s" s="5">
+        <v>1877</v>
+      </c>
+      <c r="C1145">
+        <v>55797</v>
+      </c>
+      <c r="D1145" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1145" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1146">
+      <c r="A1146">
+        <v>130612294</v>
+      </c>
+      <c r="B1146" t="s" s="5">
+        <v>1878</v>
+      </c>
+      <c r="C1146">
+        <v>74319</v>
+      </c>
+      <c r="D1146" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1146" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1147">
+      <c r="A1147">
+        <v>1370000065</v>
+      </c>
+      <c r="B1147" t="s" s="5">
+        <v>1879</v>
+      </c>
+      <c r="C1147">
+        <v>69225</v>
+      </c>
+      <c r="D1147" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1147" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1148">
+      <c r="A1148" t="s" s="4">
+        <v>1880</v>
+      </c>
+      <c r="B1148" t="s" s="5">
+        <v>1881</v>
+      </c>
+      <c r="C1148">
+        <v>239400</v>
+      </c>
+      <c r="D1148" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1148" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1149">
+      <c r="A1149" t="s" s="4">
+        <v>1882</v>
+      </c>
+      <c r="B1149" t="s" s="5">
+        <v>1883</v>
+      </c>
+      <c r="C1149">
+        <v>239400</v>
+      </c>
+      <c r="D1149" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1149" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1150">
+      <c r="A1150" t="s" s="4">
+        <v>1884</v>
+      </c>
+      <c r="B1150" t="s" s="5">
+        <v>1885</v>
+      </c>
+      <c r="C1150">
+        <v>173412</v>
+      </c>
+      <c r="D1150" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1150" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1151">
+      <c r="A1151" t="s" s="4">
+        <v>1886</v>
+      </c>
+      <c r="B1151" t="s" s="5">
+        <v>1887</v>
+      </c>
+      <c r="C1151">
+        <v>173412</v>
+      </c>
+      <c r="D1151" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1151" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1152">
+      <c r="A1152" t="s" s="4">
+        <v>1888</v>
+      </c>
+      <c r="B1152" t="s" s="5">
+        <v>1889</v>
+      </c>
+      <c r="C1152">
+        <v>173412</v>
+      </c>
+      <c r="D1152" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1152" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1153">
+      <c r="A1153" t="s" s="4">
+        <v>1890</v>
+      </c>
+      <c r="B1153" t="s" s="5">
+        <v>1891</v>
+      </c>
+      <c r="C1153">
+        <v>166740</v>
+      </c>
+      <c r="D1153" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1153" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1154">
+      <c r="A1154" t="s" s="4">
+        <v>1892</v>
+      </c>
+      <c r="B1154" t="s" s="5">
+        <v>1893</v>
+      </c>
+      <c r="C1154">
+        <v>83349</v>
+      </c>
+      <c r="D1154" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1154" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1155">
+      <c r="A1155" t="s" s="4">
+        <v>1894</v>
+      </c>
+      <c r="B1155" t="s" s="5">
+        <v>1895</v>
+      </c>
+      <c r="C1155">
+        <v>173412</v>
+      </c>
+      <c r="D1155" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1155" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1156">
+      <c r="A1156" t="s" s="4">
+        <v>1896</v>
+      </c>
+      <c r="B1156" t="s" s="5">
+        <v>1897</v>
+      </c>
+      <c r="C1156">
+        <v>173412</v>
+      </c>
+      <c r="D1156" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1156" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1157">
+      <c r="A1157" t="s" s="4">
+        <v>1898</v>
+      </c>
+      <c r="B1157" t="s" s="5">
+        <v>1899</v>
+      </c>
+      <c r="C1157">
+        <v>173412</v>
+      </c>
+      <c r="D1157" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1157" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1158">
+      <c r="A1158" t="s" s="4">
+        <v>1900</v>
+      </c>
+      <c r="B1158" t="s" s="5">
+        <v>1901</v>
+      </c>
+      <c r="C1158">
+        <v>166740</v>
+      </c>
+      <c r="D1158" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1158" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1159">
+      <c r="A1159" t="s" s="4">
+        <v>1902</v>
+      </c>
+      <c r="B1159" t="s" s="5">
+        <v>1903</v>
+      </c>
+      <c r="C1159">
+        <v>292740</v>
+      </c>
+      <c r="D1159" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1159" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1160">
+      <c r="A1160" t="s" s="4">
+        <v>1904</v>
+      </c>
+      <c r="B1160" t="s" s="5">
+        <v>1905</v>
+      </c>
+      <c r="C1160">
+        <v>292740</v>
+      </c>
+      <c r="D1160" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1160" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1161">
+      <c r="A1161" t="s" s="4">
+        <v>1906</v>
+      </c>
+      <c r="B1161" t="s" s="5">
+        <v>1907</v>
+      </c>
+      <c r="C1161">
+        <v>292740</v>
+      </c>
+      <c r="D1161" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1161" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1162">
+      <c r="A1162" t="s" s="4">
+        <v>1908</v>
+      </c>
+      <c r="B1162" t="s" s="5">
+        <v>1909</v>
+      </c>
+      <c r="C1162">
+        <v>292740</v>
+      </c>
+      <c r="D1162" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1162" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1163">
+      <c r="A1163">
+        <v>1430100269</v>
+      </c>
+      <c r="B1163" t="s" s="5">
+        <v>1910</v>
+      </c>
+      <c r="C1163">
+        <v>229441</v>
+      </c>
+      <c r="D1163" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1163" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1164">
+      <c r="A1164" t="s" s="4">
+        <v>1911</v>
+      </c>
+      <c r="B1164" t="s" s="5">
+        <v>1912</v>
+      </c>
+      <c r="C1164">
+        <v>69225</v>
+      </c>
+      <c r="D1164" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1164" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1165">
+      <c r="A1165" t="s" s="4">
+        <v>1913</v>
+      </c>
+      <c r="B1165" t="s" s="5">
+        <v>1914</v>
+      </c>
+      <c r="C1165">
+        <v>69225</v>
+      </c>
+      <c r="D1165" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1165" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1166">
+      <c r="A1166">
+        <v>17229091</v>
+      </c>
+      <c r="B1166" t="s" s="5">
+        <v>1915</v>
+      </c>
+      <c r="C1166">
+        <v>75600</v>
+      </c>
+      <c r="D1166" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1166" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1167">
+      <c r="A1167">
+        <v>173364</v>
+      </c>
+      <c r="B1167" t="s" s="5">
+        <v>1916</v>
+      </c>
+      <c r="C1167">
+        <v>101850</v>
+      </c>
+      <c r="D1167" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1167" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1168">
+      <c r="A1168">
+        <v>174467</v>
+      </c>
+      <c r="B1168" t="s" s="5">
+        <v>1917</v>
+      </c>
+      <c r="C1168">
+        <v>101850</v>
+      </c>
+      <c r="D1168" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1168" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1169">
+      <c r="A1169">
+        <v>177283</v>
+      </c>
+      <c r="B1169" t="s" s="5">
+        <v>1918</v>
+      </c>
+      <c r="C1169">
+        <v>126412</v>
+      </c>
+      <c r="D1169" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1169" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1170">
+      <c r="A1170">
+        <v>179292</v>
+      </c>
+      <c r="B1170" t="s" s="5">
+        <v>1919</v>
+      </c>
+      <c r="C1170">
+        <v>101850</v>
+      </c>
+      <c r="D1170" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1170" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1171">
+      <c r="A1171">
+        <v>179293</v>
+      </c>
+      <c r="B1171" t="s" s="5">
+        <v>1920</v>
+      </c>
+      <c r="C1171">
+        <v>101850</v>
+      </c>
+      <c r="D1171" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1171" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1172">
+      <c r="A1172" t="s">
+        <v>1921</v>
+      </c>
+      <c r="B1172" t="s" s="5">
+        <v>1922</v>
+      </c>
+      <c r="C1172">
+        <v>83349</v>
+      </c>
+      <c r="D1172" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1172" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1173">
+      <c r="A1173">
+        <v>20515561</v>
+      </c>
+      <c r="B1173" t="s" s="5">
+        <v>1923</v>
+      </c>
+      <c r="C1173">
+        <v>69300</v>
+      </c>
+      <c r="D1173" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1173" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1174">
+      <c r="A1174">
+        <v>20763166</v>
+      </c>
+      <c r="B1174" t="s" s="5">
+        <v>1924</v>
+      </c>
+      <c r="C1174">
+        <v>89250</v>
+      </c>
+      <c r="D1174" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1174" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1175">
+      <c r="A1175">
+        <v>2134455</v>
+      </c>
+      <c r="B1175" t="s" s="5">
+        <v>1925</v>
+      </c>
+      <c r="C1175">
+        <v>332006</v>
+      </c>
+      <c r="D1175" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1175" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1176">
+      <c r="A1176">
+        <v>2154699</v>
+      </c>
+      <c r="B1176" t="s" s="5">
+        <v>1926</v>
+      </c>
+      <c r="C1176">
+        <v>332006</v>
+      </c>
+      <c r="D1176" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1176" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1177">
+      <c r="A1177">
+        <v>21979610</v>
+      </c>
+      <c r="B1177" t="s" s="5">
+        <v>1927</v>
+      </c>
+      <c r="C1177">
+        <v>59038</v>
+      </c>
+      <c r="D1177" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1177" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1178">
+      <c r="A1178">
+        <v>22329371</v>
+      </c>
+      <c r="B1178" t="s" s="5">
+        <v>1928</v>
+      </c>
+      <c r="C1178">
+        <v>59038</v>
+      </c>
+      <c r="D1178" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1178" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1179">
+      <c r="A1179">
+        <v>2301176</v>
+      </c>
+      <c r="B1179" t="s" s="5">
+        <v>1929</v>
+      </c>
+      <c r="C1179">
+        <v>332006</v>
+      </c>
+      <c r="D1179" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1179" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1180">
+      <c r="A1180">
+        <v>2301178</v>
+      </c>
+      <c r="B1180" t="s" s="5">
+        <v>1930</v>
+      </c>
+      <c r="C1180">
+        <v>332006</v>
+      </c>
+      <c r="D1180" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1180" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1181">
+      <c r="A1181">
+        <v>2430003004</v>
+      </c>
+      <c r="B1181" t="s" s="5">
+        <v>1931</v>
+      </c>
+      <c r="C1181">
+        <v>122640</v>
+      </c>
+      <c r="D1181" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1181" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1182">
+      <c r="A1182" t="s">
+        <v>1932</v>
+      </c>
+      <c r="B1182" t="s" s="5">
+        <v>1933</v>
+      </c>
+      <c r="C1182">
+        <v>115290</v>
+      </c>
+      <c r="D1182" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1182" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1183">
+      <c r="A1183">
+        <v>2834842</v>
+      </c>
+      <c r="B1183" t="s" s="5">
+        <v>1934</v>
+      </c>
+      <c r="C1183">
+        <v>82950</v>
+      </c>
+      <c r="D1183" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1183" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1184">
+      <c r="A1184">
+        <v>3149898</v>
+      </c>
+      <c r="B1184" t="s" s="5">
+        <v>1935</v>
+      </c>
+      <c r="C1184">
+        <v>51450</v>
+      </c>
+      <c r="D1184" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1184" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1185">
+      <c r="A1185">
+        <v>3149972</v>
+      </c>
+      <c r="B1185" t="s" s="5">
+        <v>1936</v>
+      </c>
+      <c r="C1185">
+        <v>51450</v>
+      </c>
+      <c r="D1185" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1185" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1186">
+      <c r="A1186">
+        <v>3157768</v>
+      </c>
+      <c r="B1186" t="s" s="5">
+        <v>1937</v>
+      </c>
+      <c r="C1186">
+        <v>51450</v>
+      </c>
+      <c r="D1186" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1186" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1187">
+      <c r="A1187">
+        <v>315891</v>
+      </c>
+      <c r="B1187" t="s" s="5">
+        <v>1938</v>
+      </c>
+      <c r="C1187">
+        <v>71400</v>
+      </c>
+      <c r="D1187" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1187" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1188">
+      <c r="A1188">
+        <v>316433</v>
+      </c>
+      <c r="B1188" t="s" s="5">
+        <v>1939</v>
+      </c>
+      <c r="C1188">
+        <v>71400</v>
+      </c>
+      <c r="D1188" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1188" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1189">
+      <c r="A1189">
+        <v>316735</v>
+      </c>
+      <c r="B1189" t="s" s="5">
+        <v>1940</v>
+      </c>
+      <c r="C1189">
+        <v>71400</v>
+      </c>
+      <c r="D1189" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1189" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1190">
+      <c r="A1190">
+        <v>318166</v>
+      </c>
+      <c r="B1190" t="s" s="5">
+        <v>1941</v>
+      </c>
+      <c r="C1190">
+        <v>46073</v>
+      </c>
+      <c r="D1190" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1190" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1191">
+      <c r="A1191">
+        <v>318279</v>
+      </c>
+      <c r="B1191" t="s" s="5">
+        <v>1942</v>
+      </c>
+      <c r="C1191">
+        <v>46073</v>
+      </c>
+      <c r="D1191" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1191" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1192">
+      <c r="A1192">
+        <v>318519</v>
+      </c>
+      <c r="B1192" t="s" s="5">
+        <v>1943</v>
+      </c>
+      <c r="C1192">
+        <v>69300</v>
+      </c>
+      <c r="D1192" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1192" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1193">
+      <c r="A1193">
+        <v>32006065</v>
+      </c>
+      <c r="B1193" t="s" s="5">
+        <v>1944</v>
+      </c>
+      <c r="C1193">
+        <v>75600</v>
+      </c>
+      <c r="D1193" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1193" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1194">
+      <c r="A1194">
+        <v>32006071</v>
+      </c>
+      <c r="B1194" t="s" s="5">
+        <v>1945</v>
+      </c>
+      <c r="C1194">
+        <v>75600</v>
+      </c>
+      <c r="D1194" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1194" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1195">
+      <c r="A1195">
+        <v>3524349</v>
+      </c>
+      <c r="B1195" t="s" s="5">
+        <v>1946</v>
+      </c>
+      <c r="C1195">
+        <v>160020</v>
+      </c>
+      <c r="D1195" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1195" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1196">
+      <c r="A1196">
+        <v>3524479</v>
+      </c>
+      <c r="B1196" t="s" s="5">
+        <v>1947</v>
+      </c>
+      <c r="C1196">
+        <v>160020</v>
+      </c>
+      <c r="D1196" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1196" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1197">
+      <c r="A1197">
+        <v>3525217</v>
+      </c>
+      <c r="B1197" t="s" s="5">
+        <v>1948</v>
+      </c>
+      <c r="C1197">
+        <v>160020</v>
+      </c>
+      <c r="D1197" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1197" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1198">
+      <c r="A1198">
+        <v>3526271</v>
+      </c>
+      <c r="B1198" t="s" s="5">
+        <v>1949</v>
+      </c>
+      <c r="C1198">
+        <v>160020</v>
+      </c>
+      <c r="D1198" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1198" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1199">
+      <c r="A1199">
+        <v>3528544</v>
+      </c>
+      <c r="B1199" t="s" s="5">
+        <v>1950</v>
+      </c>
+      <c r="C1199">
+        <v>176400</v>
+      </c>
+      <c r="D1199" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1199" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1200">
+      <c r="A1200" t="s" s="4">
+        <v>1951</v>
+      </c>
+      <c r="B1200" t="s" s="5">
+        <v>1952</v>
+      </c>
+      <c r="C1200">
+        <v>99787</v>
+      </c>
+      <c r="D1200" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1200" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1201">
+      <c r="A1201" t="s" s="4">
+        <v>1953</v>
+      </c>
+      <c r="B1201" t="s" s="5">
+        <v>1954</v>
+      </c>
+      <c r="C1201">
+        <v>125023</v>
+      </c>
+      <c r="D1201" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1201" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1202">
+      <c r="A1202">
+        <v>3591937</v>
+      </c>
+      <c r="B1202" t="s" s="5">
+        <v>1955</v>
+      </c>
+      <c r="C1202">
+        <v>462000</v>
+      </c>
+      <c r="D1202" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1202" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1203">
+      <c r="A1203">
+        <v>3594104</v>
+      </c>
+      <c r="B1203" t="s" s="5">
+        <v>1956</v>
+      </c>
+      <c r="C1203">
+        <v>176400</v>
+      </c>
+      <c r="D1203" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1203" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1204">
+      <c r="A1204" t="s" s="4">
+        <v>1957</v>
+      </c>
+      <c r="B1204" t="s" s="5">
+        <v>1958</v>
+      </c>
+      <c r="C1204">
+        <v>226431</v>
+      </c>
+      <c r="D1204" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1204" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1205">
+      <c r="A1205">
+        <v>3781029</v>
+      </c>
+      <c r="B1205" t="s" s="5">
+        <v>1959</v>
+      </c>
+      <c r="C1205">
+        <v>75600</v>
+      </c>
+      <c r="D1205" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1205" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1206">
+      <c r="A1206">
+        <v>3781030</v>
+      </c>
+      <c r="B1206" t="s" s="5">
+        <v>1960</v>
+      </c>
+      <c r="C1206">
+        <v>75600</v>
+      </c>
+      <c r="D1206" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1206" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1207">
+      <c r="A1207">
+        <v>3791109</v>
+      </c>
+      <c r="B1207" t="s" s="5">
+        <v>1961</v>
+      </c>
+      <c r="C1207">
+        <v>82950</v>
+      </c>
+      <c r="D1207" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1207" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1208">
+      <c r="A1208">
+        <v>3792555</v>
+      </c>
+      <c r="B1208" t="s" s="5">
+        <v>1962</v>
+      </c>
+      <c r="C1208">
+        <v>332006</v>
+      </c>
+      <c r="D1208" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1208" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1209">
+      <c r="A1209">
+        <v>3795973</v>
+      </c>
+      <c r="B1209" t="s" s="5">
+        <v>1963</v>
+      </c>
+      <c r="C1209">
+        <v>174720</v>
+      </c>
+      <c r="D1209" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1209" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1210">
+      <c r="A1210">
+        <v>3795976</v>
+      </c>
+      <c r="B1210" t="s" s="5">
+        <v>1964</v>
+      </c>
+      <c r="C1210">
+        <v>174720</v>
+      </c>
+      <c r="D1210" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1210" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1211">
+      <c r="A1211">
+        <v>3801850</v>
+      </c>
+      <c r="B1211" t="s" s="5">
+        <v>1965</v>
+      </c>
+      <c r="C1211">
+        <v>160020</v>
+      </c>
+      <c r="D1211" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1211" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1212">
+      <c r="A1212">
+        <v>3900430</v>
+      </c>
+      <c r="B1212" t="s" s="5">
+        <v>1966</v>
+      </c>
+      <c r="C1212">
+        <v>45150</v>
+      </c>
+      <c r="D1212" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1212" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1213">
+      <c r="A1213">
+        <v>40006111</v>
+      </c>
+      <c r="B1213" t="s" s="5">
+        <v>1967</v>
+      </c>
+      <c r="C1213">
+        <v>117810</v>
+      </c>
+      <c r="D1213" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1213" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1214">
+      <c r="A1214">
+        <v>40006933</v>
+      </c>
+      <c r="B1214" t="s" s="5">
+        <v>1968</v>
+      </c>
+      <c r="C1214">
+        <v>117810</v>
+      </c>
+      <c r="D1214" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1214" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1215">
+      <c r="A1215">
+        <v>4033447</v>
+      </c>
+      <c r="B1215" t="s" s="5">
+        <v>1969</v>
+      </c>
+      <c r="C1215">
+        <v>160020</v>
+      </c>
+      <c r="D1215" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1215" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1216">
+      <c r="A1216">
+        <v>4033835</v>
+      </c>
+      <c r="B1216" t="s" s="5">
+        <v>1970</v>
+      </c>
+      <c r="C1216">
+        <v>75600</v>
+      </c>
+      <c r="D1216" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1216" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1217">
+      <c r="A1217">
+        <v>4044418</v>
+      </c>
+      <c r="B1217" t="s" s="5">
+        <v>1971</v>
+      </c>
+      <c r="C1217">
+        <v>176400</v>
+      </c>
+      <c r="D1217" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1217" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1218">
+      <c r="A1218">
+        <v>4047217</v>
+      </c>
+      <c r="B1218" t="s" s="5">
+        <v>1972</v>
+      </c>
+      <c r="C1218">
+        <v>82950</v>
+      </c>
+      <c r="D1218" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1218" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1219">
+      <c r="A1219" t="s" s="4">
+        <v>1973</v>
+      </c>
+      <c r="B1219" t="s" s="5">
+        <v>1974</v>
+      </c>
+      <c r="C1219">
+        <v>226431</v>
+      </c>
+      <c r="D1219" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1219" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1220">
+      <c r="A1220" t="s" s="4">
+        <v>1975</v>
+      </c>
+      <c r="B1220" t="s" s="5">
+        <v>1976</v>
+      </c>
+      <c r="C1220">
+        <v>226431</v>
+      </c>
+      <c r="D1220" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1220" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1221">
+      <c r="A1221" t="s" s="4">
+        <v>1977</v>
+      </c>
+      <c r="B1221" t="s" s="5">
+        <v>1978</v>
+      </c>
+      <c r="C1221">
+        <v>139609</v>
+      </c>
+      <c r="D1221" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1221" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1222">
+      <c r="A1222" t="s" s="4">
+        <v>1979</v>
+      </c>
+      <c r="B1222" t="s" s="5">
+        <v>1980</v>
+      </c>
+      <c r="C1222">
+        <v>292740</v>
+      </c>
+      <c r="D1222" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1222" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1223">
+      <c r="A1223" t="s" s="4">
+        <v>1981</v>
+      </c>
+      <c r="B1223" t="s" s="5">
+        <v>1982</v>
+      </c>
+      <c r="C1223">
+        <v>292740</v>
+      </c>
+      <c r="D1223" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1223" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1224">
+      <c r="A1224" t="s" s="4">
+        <v>1983</v>
+      </c>
+      <c r="B1224" t="s" s="5">
+        <v>1984</v>
+      </c>
+      <c r="C1224">
+        <v>292740</v>
+      </c>
+      <c r="D1224" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1224" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1225">
+      <c r="A1225" t="s" s="4">
+        <v>1985</v>
+      </c>
+      <c r="B1225" t="s" s="5">
+        <v>1986</v>
+      </c>
+      <c r="C1225">
+        <v>292740</v>
+      </c>
+      <c r="D1225" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1225" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1226">
+      <c r="A1226" t="s" s="4">
+        <v>1987</v>
+      </c>
+      <c r="B1226" t="s" s="5">
+        <v>1988</v>
+      </c>
+      <c r="C1226">
+        <v>292740</v>
+      </c>
+      <c r="D1226" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1226" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1227">
+      <c r="A1227" t="s">
+        <v>1989</v>
+      </c>
+      <c r="B1227" t="s" s="5">
+        <v>1990</v>
+      </c>
+      <c r="C1227">
+        <v>292740</v>
+      </c>
+      <c r="D1227" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1227" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1228">
+      <c r="A1228" t="s">
+        <v>1991</v>
+      </c>
+      <c r="B1228" t="s" s="5">
+        <v>1992</v>
+      </c>
+      <c r="C1228">
+        <v>292740</v>
+      </c>
+      <c r="D1228" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1228" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1229">
+      <c r="A1229" t="s">
+        <v>1993</v>
+      </c>
+      <c r="B1229" t="s" s="5">
+        <v>1994</v>
+      </c>
+      <c r="C1229">
+        <v>292740</v>
+      </c>
+      <c r="D1229" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1229" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1230">
+      <c r="A1230" t="s">
+        <v>1995</v>
+      </c>
+      <c r="B1230" t="s" s="5">
+        <v>1996</v>
+      </c>
+      <c r="C1230">
+        <v>292740</v>
+      </c>
+      <c r="D1230" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1230" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1231">
+      <c r="A1231" t="s">
+        <v>1997</v>
+      </c>
+      <c r="B1231" t="s" s="5">
+        <v>1998</v>
+      </c>
+      <c r="C1231">
+        <v>292740</v>
+      </c>
+      <c r="D1231" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1231" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1232">
+      <c r="A1232" t="s" s="4">
+        <v>1999</v>
+      </c>
+      <c r="B1232" t="s" s="5">
+        <v>2000</v>
+      </c>
+      <c r="C1232">
+        <v>125023</v>
+      </c>
+      <c r="D1232" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1232" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1233">
+      <c r="A1233" t="s" s="4">
+        <v>2001</v>
+      </c>
+      <c r="B1233" t="s" s="5">
+        <v>2002</v>
+      </c>
+      <c r="C1233">
+        <v>43050</v>
+      </c>
+      <c r="D1233" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1233" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1234">
+      <c r="A1234" t="s" s="4">
+        <v>2003</v>
+      </c>
+      <c r="B1234" t="s" s="5">
+        <v>2004</v>
+      </c>
+      <c r="C1234">
+        <v>43050</v>
+      </c>
+      <c r="D1234" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1234" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1235">
+      <c r="A1235" t="s" s="4">
+        <v>2005</v>
+      </c>
+      <c r="B1235" t="s" s="5">
+        <v>2006</v>
+      </c>
+      <c r="C1235">
+        <v>76650</v>
+      </c>
+      <c r="D1235" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1235" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1236">
+      <c r="A1236" t="s" s="4">
+        <v>2007</v>
+      </c>
+      <c r="B1236" t="s" s="5">
+        <v>2008</v>
+      </c>
+      <c r="C1236">
+        <v>51450</v>
+      </c>
+      <c r="D1236" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1236" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1237">
+      <c r="A1237" t="s" s="4">
+        <v>2009</v>
+      </c>
+      <c r="B1237" t="s" s="5">
+        <v>2010</v>
+      </c>
+      <c r="C1237">
+        <v>51450</v>
+      </c>
+      <c r="D1237" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1237" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1238">
+      <c r="A1238">
+        <v>4982530</v>
+      </c>
+      <c r="B1238" t="s" s="5">
+        <v>2011</v>
+      </c>
+      <c r="C1238">
+        <v>45150</v>
+      </c>
+      <c r="D1238" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1238" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1239">
+      <c r="A1239" t="s" s="4">
+        <v>2012</v>
+      </c>
+      <c r="B1239" t="s" s="5">
+        <v>2013</v>
+      </c>
+      <c r="C1239">
+        <v>334090</v>
+      </c>
+      <c r="D1239" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1239" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1240">
+      <c r="A1240">
+        <v>5273534</v>
+      </c>
+      <c r="B1240" t="s" s="5">
+        <v>2014</v>
+      </c>
+      <c r="C1240">
+        <v>45150</v>
+      </c>
+      <c r="D1240" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1240" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1241">
+      <c r="A1241" t="s" s="4">
+        <v>2015</v>
+      </c>
+      <c r="B1241" t="s" s="5">
+        <v>2016</v>
+      </c>
+      <c r="C1241">
+        <v>66150</v>
+      </c>
+      <c r="D1241" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1241" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1242">
+      <c r="A1242" t="s" s="4">
+        <v>2017</v>
+      </c>
+      <c r="B1242" t="s" s="5">
+        <v>2018</v>
+      </c>
+      <c r="C1242">
+        <v>82950</v>
+      </c>
+      <c r="D1242" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1242" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1243">
+      <c r="A1243" t="s" s="4">
+        <v>2019</v>
+      </c>
+      <c r="B1243" t="s" s="5">
+        <v>2020</v>
+      </c>
+      <c r="C1243">
+        <v>62743</v>
+      </c>
+      <c r="D1243" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1243" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1244">
+      <c r="A1244" t="s" s="4">
+        <v>2021</v>
+      </c>
+      <c r="B1244" t="s" s="5">
+        <v>2022</v>
+      </c>
+      <c r="C1244">
+        <v>66150</v>
+      </c>
+      <c r="D1244" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1244" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1245">
+      <c r="A1245" t="s" s="4">
+        <v>2023</v>
+      </c>
+      <c r="B1245" t="s" s="5">
+        <v>2024</v>
+      </c>
+      <c r="C1245">
+        <v>82950</v>
+      </c>
+      <c r="D1245" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1245" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1246">
+      <c r="A1246" t="s" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B1246" t="s" s="5">
+        <v>2026</v>
+      </c>
+      <c r="C1246">
+        <v>62743</v>
+      </c>
+      <c r="D1246" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1246" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1247">
+      <c r="A1247">
+        <v>5322076</v>
+      </c>
+      <c r="B1247" t="s" s="5">
+        <v>2027</v>
+      </c>
+      <c r="C1247">
+        <v>332006</v>
+      </c>
+      <c r="D1247" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1247" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1248">
+      <c r="A1248" t="s" s="4">
+        <v>2028</v>
+      </c>
+      <c r="B1248" t="s" s="5">
+        <v>2029</v>
+      </c>
+      <c r="C1248">
+        <v>70350</v>
+      </c>
+      <c r="D1248" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1248" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1249">
+      <c r="A1249" t="s" s="4">
+        <v>2030</v>
+      </c>
+      <c r="B1249" t="s" s="5">
+        <v>2031</v>
+      </c>
+      <c r="C1249">
+        <v>70350</v>
+      </c>
+      <c r="D1249" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1249" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1250">
+      <c r="A1250" t="s" s="4">
+        <v>2032</v>
+      </c>
+      <c r="B1250" t="s" s="5">
+        <v>2033</v>
+      </c>
+      <c r="C1250">
+        <v>71400</v>
+      </c>
+      <c r="D1250" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1250" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1251">
+      <c r="A1251" t="s" s="4">
+        <v>2034</v>
+      </c>
+      <c r="B1251" t="s" s="5">
+        <v>2035</v>
+      </c>
+      <c r="C1251">
+        <v>71400</v>
+      </c>
+      <c r="D1251" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1251" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1252">
+      <c r="A1252" t="s" s="4">
+        <v>2036</v>
+      </c>
+      <c r="B1252" t="s" s="5">
+        <v>2037</v>
+      </c>
+      <c r="C1252">
+        <v>71400</v>
+      </c>
+      <c r="D1252" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1252" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1253">
+      <c r="A1253" t="s" s="4">
+        <v>2038</v>
+      </c>
+      <c r="B1253" t="s" s="5">
+        <v>2039</v>
+      </c>
+      <c r="C1253">
+        <v>71400</v>
+      </c>
+      <c r="D1253" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1253" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1254">
+      <c r="A1254" t="s" s="4">
+        <v>2040</v>
+      </c>
+      <c r="B1254" t="s" s="5">
+        <v>2041</v>
+      </c>
+      <c r="C1254">
+        <v>70350</v>
+      </c>
+      <c r="D1254" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1254" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1255">
+      <c r="A1255" t="s" s="4">
+        <v>2042</v>
+      </c>
+      <c r="B1255" t="s" s="5">
+        <v>2043</v>
+      </c>
+      <c r="C1255">
+        <v>71400</v>
+      </c>
+      <c r="D1255" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1255" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1256">
+      <c r="A1256" t="s" s="4">
+        <v>2044</v>
+      </c>
+      <c r="B1256" t="s" s="5">
+        <v>2045</v>
+      </c>
+      <c r="C1256">
+        <v>70350</v>
+      </c>
+      <c r="D1256" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1256" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1257">
+      <c r="A1257" t="s" s="4">
+        <v>2046</v>
+      </c>
+      <c r="B1257" t="s" s="5">
+        <v>2047</v>
+      </c>
+      <c r="C1257">
+        <v>70350</v>
+      </c>
+      <c r="D1257" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1257" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1258">
+      <c r="A1258" t="s" s="4">
+        <v>2048</v>
+      </c>
+      <c r="B1258" t="s" s="5">
+        <v>2049</v>
+      </c>
+      <c r="C1258">
+        <v>71400</v>
+      </c>
+      <c r="D1258" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1258" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1259">
+      <c r="A1259" t="s" s="4">
+        <v>2050</v>
+      </c>
+      <c r="B1259" t="s" s="5">
+        <v>2051</v>
+      </c>
+      <c r="C1259">
+        <v>71400</v>
+      </c>
+      <c r="D1259" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1259" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1260">
+      <c r="A1260" t="s" s="4">
+        <v>2052</v>
+      </c>
+      <c r="B1260" t="s" s="5">
+        <v>2053</v>
+      </c>
+      <c r="C1260">
+        <v>71400</v>
+      </c>
+      <c r="D1260" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1260" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1261">
+      <c r="A1261" t="s" s="4">
+        <v>2054</v>
+      </c>
+      <c r="B1261" t="s" s="5">
+        <v>2055</v>
+      </c>
+      <c r="C1261">
+        <v>71400</v>
+      </c>
+      <c r="D1261" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1261" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1262">
+      <c r="A1262" t="s" s="4">
+        <v>2056</v>
+      </c>
+      <c r="B1262" t="s" s="5">
+        <v>2057</v>
+      </c>
+      <c r="C1262">
+        <v>70350</v>
+      </c>
+      <c r="D1262" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1262" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1263">
+      <c r="A1263" t="s" s="4">
+        <v>2058</v>
+      </c>
+      <c r="B1263" t="s" s="5">
+        <v>2059</v>
+      </c>
+      <c r="C1263">
+        <v>70350</v>
+      </c>
+      <c r="D1263" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1263" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1264">
+      <c r="A1264" t="s" s="4">
+        <v>2060</v>
+      </c>
+      <c r="B1264" t="s" s="5">
+        <v>2061</v>
+      </c>
+      <c r="C1264">
+        <v>71400</v>
+      </c>
+      <c r="D1264" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1264" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1265">
+      <c r="A1265" t="s" s="4">
+        <v>2062</v>
+      </c>
+      <c r="B1265" t="s" s="5">
+        <v>2063</v>
+      </c>
+      <c r="C1265">
+        <v>334090</v>
+      </c>
+      <c r="D1265" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1265" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1266">
+      <c r="A1266" t="s" s="4">
+        <v>2064</v>
+      </c>
+      <c r="B1266" t="s" s="5">
+        <v>2065</v>
+      </c>
+      <c r="C1266">
+        <v>334090</v>
+      </c>
+      <c r="D1266" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1266" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1267">
+      <c r="A1267">
+        <v>5355091</v>
+      </c>
+      <c r="B1267" t="s" s="5">
+        <v>2066</v>
+      </c>
+      <c r="C1267">
+        <v>332006</v>
+      </c>
+      <c r="D1267" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1267" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1268">
+      <c r="A1268" t="s" s="4">
+        <v>2067</v>
+      </c>
+      <c r="B1268" t="s" s="5">
+        <v>2068</v>
+      </c>
+      <c r="C1268">
+        <v>87150</v>
+      </c>
+      <c r="D1268" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1268" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1269">
+      <c r="A1269" t="s" s="4">
+        <v>2069</v>
+      </c>
+      <c r="B1269" t="s" s="5">
+        <v>2070</v>
+      </c>
+      <c r="C1269">
+        <v>87150</v>
+      </c>
+      <c r="D1269" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1269" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1270">
+      <c r="A1270">
+        <v>5459135</v>
+      </c>
+      <c r="B1270" t="s" s="5">
+        <v>2071</v>
+      </c>
+      <c r="C1270">
+        <v>332006</v>
+      </c>
+      <c r="D1270" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1270" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1271">
+      <c r="A1271">
+        <v>5502290</v>
+      </c>
+      <c r="B1271" t="s" s="5">
+        <v>2072</v>
+      </c>
+      <c r="C1271">
+        <v>174720</v>
+      </c>
+      <c r="D1271" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1271" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1272">
+      <c r="A1272">
+        <v>5548354</v>
+      </c>
+      <c r="B1272" t="s" s="5">
+        <v>2073</v>
+      </c>
+      <c r="C1272">
+        <v>332006</v>
+      </c>
+      <c r="D1272" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1272" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1273">
+      <c r="A1273">
+        <v>5553151</v>
+      </c>
+      <c r="B1273" t="s" s="5">
+        <v>2074</v>
+      </c>
+      <c r="C1273">
+        <v>66150</v>
+      </c>
+      <c r="D1273" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1273" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1274">
+      <c r="A1274">
+        <v>5553152</v>
+      </c>
+      <c r="B1274" t="s" s="5">
+        <v>2075</v>
+      </c>
+      <c r="C1274">
+        <v>66150</v>
+      </c>
+      <c r="D1274" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1274" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1275">
+      <c r="A1275">
+        <v>5553186</v>
+      </c>
+      <c r="B1275" t="s" s="5">
+        <v>2076</v>
+      </c>
+      <c r="C1275">
+        <v>75600</v>
+      </c>
+      <c r="D1275" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1275" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1276">
+      <c r="A1276">
+        <v>5637906</v>
+      </c>
+      <c r="B1276" t="s" s="5">
+        <v>2077</v>
+      </c>
+      <c r="C1276">
+        <v>174720</v>
+      </c>
+      <c r="D1276" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1276" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1277">
+      <c r="A1277">
+        <v>5642904</v>
+      </c>
+      <c r="B1277" t="s" s="5">
+        <v>2078</v>
+      </c>
+      <c r="C1277">
+        <v>332006</v>
+      </c>
+      <c r="D1277" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1277" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1278">
+      <c r="A1278">
+        <v>5644585</v>
+      </c>
+      <c r="B1278" t="s" s="5">
+        <v>2079</v>
+      </c>
+      <c r="C1278">
+        <v>174720</v>
+      </c>
+      <c r="D1278" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1278" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1279">
+      <c r="A1279" t="s" s="4">
+        <v>2080</v>
+      </c>
+      <c r="B1279" t="s" s="5">
+        <v>2081</v>
+      </c>
+      <c r="C1279">
+        <v>229441</v>
+      </c>
+      <c r="D1279" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1279" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1280">
+      <c r="A1280" s="7">
+        <v>612600116925</v>
+      </c>
+      <c r="B1280" t="s" s="5">
+        <v>2082</v>
+      </c>
+      <c r="C1280">
+        <v>53250</v>
+      </c>
+      <c r="D1280" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1280" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1281">
+      <c r="A1281">
+        <v>6316939</v>
+      </c>
+      <c r="B1281" t="s" s="5">
+        <v>2083</v>
+      </c>
+      <c r="C1281">
+        <v>82950</v>
+      </c>
+      <c r="D1281" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1281" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1282">
+      <c r="A1282">
+        <v>6516566</v>
+      </c>
+      <c r="B1282" t="s" s="5">
+        <v>2084</v>
+      </c>
+      <c r="C1282">
+        <v>174720</v>
+      </c>
+      <c r="D1282" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1282" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1283">
+      <c r="A1283" t="s" s="4">
+        <v>2085</v>
+      </c>
+      <c r="B1283" t="s" s="5">
+        <v>2086</v>
+      </c>
+      <c r="C1283">
+        <v>145513</v>
+      </c>
+      <c r="D1283" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1283" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1284">
+      <c r="A1284">
+        <v>7420515561</v>
+      </c>
+      <c r="B1284" t="s" s="5">
+        <v>2087</v>
+      </c>
+      <c r="C1284">
+        <v>69300</v>
+      </c>
+      <c r="D1284" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1284" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1285">
+      <c r="A1285" t="s" s="4">
+        <v>2088</v>
+      </c>
+      <c r="B1285" t="s" s="5">
+        <v>2089</v>
+      </c>
+      <c r="C1285">
+        <v>43050</v>
+      </c>
+      <c r="D1285" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1285" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1286">
+      <c r="A1286" t="s" s="4">
+        <v>2090</v>
+      </c>
+      <c r="B1286" t="s" s="5">
+        <v>2091</v>
+      </c>
+      <c r="C1286">
+        <v>119700</v>
+      </c>
+      <c r="D1286" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1286" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1287">
+      <c r="A1287" t="s" s="4">
+        <v>2092</v>
+      </c>
+      <c r="B1287" t="s" s="5">
+        <v>2093</v>
+      </c>
+      <c r="C1287">
+        <v>119700</v>
+      </c>
+      <c r="D1287" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1287" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1288">
+      <c r="A1288" t="s" s="4">
+        <v>2094</v>
+      </c>
+      <c r="B1288" t="s" s="5">
+        <v>2095</v>
+      </c>
+      <c r="C1288">
+        <v>119700</v>
+      </c>
+      <c r="D1288" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1288" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1289">
+      <c r="A1289" t="s">
+        <v>2096</v>
+      </c>
+      <c r="B1289" t="s" s="5">
+        <v>2097</v>
+      </c>
+      <c r="C1289">
+        <v>119700</v>
+      </c>
+      <c r="D1289" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1289" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1290">
+      <c r="A1290" t="s">
+        <v>2098</v>
+      </c>
+      <c r="B1290" t="s" s="5">
+        <v>2099</v>
+      </c>
+      <c r="C1290">
+        <v>119700</v>
+      </c>
+      <c r="D1290" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1290" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1291">
+      <c r="A1291" t="s" s="4">
+        <v>2100</v>
+      </c>
+      <c r="B1291" t="s" s="5">
+        <v>2101</v>
+      </c>
+      <c r="C1291">
+        <v>75600</v>
+      </c>
+      <c r="D1291" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1291" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1292">
+      <c r="A1292" t="s" s="4">
+        <v>2102</v>
+      </c>
+      <c r="B1292" t="s" s="5">
+        <v>2103</v>
+      </c>
+      <c r="C1292">
+        <v>75600</v>
+      </c>
+      <c r="D1292" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1292" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1293">
+      <c r="A1293" t="s">
+        <v>2104</v>
+      </c>
+      <c r="B1293" t="s" s="5">
+        <v>2105</v>
+      </c>
+      <c r="C1293">
+        <v>75600</v>
+      </c>
+      <c r="D1293" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1293" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1294">
+      <c r="A1294" t="s">
+        <v>2106</v>
+      </c>
+      <c r="B1294" t="s" s="5">
+        <v>2107</v>
+      </c>
+      <c r="C1294">
+        <v>75600</v>
+      </c>
+      <c r="D1294" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1294" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1295">
+      <c r="A1295" t="s" s="4">
+        <v>2108</v>
+      </c>
+      <c r="B1295" t="s" s="5">
+        <v>2109</v>
+      </c>
+      <c r="C1295">
+        <v>99787</v>
+      </c>
+      <c r="D1295" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1295" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1296">
+      <c r="A1296" t="s" s="4">
+        <v>2110</v>
+      </c>
+      <c r="B1296" t="s" s="5">
+        <v>2111</v>
+      </c>
+      <c r="C1296">
+        <v>514500</v>
+      </c>
+      <c r="D1296" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1296" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1297">
+      <c r="A1297" t="s" s="4">
+        <v>2112</v>
+      </c>
+      <c r="B1297" t="s" s="5">
+        <v>2113</v>
+      </c>
+      <c r="C1297">
+        <v>125023</v>
+      </c>
+      <c r="D1297" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1297" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1298">
+      <c r="A1298" t="s" s="4">
+        <v>2114</v>
+      </c>
+      <c r="B1298" t="s" s="5">
+        <v>2115</v>
+      </c>
+      <c r="C1298">
+        <v>125023</v>
+      </c>
+      <c r="D1298" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1298" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1299">
+      <c r="A1299" t="s" s="4">
+        <v>2116</v>
+      </c>
+      <c r="B1299" t="s" s="5">
+        <v>2117</v>
+      </c>
+      <c r="C1299">
+        <v>226431</v>
+      </c>
+      <c r="D1299" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1299" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1300">
+      <c r="A1300">
+        <v>836873827</v>
+      </c>
+      <c r="B1300" t="s" s="5">
+        <v>2118</v>
+      </c>
+      <c r="C1300">
+        <v>239400</v>
+      </c>
+      <c r="D1300" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1300" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1301">
+      <c r="A1301" t="s" s="4">
+        <v>2119</v>
+      </c>
+      <c r="B1301" t="s" s="5">
+        <v>2120</v>
+      </c>
+      <c r="C1301">
+        <v>115290</v>
+      </c>
+      <c r="D1301" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1301" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1302">
+      <c r="A1302" t="s">
+        <v>2121</v>
+      </c>
+      <c r="B1302" t="s" s="5">
+        <v>2122</v>
+      </c>
+      <c r="C1302">
+        <v>115290</v>
+      </c>
+      <c r="D1302" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1302" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1303">
+      <c r="A1303" t="s" s="4">
+        <v>2123</v>
+      </c>
+      <c r="B1303" t="s" s="5">
+        <v>2124</v>
+      </c>
+      <c r="C1303">
+        <v>43050</v>
+      </c>
+      <c r="D1303" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1303" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1304">
+      <c r="A1304" t="s" s="4">
+        <v>2125</v>
+      </c>
+      <c r="B1304" t="s" s="5">
+        <v>2126</v>
+      </c>
+      <c r="C1304">
+        <v>125023</v>
+      </c>
+      <c r="D1304" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1304" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1305">
+      <c r="A1305" t="s" s="4">
+        <v>2127</v>
+      </c>
+      <c r="B1305" t="s" s="5">
+        <v>2128</v>
+      </c>
+      <c r="C1305">
+        <v>125023</v>
+      </c>
+      <c r="D1305" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1305" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1306">
+      <c r="A1306" t="s" s="4">
+        <v>2129</v>
+      </c>
+      <c r="B1306" t="s" s="5">
+        <v>2130</v>
+      </c>
+      <c r="C1306">
+        <v>68531</v>
+      </c>
+      <c r="D1306" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1306" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1307">
+      <c r="A1307" t="s" s="4">
+        <v>2131</v>
+      </c>
+      <c r="B1307" t="s" s="5">
+        <v>2132</v>
+      </c>
+      <c r="C1307">
+        <v>68531</v>
+      </c>
+      <c r="D1307" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1307" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1308">
+      <c r="A1308" t="s" s="4">
+        <v>2133</v>
+      </c>
+      <c r="B1308" t="s" s="5">
+        <v>2134</v>
+      </c>
+      <c r="C1308">
+        <v>68531</v>
+      </c>
+      <c r="D1308" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1308" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1309">
+      <c r="A1309" t="s" s="4">
+        <v>2135</v>
+      </c>
+      <c r="B1309" t="s" s="5">
+        <v>2136</v>
+      </c>
+      <c r="C1309">
+        <v>68531</v>
+      </c>
+      <c r="D1309" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1309" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1310">
+      <c r="A1310" t="s" s="4">
+        <v>2137</v>
+      </c>
+      <c r="B1310" t="s" s="5">
+        <v>2138</v>
+      </c>
+      <c r="C1310">
+        <v>68531</v>
+      </c>
+      <c r="D1310" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1310" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1311">
+      <c r="A1311" t="s" s="4">
+        <v>2139</v>
+      </c>
+      <c r="B1311" t="s" s="5">
+        <v>2140</v>
+      </c>
+      <c r="C1311">
+        <v>68531</v>
+      </c>
+      <c r="D1311" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1311" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1312">
+      <c r="A1312" t="s" s="4">
+        <v>2141</v>
+      </c>
+      <c r="B1312" t="s" s="5">
+        <v>2142</v>
+      </c>
+      <c r="C1312">
+        <v>298667</v>
+      </c>
+      <c r="D1312" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1312" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1313">
+      <c r="A1313" t="s" s="4">
+        <v>2143</v>
+      </c>
+      <c r="B1313" t="s" s="5">
+        <v>2144</v>
+      </c>
+      <c r="C1313">
+        <v>298667</v>
+      </c>
+      <c r="D1313" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1313" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1314">
+      <c r="A1314" t="s" s="4">
+        <v>2145</v>
+      </c>
+      <c r="B1314" t="s" s="5">
+        <v>2146</v>
+      </c>
+      <c r="C1314">
+        <v>298667</v>
+      </c>
+      <c r="D1314" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1314" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1315">
+      <c r="A1315" t="s" s="4">
+        <v>2147</v>
+      </c>
+      <c r="B1315" t="s" s="5">
+        <v>2148</v>
+      </c>
+      <c r="C1315">
+        <v>298667</v>
+      </c>
+      <c r="D1315" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1315" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1316">
+      <c r="A1316" t="s" s="4">
+        <v>2149</v>
+      </c>
+      <c r="B1316" t="s" s="5">
+        <v>2150</v>
+      </c>
+      <c r="C1316">
+        <v>298667</v>
+      </c>
+      <c r="D1316" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1316" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1317">
+      <c r="A1317" t="s">
+        <v>2151</v>
+      </c>
+      <c r="B1317" t="s" s="5">
+        <v>2152</v>
+      </c>
+      <c r="C1317">
+        <v>298667</v>
+      </c>
+      <c r="D1317" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1317" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1318">
+      <c r="A1318" t="s">
+        <v>2153</v>
+      </c>
+      <c r="B1318" t="s" s="5">
+        <v>2154</v>
+      </c>
+      <c r="C1318">
+        <v>298667</v>
+      </c>
+      <c r="D1318" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1318" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1319">
+      <c r="A1319" t="s">
+        <v>2155</v>
+      </c>
+      <c r="B1319" t="s" s="5">
+        <v>2156</v>
+      </c>
+      <c r="C1319">
+        <v>298667</v>
+      </c>
+      <c r="D1319" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1319" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1320">
+      <c r="A1320" t="s">
+        <v>2157</v>
+      </c>
+      <c r="B1320" t="s" s="5">
+        <v>2158</v>
+      </c>
+      <c r="C1320">
+        <v>298667</v>
+      </c>
+      <c r="D1320" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1320" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1321">
+      <c r="A1321" t="s" s="4">
+        <v>2159</v>
+      </c>
+      <c r="B1321" t="s" s="5">
+        <v>2160</v>
+      </c>
+      <c r="C1321">
+        <v>99787</v>
+      </c>
+      <c r="D1321" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1321" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1322">
+      <c r="A1322" t="s" s="4">
+        <v>2161</v>
+      </c>
+      <c r="B1322" t="s" s="5">
+        <v>2162</v>
+      </c>
+      <c r="C1322">
+        <v>99787</v>
+      </c>
+      <c r="D1322" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1322" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1323">
+      <c r="A1323" t="s">
+        <v>2163</v>
+      </c>
+      <c r="B1323" t="s" s="5">
+        <v>2164</v>
+      </c>
+      <c r="C1323">
+        <v>229441</v>
+      </c>
+      <c r="D1323" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1323" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1324">
+      <c r="A1324" t="s">
+        <v>2165</v>
+      </c>
+      <c r="B1324" t="s" s="5">
+        <v>2166</v>
+      </c>
+      <c r="C1324">
+        <v>36750</v>
+      </c>
+      <c r="D1324" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1324" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1325">
+      <c r="A1325" t="s">
+        <v>2167</v>
+      </c>
+      <c r="B1325" t="s" s="5">
+        <v>2168</v>
+      </c>
+      <c r="C1325">
+        <v>122640</v>
+      </c>
+      <c r="D1325" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1325" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1326">
+      <c r="A1326" t="s">
+        <v>2169</v>
+      </c>
+      <c r="B1326" t="s" s="5">
+        <v>2170</v>
+      </c>
+      <c r="C1326">
+        <v>122640</v>
+      </c>
+      <c r="D1326" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1326" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1327">
+      <c r="A1327" t="s">
+        <v>2171</v>
+      </c>
+      <c r="B1327" t="s" s="5">
+        <v>2172</v>
+      </c>
+      <c r="C1327">
+        <v>49314</v>
+      </c>
+      <c r="D1327" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1327" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1328">
+      <c r="A1328" t="s">
+        <v>2173</v>
+      </c>
+      <c r="B1328" t="s" s="5">
+        <v>2174</v>
+      </c>
+      <c r="C1328">
+        <v>79876</v>
+      </c>
+      <c r="D1328" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1328" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1329">
+      <c r="A1329" t="s">
+        <v>2175</v>
+      </c>
+      <c r="B1329" t="s" s="5">
+        <v>2176</v>
+      </c>
+      <c r="C1329">
+        <v>67836</v>
+      </c>
+      <c r="D1329" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1329" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1330">
+      <c r="A1330" t="s">
+        <v>2177</v>
+      </c>
+      <c r="B1330" t="s" s="5">
+        <v>2178</v>
+      </c>
+      <c r="C1330">
+        <v>166740</v>
+      </c>
+      <c r="D1330" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1330" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1331">
+      <c r="A1331" t="s">
+        <v>2179</v>
+      </c>
+      <c r="B1331" t="s" s="5">
+        <v>2180</v>
+      </c>
+      <c r="C1331">
+        <v>82950</v>
+      </c>
+      <c r="D1331" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1331" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1332">
+      <c r="A1332" t="s">
+        <v>2181</v>
+      </c>
+      <c r="B1332" t="s" s="5">
+        <v>2182</v>
+      </c>
+      <c r="C1332">
+        <v>119700</v>
+      </c>
+      <c r="D1332" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1332" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1333">
+      <c r="A1333" t="s">
+        <v>2183</v>
+      </c>
+      <c r="B1333" t="s" s="5">
+        <v>2184</v>
+      </c>
+      <c r="C1333">
+        <v>119700</v>
+      </c>
+      <c r="D1333" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1333" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1334">
+      <c r="A1334" t="s">
+        <v>2185</v>
+      </c>
+      <c r="B1334" t="s" s="5">
+        <v>2186</v>
+      </c>
+      <c r="C1334">
+        <v>119700</v>
+      </c>
+      <c r="D1334" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1334" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1335">
+      <c r="A1335" t="s">
+        <v>2187</v>
+      </c>
+      <c r="B1335" t="s" s="5">
+        <v>2188</v>
+      </c>
+      <c r="C1335">
+        <v>126412</v>
+      </c>
+      <c r="D1335" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1335" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1336">
+      <c r="A1336" t="s">
+        <v>2189</v>
+      </c>
+      <c r="B1336" t="s" s="5">
+        <v>2190</v>
+      </c>
+      <c r="C1336">
+        <v>101850</v>
+      </c>
+      <c r="D1336" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1336" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1337">
+      <c r="A1337" t="s">
+        <v>2191</v>
+      </c>
+      <c r="B1337" t="s" s="5">
+        <v>2192</v>
+      </c>
+      <c r="C1337">
+        <v>101850</v>
+      </c>
+      <c r="D1337" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1337" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1338">
+      <c r="A1338" t="s">
+        <v>2193</v>
+      </c>
+      <c r="B1338" t="s" s="5">
+        <v>2194</v>
+      </c>
+      <c r="C1338">
+        <v>126412</v>
+      </c>
+      <c r="D1338" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1338" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1339">
+      <c r="A1339" t="s">
+        <v>2195</v>
+      </c>
+      <c r="B1339" t="s" s="5">
+        <v>2196</v>
+      </c>
+      <c r="C1339">
+        <v>101850</v>
+      </c>
+      <c r="D1339" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1339" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1340">
+      <c r="A1340" t="s">
+        <v>2197</v>
+      </c>
+      <c r="B1340" t="s" s="5">
+        <v>2198</v>
+      </c>
+      <c r="C1340">
+        <v>515130</v>
+      </c>
+      <c r="D1340" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1340" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1341">
+      <c r="A1341" t="s">
+        <v>2199</v>
+      </c>
+      <c r="B1341" t="s" s="5">
+        <v>2200</v>
+      </c>
+      <c r="C1341">
+        <v>101850</v>
+      </c>
+      <c r="D1341" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1341" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1342">
+      <c r="A1342">
+        <v>171857</v>
+      </c>
+      <c r="B1342" t="s" s="5">
+        <v>2201</v>
+      </c>
+      <c r="C1342">
+        <v>103530</v>
+      </c>
+      <c r="D1342" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1342" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1343">
+      <c r="A1343">
+        <v>172830</v>
+      </c>
+      <c r="B1343" t="s" s="5">
+        <v>2202</v>
+      </c>
+      <c r="C1343">
+        <v>93030</v>
+      </c>
+      <c r="D1343" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1343" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1344">
+      <c r="A1344" t="s" s="4">
+        <v>2203</v>
+      </c>
+      <c r="B1344" t="s" s="5">
+        <v>2204</v>
+      </c>
+      <c r="C1344">
+        <v>101850</v>
+      </c>
+      <c r="D1344" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1344" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1345">
+      <c r="A1345" t="s" s="4">
+        <v>2205</v>
+      </c>
+      <c r="B1345" t="s" s="5">
+        <v>2206</v>
+      </c>
+      <c r="C1345">
+        <v>111510</v>
+      </c>
+      <c r="D1345" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1345" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1346">
+      <c r="A1346" t="s" s="4">
+        <v>2207</v>
+      </c>
+      <c r="B1346" t="s" s="5">
+        <v>2208</v>
+      </c>
+      <c r="C1346">
+        <v>119700</v>
+      </c>
+      <c r="D1346" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1346" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1347">
+      <c r="A1347" t="s" s="4">
+        <v>2209</v>
+      </c>
+      <c r="B1347" t="s" s="5">
+        <v>2210</v>
+      </c>
+      <c r="C1347">
+        <v>87360</v>
+      </c>
+      <c r="D1347" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1347" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1348">
+      <c r="A1348" t="s" s="4">
+        <v>2211</v>
+      </c>
+      <c r="B1348" t="s" s="5">
+        <v>2212</v>
+      </c>
+      <c r="C1348">
+        <v>85050</v>
+      </c>
+      <c r="D1348" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1348" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1349">
+      <c r="A1349" t="s" s="4">
+        <v>2213</v>
+      </c>
+      <c r="B1349" t="s" s="5">
+        <v>2214</v>
+      </c>
+      <c r="C1349">
+        <v>88200</v>
+      </c>
+      <c r="D1349" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1349" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1350">
+      <c r="A1350" t="s" s="4">
+        <v>2215</v>
+      </c>
+      <c r="B1350" t="s" s="5">
+        <v>2216</v>
+      </c>
+      <c r="C1350">
+        <v>92400</v>
+      </c>
+      <c r="D1350" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1350" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1351">
+      <c r="A1351">
+        <v>315730</v>
+      </c>
+      <c r="B1351" t="s" s="5">
+        <v>2217</v>
+      </c>
+      <c r="C1351">
+        <v>60196</v>
+      </c>
+      <c r="D1351" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1351" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1352">
+      <c r="A1352">
+        <v>318666</v>
+      </c>
+      <c r="B1352" t="s" s="5">
+        <v>2218</v>
+      </c>
+      <c r="C1352">
+        <v>74551</v>
+      </c>
+      <c r="D1352" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1352" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1353">
+      <c r="A1353" t="s" s="4">
+        <v>2219</v>
+      </c>
+      <c r="B1353" t="s" s="5">
+        <v>2220</v>
+      </c>
+      <c r="C1353">
+        <v>66150</v>
+      </c>
+      <c r="D1353" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1353" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1354">
+      <c r="A1354">
+        <v>3803338</v>
+      </c>
+      <c r="B1354" t="s" s="5">
+        <v>2221</v>
+      </c>
+      <c r="C1354">
+        <v>160020</v>
+      </c>
+      <c r="D1354" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1354" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1355">
+      <c r="A1355" t="s" s="4">
+        <v>2222</v>
+      </c>
+      <c r="B1355" t="s" s="5">
+        <v>2223</v>
+      </c>
+      <c r="C1355">
+        <v>77700</v>
+      </c>
+      <c r="D1355" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1355" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1356">
+      <c r="A1356" t="s" s="4">
+        <v>2224</v>
+      </c>
+      <c r="B1356" t="s" s="5">
+        <v>2225</v>
+      </c>
+      <c r="C1356">
+        <v>107100</v>
+      </c>
+      <c r="D1356" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1356" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1357">
+      <c r="A1357" t="s" s="4">
+        <v>2226</v>
+      </c>
+      <c r="B1357" t="s" s="5">
+        <v>2227</v>
+      </c>
+      <c r="C1357">
+        <v>73500</v>
+      </c>
+      <c r="D1357" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1357" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1358">
+      <c r="A1358" t="s" s="4">
+        <v>2228</v>
+      </c>
+      <c r="B1358" t="s" s="5">
+        <v>2229</v>
+      </c>
+      <c r="C1358">
+        <v>107100</v>
+      </c>
+      <c r="D1358" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1358" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1359">
+      <c r="A1359" t="s" s="4">
+        <v>2230</v>
+      </c>
+      <c r="B1359" t="s" s="5">
+        <v>2231</v>
+      </c>
+      <c r="C1359">
+        <v>89250</v>
+      </c>
+      <c r="D1359" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1359" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1360">
+      <c r="A1360" t="s" s="4">
+        <v>2232</v>
+      </c>
+      <c r="B1360" t="s" s="5">
+        <v>2233</v>
+      </c>
+      <c r="C1360">
+        <v>95550</v>
+      </c>
+      <c r="D1360" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1360" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1361">
+      <c r="A1361" t="s" s="4">
+        <v>2234</v>
+      </c>
+      <c r="B1361" t="s" s="5">
+        <v>2235</v>
+      </c>
+      <c r="C1361">
+        <v>378210</v>
+      </c>
+      <c r="D1361" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1361" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1362">
+      <c r="A1362" t="s" s="4">
+        <v>2236</v>
+      </c>
+      <c r="B1362" t="s" s="5">
+        <v>2237</v>
+      </c>
+      <c r="C1362">
+        <v>47250</v>
+      </c>
+      <c r="D1362" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1362" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1363">
+      <c r="A1363" t="s" s="4">
+        <v>2238</v>
+      </c>
+      <c r="B1363" t="s" s="5">
+        <v>2239</v>
+      </c>
+      <c r="C1363">
+        <v>48300</v>
+      </c>
+      <c r="D1363" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1363" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1364">
+      <c r="A1364" t="s" s="4">
+        <v>2240</v>
+      </c>
+      <c r="B1364" t="s" s="5">
+        <v>2241</v>
+      </c>
+      <c r="C1364">
+        <v>48300</v>
+      </c>
+      <c r="D1364" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1364" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1365">
+      <c r="A1365" t="s" s="4">
+        <v>2242</v>
+      </c>
+      <c r="B1365" t="s" s="5">
+        <v>2243</v>
+      </c>
+      <c r="C1365">
+        <v>154140</v>
+      </c>
+      <c r="D1365" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1365" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1366">
+      <c r="A1366" t="s" s="4">
+        <v>2244</v>
+      </c>
+      <c r="B1366" t="s" s="5">
+        <v>2245</v>
+      </c>
+      <c r="C1366">
+        <v>48300</v>
+      </c>
+      <c r="D1366" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1366" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1367">
+      <c r="A1367" t="s" s="4">
+        <v>2246</v>
+      </c>
+      <c r="B1367" t="s" s="5">
+        <v>2247</v>
+      </c>
+      <c r="C1367">
+        <v>48300</v>
+      </c>
+      <c r="D1367" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1367" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1368">
+      <c r="A1368" t="s" s="4">
+        <v>2248</v>
+      </c>
+      <c r="B1368" t="s" s="5">
+        <v>2249</v>
+      </c>
+      <c r="C1368">
+        <v>154140</v>
+      </c>
+      <c r="D1368" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1368" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1369">
+      <c r="A1369" t="s" s="4">
+        <v>2250</v>
+      </c>
+      <c r="B1369" t="s" s="5">
+        <v>2251</v>
+      </c>
+      <c r="C1369">
+        <v>87150</v>
+      </c>
+      <c r="D1369" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1369" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1370">
+      <c r="A1370" t="s" s="4">
+        <v>2252</v>
+      </c>
+      <c r="B1370" t="s" s="5">
+        <v>2253</v>
+      </c>
+      <c r="C1370">
+        <v>99750</v>
+      </c>
+      <c r="D1370" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1370" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1371">
+      <c r="A1371" t="s" s="4">
+        <v>2254</v>
+      </c>
+      <c r="B1371" t="s" s="5">
+        <v>2255</v>
+      </c>
+      <c r="C1371">
+        <v>45150</v>
+      </c>
+      <c r="D1371" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1371" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1372">
+      <c r="A1372" t="s" s="4">
+        <v>2256</v>
+      </c>
+      <c r="B1372" t="s" s="5">
+        <v>2257</v>
+      </c>
+      <c r="C1372">
+        <v>92400</v>
+      </c>
+      <c r="D1372" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1372" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1373">
+      <c r="A1373" t="s" s="4">
+        <v>2258</v>
+      </c>
+      <c r="B1373" t="s" s="5">
+        <v>2259</v>
+      </c>
+      <c r="C1373">
+        <v>99750</v>
+      </c>
+      <c r="D1373" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1373" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1374">
+      <c r="A1374" t="s" s="4">
+        <v>2260</v>
+      </c>
+      <c r="B1374" t="s" s="5">
+        <v>2261</v>
+      </c>
+      <c r="C1374">
+        <v>99750</v>
+      </c>
+      <c r="D1374" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1374" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1375">
+      <c r="A1375" t="s">
+        <v>2262</v>
+      </c>
+      <c r="B1375" t="s" s="5">
+        <v>2263</v>
+      </c>
+      <c r="C1375">
+        <v>52500</v>
+      </c>
+      <c r="D1375" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1375" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1376">
+      <c r="A1376" t="s" s="4">
+        <v>2264</v>
+      </c>
+      <c r="B1376" t="s" s="5">
+        <v>2265</v>
+      </c>
+      <c r="C1376">
+        <v>99750</v>
+      </c>
+      <c r="D1376" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1376" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1377">
+      <c r="A1377" t="s" s="4">
+        <v>2266</v>
+      </c>
+      <c r="B1377" t="s" s="5">
+        <v>2267</v>
+      </c>
+      <c r="C1377">
+        <v>99750</v>
+      </c>
+      <c r="D1377" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1377" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1378">
+      <c r="A1378" t="s" s="4">
+        <v>2268</v>
+      </c>
+      <c r="B1378" t="s" s="5">
+        <v>2269</v>
+      </c>
+      <c r="C1378">
+        <v>52500</v>
+      </c>
+      <c r="D1378" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1378" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1379">
+      <c r="A1379" t="s" s="4">
+        <v>2270</v>
+      </c>
+      <c r="B1379" t="s" s="5">
+        <v>2271</v>
+      </c>
+      <c r="C1379">
+        <v>191100</v>
+      </c>
+      <c r="D1379" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1379" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1380">
+      <c r="A1380" t="s" s="4">
+        <v>2272</v>
+      </c>
+      <c r="B1380" t="s" s="5">
+        <v>2273</v>
+      </c>
+      <c r="C1380">
+        <v>191100</v>
+      </c>
+      <c r="D1380" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1380" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1381">
+      <c r="A1381" t="s" s="4">
+        <v>2274</v>
+      </c>
+      <c r="B1381" t="s" s="5">
+        <v>2275</v>
+      </c>
+      <c r="C1381">
+        <v>92400</v>
+      </c>
+      <c r="D1381" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1381" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1382">
+      <c r="A1382" t="s">
+        <v>2276</v>
+      </c>
+      <c r="B1382" t="s" s="5">
+        <v>2277</v>
+      </c>
+      <c r="C1382">
+        <v>54600</v>
+      </c>
+      <c r="D1382" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1382" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1383">
+      <c r="A1383" t="s" s="4">
+        <v>2278</v>
+      </c>
+      <c r="B1383" t="s" s="5">
+        <v>2279</v>
+      </c>
+      <c r="C1383">
+        <v>107100</v>
+      </c>
+      <c r="D1383" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1383" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1384">
+      <c r="A1384" t="s" s="4">
+        <v>2280</v>
+      </c>
+      <c r="B1384" t="s" s="5">
+        <v>2281</v>
+      </c>
+      <c r="C1384">
+        <v>76650</v>
+      </c>
+      <c r="D1384" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1384" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1385">
+      <c r="A1385">
+        <v>3104768</v>
+      </c>
+      <c r="B1385" t="s" s="5">
+        <v>2282</v>
+      </c>
+      <c r="C1385">
+        <v>161700</v>
+      </c>
+      <c r="D1385" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1385" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1386">
+      <c r="A1386">
+        <v>3104792</v>
+      </c>
+      <c r="B1386" t="s" s="5">
+        <v>2283</v>
+      </c>
+      <c r="C1386">
+        <v>161700</v>
+      </c>
+      <c r="D1386" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1386" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1387">
+      <c r="A1387">
+        <v>3786453</v>
+      </c>
+      <c r="B1387" t="s" s="5">
+        <v>2284</v>
+      </c>
+      <c r="C1387">
+        <v>619500</v>
+      </c>
+      <c r="D1387" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1387" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1388">
+      <c r="A1388">
+        <v>5324594</v>
+      </c>
+      <c r="B1388" t="s" s="5">
+        <v>2285</v>
+      </c>
+      <c r="C1388">
+        <v>619500</v>
+      </c>
+      <c r="D1388" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1388" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1389">
+      <c r="A1389" t="s" s="4">
+        <v>2286</v>
+      </c>
+      <c r="B1389" t="s" s="5">
+        <v>2287</v>
+      </c>
+      <c r="C1389">
+        <v>107100</v>
+      </c>
+      <c r="D1389" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1389" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1390">
+      <c r="A1390" t="s">
+        <v>2288</v>
+      </c>
+      <c r="B1390" t="s" s="5">
+        <v>2289</v>
+      </c>
+      <c r="C1390">
+        <v>63210</v>
+      </c>
+      <c r="D1390" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1390" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1391">
+      <c r="A1391" t="s">
+        <v>2290</v>
+      </c>
+      <c r="B1391" t="s" s="5">
+        <v>2291</v>
+      </c>
+      <c r="C1391">
+        <v>63210</v>
+      </c>
+      <c r="D1391" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1391" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1392">
+      <c r="A1392">
+        <v>4032127</v>
+      </c>
+      <c r="B1392" t="s" s="5">
+        <v>2292</v>
+      </c>
+      <c r="C1392">
+        <v>40530</v>
+      </c>
+      <c r="D1392" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1392" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1393">
+      <c r="A1393">
+        <v>4032200</v>
+      </c>
+      <c r="B1393" t="s" s="5">
+        <v>2293</v>
+      </c>
+      <c r="C1393">
+        <v>40530</v>
+      </c>
+      <c r="D1393" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1393" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1394">
+      <c r="A1394">
+        <v>4033189</v>
+      </c>
+      <c r="B1394" t="s" s="5">
+        <v>2294</v>
+      </c>
+      <c r="C1394">
+        <v>40530</v>
+      </c>
+      <c r="D1394" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1394" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1395">
+      <c r="A1395" t="s" s="4">
+        <v>2295</v>
+      </c>
+      <c r="B1395" t="s" s="5">
+        <v>2296</v>
+      </c>
+      <c r="C1395">
+        <v>81900</v>
+      </c>
+      <c r="D1395" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1395" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1396">
+      <c r="A1396" t="s" s="4">
+        <v>2297</v>
+      </c>
+      <c r="B1396" t="s" s="5">
+        <v>2298</v>
+      </c>
+      <c r="C1396">
+        <v>47250</v>
+      </c>
+      <c r="D1396" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1396" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1397">
+      <c r="A1397" t="s" s="4">
+        <v>2299</v>
+      </c>
+      <c r="B1397" t="s" s="5">
+        <v>2300</v>
+      </c>
+      <c r="C1397">
+        <v>185220</v>
+      </c>
+      <c r="D1397" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1397" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1398">
+      <c r="A1398" t="s" s="4">
+        <v>2301</v>
+      </c>
+      <c r="B1398" t="s" s="5">
+        <v>2302</v>
+      </c>
+      <c r="C1398">
+        <v>63000</v>
+      </c>
+      <c r="D1398" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1398" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1399">
+      <c r="A1399" t="s">
+        <v>2303</v>
+      </c>
+      <c r="B1399" t="s" s="5">
+        <v>2304</v>
+      </c>
+      <c r="C1399">
+        <v>134718</v>
+      </c>
+      <c r="D1399" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1399" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1400">
+      <c r="A1400" t="s">
+        <v>2305</v>
+      </c>
+      <c r="B1400" t="s" s="5">
+        <v>2306</v>
+      </c>
+      <c r="C1400">
+        <v>175181</v>
+      </c>
+      <c r="D1400" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1400" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1401">
+      <c r="A1401" t="s">
+        <v>2307</v>
+      </c>
+      <c r="B1401" t="s" s="5">
+        <v>2308</v>
+      </c>
+      <c r="C1401">
+        <v>73375</v>
+      </c>
+      <c r="D1401" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1401" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1402">
+      <c r="A1402" t="s">
+        <v>2309</v>
+      </c>
+      <c r="B1402" t="s" s="5">
+        <v>2310</v>
+      </c>
+      <c r="C1402">
+        <v>73375</v>
+      </c>
+      <c r="D1402" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1402" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1403">
+      <c r="A1403" t="s">
+        <v>2311</v>
+      </c>
+      <c r="B1403" t="s" s="5">
+        <v>2312</v>
+      </c>
+      <c r="C1403">
+        <v>77032</v>
+      </c>
+      <c r="D1403" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1403" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1404">
+      <c r="A1404" t="s">
+        <v>2313</v>
+      </c>
+      <c r="B1404" t="s" s="5">
+        <v>2314</v>
+      </c>
+      <c r="C1404">
+        <v>65471</v>
+      </c>
+      <c r="D1404" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1404" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1405">
+      <c r="A1405" t="s">
+        <v>2315</v>
+      </c>
+      <c r="B1405" t="s" s="5">
+        <v>2316</v>
+      </c>
+      <c r="C1405">
+        <v>78540</v>
+      </c>
+      <c r="D1405" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1405" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1406">
+      <c r="A1406" t="s">
+        <v>2317</v>
+      </c>
+      <c r="B1406" t="s" s="5">
+        <v>2318</v>
+      </c>
+      <c r="C1406">
+        <v>81900</v>
+      </c>
+      <c r="D1406" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1406" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1407">
+      <c r="A1407" t="s">
+        <v>2319</v>
+      </c>
+      <c r="B1407" t="s" s="5">
+        <v>2320</v>
+      </c>
+      <c r="C1407">
+        <v>60900</v>
+      </c>
+      <c r="D1407" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1407" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1408">
+      <c r="A1408" t="s">
+        <v>2321</v>
+      </c>
+      <c r="B1408" t="s" s="5">
+        <v>2322</v>
+      </c>
+      <c r="C1408">
+        <v>119442</v>
+      </c>
+      <c r="D1408" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1408" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1409">
+      <c r="A1409" t="s">
+        <v>2323</v>
+      </c>
+      <c r="B1409" t="s" s="5">
+        <v>2324</v>
+      </c>
+      <c r="C1409">
+        <v>83285</v>
+      </c>
+      <c r="D1409" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1409" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1410">
+      <c r="A1410" t="s">
+        <v>2325</v>
+      </c>
+      <c r="B1410" t="s" s="5">
+        <v>2326</v>
+      </c>
+      <c r="C1410">
+        <v>83285</v>
+      </c>
+      <c r="D1410" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1410" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1411">
+      <c r="A1411" t="s">
+        <v>2327</v>
+      </c>
+      <c r="B1411" t="s" s="5">
+        <v>2328</v>
+      </c>
+      <c r="C1411">
+        <v>63584</v>
+      </c>
+      <c r="D1411" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1411" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1412">
+      <c r="A1412" t="s">
+        <v>2329</v>
+      </c>
+      <c r="B1412" t="s" s="5">
+        <v>2330</v>
+      </c>
+      <c r="C1412">
+        <v>129410</v>
+      </c>
+      <c r="D1412" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1412" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1413">
+      <c r="A1413" t="s">
+        <v>2331</v>
+      </c>
+      <c r="B1413" t="s" s="5">
+        <v>2332</v>
+      </c>
+      <c r="C1413">
+        <v>49770</v>
+      </c>
+      <c r="D1413" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1413" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1414">
+      <c r="A1414" t="s">
+        <v>2333</v>
+      </c>
+      <c r="B1414" t="s" s="5">
+        <v>2334</v>
+      </c>
+      <c r="C1414">
+        <v>80217</v>
+      </c>
+      <c r="D1414" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1414" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1415">
+      <c r="A1415" t="s">
+        <v>2335</v>
+      </c>
+      <c r="B1415" t="s" s="5">
+        <v>2336</v>
+      </c>
+      <c r="C1415">
+        <v>104519</v>
+      </c>
+      <c r="D1415" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1415" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1416">
+      <c r="A1416" t="s">
+        <v>2337</v>
+      </c>
+      <c r="B1416" t="s" s="5">
+        <v>2338</v>
+      </c>
+      <c r="C1416">
+        <v>60281</v>
+      </c>
+      <c r="D1416" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1416" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1417">
+      <c r="A1417" t="s">
+        <v>2339</v>
+      </c>
+      <c r="B1417" t="s" s="5">
+        <v>2340</v>
+      </c>
+      <c r="C1417">
+        <v>83285</v>
+      </c>
+      <c r="D1417" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1417" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1418">
+      <c r="A1418" t="s">
+        <v>2341</v>
+      </c>
+      <c r="B1418" t="s" s="5">
+        <v>2342</v>
+      </c>
+      <c r="C1418">
+        <v>83285</v>
+      </c>
+      <c r="D1418" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1418" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1419">
+      <c r="A1419" t="s">
+        <v>2343</v>
+      </c>
+      <c r="B1419" t="s" s="5">
+        <v>2344</v>
+      </c>
+      <c r="C1419">
+        <v>66651</v>
+      </c>
+      <c r="D1419" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1419" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1420">
+      <c r="A1420" t="s">
+        <v>2345</v>
+      </c>
+      <c r="B1420" t="s" s="5">
+        <v>2346</v>
+      </c>
+      <c r="C1420">
+        <v>71370</v>
+      </c>
+      <c r="D1420" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1420" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1421">
+      <c r="A1421" t="s">
+        <v>2347</v>
+      </c>
+      <c r="B1421" t="s" s="5">
+        <v>2348</v>
+      </c>
+      <c r="C1421">
+        <v>54854</v>
+      </c>
+      <c r="D1421" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1421" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1422">
+      <c r="A1422" t="s">
+        <v>2349</v>
+      </c>
+      <c r="B1422" t="s" s="5">
+        <v>2350</v>
+      </c>
+      <c r="C1422">
+        <v>71370</v>
+      </c>
+      <c r="D1422" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1422" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1423">
+      <c r="A1423" t="s">
+        <v>2351</v>
+      </c>
+      <c r="B1423" t="s" s="5">
+        <v>2352</v>
+      </c>
+      <c r="C1423">
+        <v>71370</v>
+      </c>
+      <c r="D1423" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1423" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1424">
+      <c r="A1424" t="s">
+        <v>2353</v>
+      </c>
+      <c r="B1424" t="s" s="5">
+        <v>2354</v>
+      </c>
+      <c r="C1424">
+        <v>71370</v>
+      </c>
+      <c r="D1424" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1424" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1425">
+      <c r="A1425" t="s">
+        <v>2355</v>
+      </c>
+      <c r="B1425" t="s" s="5">
+        <v>2356</v>
+      </c>
+      <c r="C1425">
+        <v>71370</v>
+      </c>
+      <c r="D1425" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1425" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1426">
+      <c r="A1426" t="s">
+        <v>2357</v>
+      </c>
+      <c r="B1426" t="s" s="5">
+        <v>2358</v>
+      </c>
+      <c r="C1426">
+        <v>71370</v>
+      </c>
+      <c r="D1426" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1426" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1427">
+      <c r="A1427" t="s">
+        <v>2359</v>
+      </c>
+      <c r="B1427" t="s" s="5">
+        <v>2360</v>
+      </c>
+      <c r="C1427">
+        <v>71370</v>
+      </c>
+      <c r="D1427" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1427" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1428">
+      <c r="A1428" t="s">
+        <v>2361</v>
+      </c>
+      <c r="B1428" t="s" s="5">
+        <v>2362</v>
+      </c>
+      <c r="C1428">
+        <v>71370</v>
+      </c>
+      <c r="D1428" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1428" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1429">
+      <c r="A1429" t="s">
+        <v>2363</v>
+      </c>
+      <c r="B1429" t="s" s="5">
+        <v>2364</v>
+      </c>
+      <c r="C1429">
+        <v>71370</v>
+      </c>
+      <c r="D1429" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1429" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1430">
+      <c r="A1430" t="s">
+        <v>2365</v>
+      </c>
+      <c r="B1430" t="s" s="5">
+        <v>2366</v>
+      </c>
+      <c r="C1430">
+        <v>70072</v>
+      </c>
+      <c r="D1430" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1430" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1431">
+      <c r="A1431" t="s">
+        <v>2367</v>
+      </c>
+      <c r="B1431" t="s" s="5">
+        <v>2368</v>
+      </c>
+      <c r="C1431">
+        <v>51315</v>
+      </c>
+      <c r="D1431" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1431" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1432">
+      <c r="A1432" t="s">
+        <v>2369</v>
+      </c>
+      <c r="B1432" t="s" s="5">
+        <v>2370</v>
+      </c>
+      <c r="C1432">
+        <v>54265</v>
+      </c>
+      <c r="D1432" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1432" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1433">
+      <c r="A1433" t="s">
+        <v>2371</v>
+      </c>
+      <c r="B1433" t="s" s="5">
+        <v>2372</v>
+      </c>
+      <c r="C1433">
+        <v>63584</v>
+      </c>
+      <c r="D1433" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1433" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1434">
+      <c r="A1434" t="s">
+        <v>2373</v>
+      </c>
+      <c r="B1434" t="s" s="5">
+        <v>2374</v>
+      </c>
+      <c r="C1434">
+        <v>58629</v>
+      </c>
+      <c r="D1434" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1434" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1435">
+      <c r="A1435" t="s">
+        <v>2375</v>
+      </c>
+      <c r="B1435" t="s" s="5">
+        <v>2376</v>
+      </c>
+      <c r="C1435">
+        <v>54265</v>
+      </c>
+      <c r="D1435" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1435" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1436">
+      <c r="A1436" t="s">
+        <v>2377</v>
+      </c>
+      <c r="B1436" t="s" s="5">
+        <v>2378</v>
+      </c>
+      <c r="C1436">
+        <v>59691</v>
+      </c>
+      <c r="D1436" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1436" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1437">
+      <c r="A1437" t="s">
+        <v>2379</v>
+      </c>
+      <c r="B1437" t="s" s="5">
+        <v>2380</v>
+      </c>
+      <c r="C1437">
+        <v>54265</v>
+      </c>
+      <c r="D1437" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1437" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1438">
+      <c r="A1438" t="s">
+        <v>2381</v>
+      </c>
+      <c r="B1438" t="s" s="5">
+        <v>2382</v>
+      </c>
+      <c r="C1438">
+        <v>87885</v>
+      </c>
+      <c r="D1438" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1438" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1439">
+      <c r="A1439" t="s">
+        <v>2383</v>
+      </c>
+      <c r="B1439" t="s" s="5">
+        <v>2384</v>
+      </c>
+      <c r="C1439">
+        <v>94374</v>
+      </c>
+      <c r="D1439" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1439" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1440">
+      <c r="A1440" t="s">
+        <v>2385</v>
+      </c>
+      <c r="B1440" t="s" s="5">
+        <v>2386</v>
+      </c>
+      <c r="C1440">
+        <v>60871</v>
+      </c>
+      <c r="D1440" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1440" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1441">
+      <c r="A1441" t="s">
+        <v>2387</v>
+      </c>
+      <c r="B1441" t="s" s="5">
+        <v>2388</v>
+      </c>
+      <c r="C1441">
+        <v>64056</v>
+      </c>
+      <c r="D1441" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1441" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1442">
+      <c r="A1442" t="s">
+        <v>2389</v>
+      </c>
+      <c r="B1442" t="s" s="5">
+        <v>2390</v>
+      </c>
+      <c r="C1442">
+        <v>94963</v>
+      </c>
+      <c r="D1442" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1442" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1443">
+      <c r="A1443" t="s">
+        <v>2391</v>
+      </c>
+      <c r="B1443" t="s" s="5">
+        <v>2392</v>
+      </c>
+      <c r="C1443">
+        <v>34092</v>
+      </c>
+      <c r="D1443" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1443" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1444">
+      <c r="A1444" t="s">
+        <v>2393</v>
+      </c>
+      <c r="B1444" t="s" s="5">
+        <v>2394</v>
+      </c>
+      <c r="C1444">
+        <v>34092</v>
+      </c>
+      <c r="D1444" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1444" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1445">
+      <c r="A1445" t="s">
+        <v>2395</v>
+      </c>
+      <c r="B1445" t="s" s="5">
+        <v>2396</v>
+      </c>
+      <c r="C1445">
+        <v>48012</v>
+      </c>
+      <c r="D1445" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1445" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1446">
+      <c r="A1446" t="s">
+        <v>2397</v>
+      </c>
+      <c r="B1446" t="s" s="5">
+        <v>2398</v>
+      </c>
+      <c r="C1446">
+        <v>79628</v>
+      </c>
+      <c r="D1446" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1446" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1447">
+      <c r="A1447" t="s">
+        <v>2399</v>
+      </c>
+      <c r="B1447" t="s" s="5">
+        <v>2400</v>
+      </c>
+      <c r="C1447">
+        <v>50726</v>
+      </c>
+      <c r="D1447" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1447" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1448">
+      <c r="A1448" t="s">
+        <v>2401</v>
+      </c>
+      <c r="B1448" t="s" s="5">
+        <v>2402</v>
+      </c>
+      <c r="C1448">
+        <v>59219</v>
+      </c>
+      <c r="D1448" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1448" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1449">
+      <c r="A1449" t="s">
+        <v>2403</v>
+      </c>
+      <c r="B1449" t="s" s="5">
+        <v>2404</v>
+      </c>
+      <c r="C1449">
+        <v>43050</v>
+      </c>
+      <c r="D1449" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1449" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1450">
+      <c r="A1450" t="s">
+        <v>2405</v>
+      </c>
+      <c r="B1450" t="s" s="5">
+        <v>2406</v>
+      </c>
+      <c r="C1450">
+        <v>45535</v>
+      </c>
+      <c r="D1450" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1450" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1451">
+      <c r="A1451" t="s">
+        <v>2407</v>
+      </c>
+      <c r="B1451" t="s" s="5">
+        <v>2408</v>
+      </c>
+      <c r="C1451">
+        <v>60871</v>
+      </c>
+      <c r="D1451" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1451" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1452">
+      <c r="A1452" t="s">
+        <v>2409</v>
+      </c>
+      <c r="B1452" t="s" s="5">
+        <v>2410</v>
+      </c>
+      <c r="C1452">
+        <v>41583</v>
+      </c>
+      <c r="D1452" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1452" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1453">
+      <c r="A1453" t="s">
+        <v>2411</v>
+      </c>
+      <c r="B1453" t="s" s="5">
+        <v>2412</v>
+      </c>
+      <c r="C1453">
+        <v>46526</v>
+      </c>
+      <c r="D1453" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1453" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1454">
+      <c r="A1454" t="s">
+        <v>2413</v>
+      </c>
+      <c r="B1454" t="s" s="5">
+        <v>2414</v>
+      </c>
+      <c r="C1454">
+        <v>55149</v>
+      </c>
+      <c r="D1454" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1454" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1455">
+      <c r="A1455" t="s">
+        <v>2415</v>
+      </c>
+      <c r="B1455" t="s" s="5">
+        <v>2416</v>
+      </c>
+      <c r="C1455">
+        <v>57330</v>
+      </c>
+      <c r="D1455" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1455" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1456">
+      <c r="A1456" t="s">
+        <v>2417</v>
+      </c>
+      <c r="B1456" t="s" s="5">
+        <v>2418</v>
+      </c>
+      <c r="C1456">
+        <v>62935</v>
+      </c>
+      <c r="D1456" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1456" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1457">
+      <c r="A1457" t="s">
+        <v>2419</v>
+      </c>
+      <c r="B1457" t="s" s="5">
+        <v>2420</v>
+      </c>
+      <c r="C1457">
+        <v>146456</v>
+      </c>
+      <c r="D1457" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1457" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1458">
+      <c r="A1458" t="s">
+        <v>2421</v>
+      </c>
+      <c r="B1458" t="s" s="5">
+        <v>2422</v>
+      </c>
+      <c r="C1458">
+        <v>128938</v>
+      </c>
+      <c r="D1458" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1458" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1459">
+      <c r="A1459" t="s">
+        <v>2423</v>
+      </c>
+      <c r="B1459" t="s" s="5">
+        <v>2424</v>
+      </c>
+      <c r="C1459">
+        <v>102159</v>
+      </c>
+      <c r="D1459" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1459" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1460">
+      <c r="A1460" t="s">
+        <v>2425</v>
+      </c>
+      <c r="B1460" t="s" s="5">
+        <v>2426</v>
+      </c>
+      <c r="C1460">
+        <v>118439</v>
+      </c>
+      <c r="D1460" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1460" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1461">
+      <c r="A1461" t="s">
+        <v>2427</v>
+      </c>
+      <c r="B1461" t="s" s="5">
+        <v>2428</v>
+      </c>
+      <c r="C1461">
+        <v>90245</v>
+      </c>
+      <c r="D1461" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1461" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1462">
+      <c r="A1462" t="s">
+        <v>2429</v>
+      </c>
+      <c r="B1462" t="s" s="5">
+        <v>2430</v>
+      </c>
+      <c r="C1462">
+        <v>83285</v>
+      </c>
+      <c r="D1462" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1462" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1463">
+      <c r="A1463" t="s">
+        <v>2431</v>
+      </c>
+      <c r="B1463" t="s" s="5">
+        <v>2432</v>
+      </c>
+      <c r="C1463">
+        <v>280762</v>
+      </c>
+      <c r="D1463" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1463" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1464">
+      <c r="A1464" t="s">
+        <v>2433</v>
+      </c>
+      <c r="B1464" t="s" s="5">
+        <v>2434</v>
+      </c>
+      <c r="C1464">
+        <v>64646</v>
+      </c>
+      <c r="D1464" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1464" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1465">
+      <c r="A1465" t="s">
+        <v>2435</v>
+      </c>
+      <c r="B1465" t="s" s="5">
+        <v>2436</v>
+      </c>
+      <c r="C1465">
+        <v>221248</v>
+      </c>
+      <c r="D1465" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1465" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1466">
+      <c r="A1466" t="s">
+        <v>2437</v>
+      </c>
+      <c r="B1466" t="s" s="5">
+        <v>2438</v>
+      </c>
+      <c r="C1466">
+        <v>77268</v>
+      </c>
+      <c r="D1466" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1466" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1467">
+      <c r="A1467" t="s" s="4">
+        <v>2439</v>
+      </c>
+      <c r="B1467" t="s" s="5">
+        <v>2440</v>
+      </c>
+      <c r="C1467">
+        <v>0</v>
+      </c>
+      <c r="D1467" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1467" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B2" r:id="rId1" location="" display="https://turbomir.shop/shop/UID_14864.html"/>
+    <hyperlink ref="E2" r:id="rId2" location="" display="https://turbomir.shop/order/?from=html&amp;id=14864"/>
+    <hyperlink ref="B3" r:id="rId3" location="" display="https://turbomir.shop/shop/UID_14939.html"/>
+    <hyperlink ref="E3" r:id="rId4" location="" display="https://turbomir.shop/order/?from=html&amp;id=14939"/>
+    <hyperlink ref="B4" r:id="rId5" location="" display="https://turbomir.shop/shop/UID_14933.html"/>
+    <hyperlink ref="E4" r:id="rId6" location="" display="https://turbomir.shop/order/?from=html&amp;id=14933"/>
+    <hyperlink ref="B5" r:id="rId7" location="" display="https://turbomir.shop/shop/UID_14846.html"/>
+    <hyperlink ref="E5" r:id="rId8" location="" display="https://turbomir.shop/order/?from=html&amp;id=14846"/>
+    <hyperlink ref="B6" r:id="rId9" location="" display="https://turbomir.shop/shop/UID_15876.html"/>
+    <hyperlink ref="E6" r:id="rId10" location="" display="https://turbomir.shop/order/?from=html&amp;id=15876"/>
+    <hyperlink ref="B7" r:id="rId11" location="" display="https://turbomir.shop/shop/UID_15882.html"/>
+    <hyperlink ref="E7" r:id="rId12" location="" display="https://turbomir.shop/order/?from=html&amp;id=15882"/>
+    <hyperlink ref="B8" r:id="rId13" location="" display="https://turbomir.shop/shop/UID_15883.html"/>
+    <hyperlink ref="E8" r:id="rId14" location="" display="https://turbomir.shop/order/?from=html&amp;id=15883"/>
+    <hyperlink ref="B9" r:id="rId15" location="" display="https://turbomir.shop/shop/UID_15884.html"/>
+    <hyperlink ref="E9" r:id="rId16" location="" display="https://turbomir.shop/order/?from=html&amp;id=15884"/>
+    <hyperlink ref="B10" r:id="rId17" location="" display="https://turbomir.shop/shop/UID_15885.html"/>
+    <hyperlink ref="E10" r:id="rId18" location="" display="https://turbomir.shop/order/?from=html&amp;id=15885"/>
+    <hyperlink ref="B11" r:id="rId19" location="" display="https://turbomir.shop/shop/UID_15877.html"/>
+    <hyperlink ref="E11" r:id="rId20" location="" display="https://turbomir.shop/order/?from=html&amp;id=15877"/>
+    <hyperlink ref="B12" r:id="rId21" location="" display="https://turbomir.shop/shop/UID_14849.html"/>
+    <hyperlink ref="E12" r:id="rId22" location="" display="https://turbomir.shop/order/?from=html&amp;id=14849"/>
+    <hyperlink ref="B13" r:id="rId23" location="" display="https://turbomir.shop/shop/UID_15886.html"/>
+    <hyperlink ref="E13" r:id="rId24" location="" display="https://turbomir.shop/order/?from=html&amp;id=15886"/>
+    <hyperlink ref="B14" r:id="rId25" location="" display="https://turbomir.shop/shop/UID_14901.html"/>
+    <hyperlink ref="E14" r:id="rId26" location="" display="https://turbomir.shop/order/?from=html&amp;id=14901"/>
+    <hyperlink ref="B15" r:id="rId27" location="" display="https://turbomir.shop/shop/UID_16218.html"/>
+    <hyperlink ref="E15" r:id="rId28" location="" display="https://turbomir.shop/order/?from=html&amp;id=16218"/>
+    <hyperlink ref="B16" r:id="rId29" location="" display="https://turbomir.shop/shop/UID_16217.html"/>
+    <hyperlink ref="E16" r:id="rId30" location="" display="https://turbomir.shop/order/?from=html&amp;id=16217"/>
+    <hyperlink ref="B17" r:id="rId31" location="" display="https://turbomir.shop/shop/UID_16219.html"/>
+    <hyperlink ref="E17" r:id="rId32" location="" display="https://turbomir.shop/order/?from=html&amp;id=16219"/>
+    <hyperlink ref="B18" r:id="rId33" location="" display="https://turbomir.shop/shop/UID_16220.html"/>
+    <hyperlink ref="E18" r:id="rId34" location="" display="https://turbomir.shop/order/?from=html&amp;id=16220"/>
+    <hyperlink ref="B19" r:id="rId35" location="" display="https://turbomir.shop/shop/UID_16237.html"/>
+    <hyperlink ref="E19" r:id="rId36" location="" display="https://turbomir.shop/order/?from=html&amp;id=16237"/>
+    <hyperlink ref="B20" r:id="rId37" location="" display="https://turbomir.shop/shop/UID_16224.html"/>
+    <hyperlink ref="E20" r:id="rId38" location="" display="https://turbomir.shop/order/?from=html&amp;id=16224"/>
+    <hyperlink ref="B21" r:id="rId39" location="" display="https://turbomir.shop/shop/UID_16225.html"/>
+    <hyperlink ref="E21" r:id="rId40" location="" display="https://turbomir.shop/order/?from=html&amp;id=16225"/>
+    <hyperlink ref="B22" r:id="rId41" location="" display="https://turbomir.shop/shop/UID_16226.html"/>
+    <hyperlink ref="E22" r:id="rId42" location="" display="https://turbomir.shop/order/?from=html&amp;id=16226"/>
+    <hyperlink ref="B23" r:id="rId43" location="" display="https://turbomir.shop/shop/UID_16227.html"/>
+    <hyperlink ref="E23" r:id="rId44" location="" display="https://turbomir.shop/order/?from=html&amp;id=16227"/>
+    <hyperlink ref="B24" r:id="rId45" location="" display="https://turbomir.shop/shop/UID_16228.html"/>
+    <hyperlink ref="E24" r:id="rId46" location="" display="https://turbomir.shop/order/?from=html&amp;id=16228"/>
+    <hyperlink ref="B25" r:id="rId47" location="" display="https://turbomir.shop/shop/UID_14853.html"/>
+    <hyperlink ref="E25" r:id="rId48" location="" display="https://turbomir.shop/order/?from=html&amp;id=14853"/>
+    <hyperlink ref="B26" r:id="rId49" location="" display="https://turbomir.shop/shop/UID_14854.html"/>
+    <hyperlink ref="E26" r:id="rId50" location="" display="https://turbomir.shop/order/?from=html&amp;id=14854"/>
+    <hyperlink ref="B27" r:id="rId51" location="" display="https://turbomir.shop/shop/UID_14855.html"/>
+    <hyperlink ref="E27" r:id="rId52" location="" display="https://turbomir.shop/order/?from=html&amp;id=14855"/>
+    <hyperlink ref="B28" r:id="rId53" location="" display="https://turbomir.shop/shop/UID_14867.html"/>
+    <hyperlink ref="E28" r:id="rId54" location="" display="https://turbomir.shop/order/?from=html&amp;id=14867"/>
+    <hyperlink ref="B29" r:id="rId55" location="" display="https://turbomir.shop/shop/UID_14868.html"/>
+    <hyperlink ref="E29" r:id="rId56" location="" display="https://turbomir.shop/order/?from=html&amp;id=14868"/>
+    <hyperlink ref="B30" r:id="rId57" location="" display="https://turbomir.shop/shop/UID_14869.html"/>
+    <hyperlink ref="E30" r:id="rId58" location="" display="https://turbomir.shop/order/?from=html&amp;id=14869"/>
+    <hyperlink ref="B31" r:id="rId59" location="" display="https://turbomir.shop/shop/UID_16229.html"/>
+    <hyperlink ref="E31" r:id="rId60" location="" display="https://turbomir.shop/order/?from=html&amp;id=16229"/>
+    <hyperlink ref="B32" r:id="rId61" location="" display="https://turbomir.shop/shop/UID_16230.html"/>
+    <hyperlink ref="E32" r:id="rId62" location="" display="https://turbomir.shop/order/?from=html&amp;id=16230"/>
+    <hyperlink ref="B33" r:id="rId63" location="" display="https://turbomir.shop/shop/UID_16231.html"/>
+    <hyperlink ref="E33" r:id="rId64" location="" display="https://turbomir.shop/order/?from=html&amp;id=16231"/>
+    <hyperlink ref="B34" r:id="rId65" location="" display="https://turbomir.shop/shop/UID_16232.html"/>
+    <hyperlink ref="E34" r:id="rId66" location="" display="https://turbomir.shop/order/?from=html&amp;id=16232"/>
+    <hyperlink ref="B35" r:id="rId67" location="" display="https://turbomir.shop/shop/UID_16233.html"/>
+    <hyperlink ref="E35" r:id="rId68" location="" display="https://turbomir.shop/order/?from=html&amp;id=16233"/>
+    <hyperlink ref="B36" r:id="rId69" location="" display="https://turbomir.shop/shop/UID_16234.html"/>
+    <hyperlink ref="E36" r:id="rId70" location="" display="https://turbomir.shop/order/?from=html&amp;id=16234"/>
+    <hyperlink ref="B37" r:id="rId71" location="" display="https://turbomir.shop/shop/UID_16223.html"/>
+    <hyperlink ref="E37" r:id="rId72" location="" display="https://turbomir.shop/order/?from=html&amp;id=16223"/>
+    <hyperlink ref="B38" r:id="rId73" location="" display="https://turbomir.shop/shop/UID_14918.html"/>
+    <hyperlink ref="E38" r:id="rId74" location="" display="https://turbomir.shop/order/?from=html&amp;id=14918"/>
+    <hyperlink ref="B39" r:id="rId75" location="" display="https://turbomir.shop/shop/UID_14923.html"/>
+    <hyperlink ref="E39" r:id="rId76" location="" display="https://turbomir.shop/order/?from=html&amp;id=14923"/>
+    <hyperlink ref="B40" r:id="rId77" location="" display="https://turbomir.shop/shop/UID_14926.html"/>
+    <hyperlink ref="E40" r:id="rId78" location="" display="https://turbomir.shop/order/?from=html&amp;id=14926"/>
+    <hyperlink ref="B41" r:id="rId79" location="" display="https://turbomir.shop/shop/UID_14911.html"/>
+    <hyperlink ref="E41" r:id="rId80" location="" display="https://turbomir.shop/order/?from=html&amp;id=14911"/>
+    <hyperlink ref="B42" r:id="rId81" location="" display="https://turbomir.shop/shop/UID_14904.html"/>
+    <hyperlink ref="E42" r:id="rId82" location="" display="https://turbomir.shop/order/?from=html&amp;id=14904"/>
+    <hyperlink ref="B43" r:id="rId83" location="" display="https://turbomir.shop/shop/UID_14865.html"/>
+    <hyperlink ref="E43" r:id="rId84" location="" display="https://turbomir.shop/order/?from=html&amp;id=14865"/>
+    <hyperlink ref="B44" r:id="rId85" location="" display="https://turbomir.shop/shop/UID_14866.html"/>
+    <hyperlink ref="E44" r:id="rId86" location="" display="https://turbomir.shop/order/?from=html&amp;id=14866"/>
+    <hyperlink ref="B45" r:id="rId87" location="" display="https://turbomir.shop/shop/UID_15878.html"/>
+    <hyperlink ref="E45" r:id="rId88" location="" display="https://turbomir.shop/order/?from=html&amp;id=15878"/>
+    <hyperlink ref="B46" r:id="rId89" location="" display="https://turbomir.shop/shop/UID_15879.html"/>
+    <hyperlink ref="E46" r:id="rId90" location="" display="https://turbomir.shop/order/?from=html&amp;id=15879"/>
+    <hyperlink ref="B47" r:id="rId91" location="" display="https://turbomir.shop/shop/UID_15880.html"/>
+    <hyperlink ref="E47" r:id="rId92" location="" display="https://turbomir.shop/order/?from=html&amp;id=15880"/>
+    <hyperlink ref="B48" r:id="rId93" location="" display="https://turbomir.shop/shop/UID_15881.html"/>
+    <hyperlink ref="E48" r:id="rId94" location="" display="https://turbomir.shop/order/?from=html&amp;id=15881"/>
+    <hyperlink ref="B49" r:id="rId95" location="" display="https://turbomir.shop/shop/UID_14941.html"/>
+    <hyperlink ref="E49" r:id="rId96" location="" display="https://turbomir.shop/order/?from=html&amp;id=14941"/>
+    <hyperlink ref="B50" r:id="rId97" location="" display="https://turbomir.shop/shop/UID_14903.html"/>
+    <hyperlink ref="E50" r:id="rId98" location="" display="https://turbomir.shop/order/?from=html&amp;id=14903"/>
+    <hyperlink ref="B51" r:id="rId99" location="" display="https://turbomir.shop/shop/UID_18973.html"/>
+    <hyperlink ref="E51" r:id="rId100" location="" display="https://turbomir.shop/order/?from=html&amp;id=18973"/>
+    <hyperlink ref="B52" r:id="rId101" location="" display="https://turbomir.shop/shop/UID_14845.html"/>
+    <hyperlink ref="E52" r:id="rId102" location="" display="https://turbomir.shop/order/?from=html&amp;id=14845"/>
+    <hyperlink ref="B53" r:id="rId103" location="" display="https://turbomir.shop/shop/UID_14909.html"/>
+    <hyperlink ref="E53" r:id="rId104" location="" display="https://turbomir.shop/order/?from=html&amp;id=14909"/>
+    <hyperlink ref="B54" r:id="rId105" location="" display="https://turbomir.shop/shop/UID_14910.html"/>
+    <hyperlink ref="E54" r:id="rId106" location="" display="https://turbomir.shop/order/?from=html&amp;id=14910"/>
+    <hyperlink ref="B55" r:id="rId107" location="" display="https://turbomir.shop/shop/UID_14928.html"/>
+    <hyperlink ref="E55" r:id="rId108" location="" display="https://turbomir.shop/order/?from=html&amp;id=14928"/>
+    <hyperlink ref="B56" r:id="rId109" location="" display="https://turbomir.shop/shop/UID_14922.html"/>
+    <hyperlink ref="E56" r:id="rId110" location="" display="https://turbomir.shop/order/?from=html&amp;id=14922"/>
+    <hyperlink ref="B57" r:id="rId111" location="" display="https://turbomir.shop/shop/UID_14920.html"/>
+    <hyperlink ref="E57" r:id="rId112" location="" display="https://turbomir.shop/order/?from=html&amp;id=14920"/>
+    <hyperlink ref="B58" r:id="rId113" location="" display="https://turbomir.shop/shop/UID_14917.html"/>
+    <hyperlink ref="E58" r:id="rId114" location="" display="https://turbomir.shop/order/?from=html&amp;id=14917"/>
+    <hyperlink ref="B59" r:id="rId115" location="" display="https://turbomir.shop/shop/UID_14862.html"/>
+    <hyperlink ref="E59" r:id="rId116" location="" display="https://turbomir.shop/order/?from=html&amp;id=14862"/>
+    <hyperlink ref="B60" r:id="rId117" location="" display="https://turbomir.shop/shop/UID_14863.html"/>
+    <hyperlink ref="E60" r:id="rId118" location="" display="https://turbomir.shop/order/?from=html&amp;id=14863"/>
+    <hyperlink ref="B61" r:id="rId119" location="" display="https://turbomir.shop/shop/UID_14852.html"/>
+    <hyperlink ref="E61" r:id="rId120" location="" display="https://turbomir.shop/order/?from=html&amp;id=14852"/>
+    <hyperlink ref="B62" r:id="rId121" location="" display="https://turbomir.shop/shop/UID_14925.html"/>
+    <hyperlink ref="E62" r:id="rId122" location="" display="https://turbomir.shop/order/?from=html&amp;id=14925"/>
+    <hyperlink ref="B63" r:id="rId123" location="" display="https://turbomir.shop/shop/UID_14900.html"/>
+    <hyperlink ref="E63" r:id="rId124" location="" display="https://turbomir.shop/order/?from=html&amp;id=14900"/>
+    <hyperlink ref="B64" r:id="rId125" location="" display="https://turbomir.shop/shop/UID_14902.html"/>
+    <hyperlink ref="E64" r:id="rId126" location="" display="https://turbomir.shop/order/?from=html&amp;id=14902"/>
+    <hyperlink ref="B65" r:id="rId127" location="" display="https://turbomir.shop/shop/UID_14843.html"/>
+    <hyperlink ref="E65" r:id="rId128" location="" display="https://turbomir.shop/order/?from=html&amp;id=14843"/>
+    <hyperlink ref="B66" r:id="rId129" location="" display="https://turbomir.shop/shop/UID_14938.html"/>
+    <hyperlink ref="E66" r:id="rId130" location="" display="https://turbomir.shop/order/?from=html&amp;id=14938"/>
+    <hyperlink ref="B67" r:id="rId131" location="" display="https://turbomir.shop/shop/UID_14934.html"/>
+    <hyperlink ref="E67" r:id="rId132" location="" display="https://turbomir.shop/order/?from=html&amp;id=14934"/>
+    <hyperlink ref="B68" r:id="rId133" location="" display="https://turbomir.shop/shop/UID_14935.html"/>
+    <hyperlink ref="E68" r:id="rId134" location="" display="https://turbomir.shop/order/?from=html&amp;id=14935"/>
+    <hyperlink ref="B69" r:id="rId135" location="" display="https://turbomir.shop/shop/UID_14936.html"/>
+    <hyperlink ref="E69" r:id="rId136" location="" display="https://turbomir.shop/order/?from=html&amp;id=14936"/>
+    <hyperlink ref="B70" r:id="rId137" location="" display="https://turbomir.shop/shop/UID_14937.html"/>
+    <hyperlink ref="E70" r:id="rId138" location="" display="https://turbomir.shop/order/?from=html&amp;id=14937"/>
+    <hyperlink ref="B71" r:id="rId139" location="" display="https://turbomir.shop/shop/UID_14907.html"/>
+    <hyperlink ref="E71" r:id="rId140" location="" display="https://turbomir.shop/order/?from=html&amp;id=14907"/>
+    <hyperlink ref="B72" r:id="rId141" location="" display="https://turbomir.shop/shop/UID_14908.html"/>
+    <hyperlink ref="E72" r:id="rId142" location="" display="https://turbomir.shop/order/?from=html&amp;id=14908"/>
+    <hyperlink ref="B73" r:id="rId143" location="" display="https://turbomir.shop/shop/UID_14929.html"/>
+    <hyperlink ref="E73" r:id="rId144" location="" display="https://turbomir.shop/order/?from=html&amp;id=14929"/>
+    <hyperlink ref="B74" r:id="rId145" location="" display="https://turbomir.shop/shop/UID_14930.html"/>
+    <hyperlink ref="E74" r:id="rId146" location="" display="https://turbomir.shop/order/?from=html&amp;id=14930"/>
+    <hyperlink ref="B75" r:id="rId147" location="" display="https://turbomir.shop/shop/UID_14931.html"/>
+    <hyperlink ref="E75" r:id="rId148" location="" display="https://turbomir.shop/order/?from=html&amp;id=14931"/>
+    <hyperlink ref="B76" r:id="rId149" location="" display="https://turbomir.shop/shop/UID_14932.html"/>
+    <hyperlink ref="E76" r:id="rId150" location="" display="https://turbomir.shop/order/?from=html&amp;id=14932"/>
+    <hyperlink ref="B77" r:id="rId151" location="" display="https://turbomir.shop/shop/UID_14927.html"/>
+    <hyperlink ref="E77" r:id="rId152" location="" display="https://turbomir.shop/order/?from=html&amp;id=14927"/>
+    <hyperlink ref="B78" r:id="rId153" location="" display="https://turbomir.shop/shop/UID_14914.html"/>
+    <hyperlink ref="E78" r:id="rId154" location="" display="https://turbomir.shop/order/?from=html&amp;id=14914"/>
+    <hyperlink ref="B79" r:id="rId155" location="" display="https://turbomir.shop/shop/UID_14915.html"/>
+    <hyperlink ref="E79" r:id="rId156" location="" display="https://turbomir.shop/order/?from=html&amp;id=14915"/>
+    <hyperlink ref="B80" r:id="rId157" location="" display="https://turbomir.shop/shop/UID_14916.html"/>
+    <hyperlink ref="E80" r:id="rId158" location="" display="https://turbomir.shop/order/?from=html&amp;id=14916"/>
+    <hyperlink ref="B81" r:id="rId159" location="" display="https://turbomir.shop/shop/UID_14942.html"/>
+    <hyperlink ref="E81" r:id="rId160" location="" display="https://turbomir.shop/order/?from=html&amp;id=14942"/>
+    <hyperlink ref="B82" r:id="rId161" location="" display="https://turbomir.shop/shop/UID_14943.html"/>
+    <hyperlink ref="E82" r:id="rId162" location="" display="https://turbomir.shop/order/?from=html&amp;id=14943"/>
+    <hyperlink ref="B83" r:id="rId163" location="" display="https://turbomir.shop/shop/UID_14944.html"/>
+    <hyperlink ref="E83" r:id="rId164" location="" display="https://turbomir.shop/order/?from=html&amp;id=14944"/>
+    <hyperlink ref="B84" r:id="rId165" location="" display="https://turbomir.shop/shop/UID_14945.html"/>
+    <hyperlink ref="E84" r:id="rId166" location="" display="https://turbomir.shop/order/?from=html&amp;id=14945"/>
+    <hyperlink ref="B85" r:id="rId167" location="" display="https://turbomir.shop/shop/UID_14946.html"/>
+    <hyperlink ref="E85" r:id="rId168" location="" display="https://turbomir.shop/order/?from=html&amp;id=14946"/>
+    <hyperlink ref="B86" r:id="rId169" location="" display="https://turbomir.shop/shop/UID_14947.html"/>
+    <hyperlink ref="E86" r:id="rId170" location="" display="https://turbomir.shop/order/?from=html&amp;id=14947"/>
+    <hyperlink ref="B87" r:id="rId171" location="" display="https://turbomir.shop/shop/UID_14948.html"/>
+    <hyperlink ref="E87" r:id="rId172" location="" display="https://turbomir.shop/order/?from=html&amp;id=14948"/>
+    <hyperlink ref="B88" r:id="rId173" location="" display="https://turbomir.shop/shop/UID_14949.html"/>
+    <hyperlink ref="E88" r:id="rId174" location="" display="https://turbomir.shop/order/?from=html&amp;id=14949"/>
+    <hyperlink ref="B89" r:id="rId175" location="" display="https://turbomir.shop/shop/UID_14950.html"/>
+    <hyperlink ref="E89" r:id="rId176" location="" display="https://turbomir.shop/order/?from=html&amp;id=14950"/>
+    <hyperlink ref="B90" r:id="rId177" location="" display="https://turbomir.shop/shop/UID_14951.html"/>
+    <hyperlink ref="E90" r:id="rId178" location="" display="https://turbomir.shop/order/?from=html&amp;id=14951"/>
+    <hyperlink ref="B91" r:id="rId179" location="" display="https://turbomir.shop/shop/UID_14952.html"/>
+    <hyperlink ref="E91" r:id="rId180" location="" display="https://turbomir.shop/order/?from=html&amp;id=14952"/>
+    <hyperlink ref="B92" r:id="rId181" location="" display="https://turbomir.shop/shop/UID_14953.html"/>
+    <hyperlink ref="E92" r:id="rId182" location="" display="https://turbomir.shop/order/?from=html&amp;id=14953"/>
+    <hyperlink ref="B93" r:id="rId183" location="" display="https://turbomir.shop/shop/UID_14954.html"/>
+    <hyperlink ref="E93" r:id="rId184" location="" display="https://turbomir.shop/order/?from=html&amp;id=14954"/>
+    <hyperlink ref="B94" r:id="rId185" location="" display="https://turbomir.shop/shop/UID_14955.html"/>
+    <hyperlink ref="E94" r:id="rId186" location="" display="https://turbomir.shop/order/?from=html&amp;id=14955"/>
+    <hyperlink ref="B95" r:id="rId187" location="" display="https://turbomir.shop/shop/UID_14956.html"/>
+    <hyperlink ref="E95" r:id="rId188" location="" display="https://turbomir.shop/order/?from=html&amp;id=14956"/>
+    <hyperlink ref="B96" r:id="rId189" location="" display="https://turbomir.shop/shop/UID_14957.html"/>
+    <hyperlink ref="E96" r:id="rId190" location="" display="https://turbomir.shop/order/?from=html&amp;id=14957"/>
+    <hyperlink ref="B97" r:id="rId191" location="" display="https://turbomir.shop/shop/UID_14958.html"/>
+    <hyperlink ref="E97" r:id="rId192" location="" display="https://turbomir.shop/order/?from=html&amp;id=14958"/>
+    <hyperlink ref="B98" r:id="rId193" location="" display="https://turbomir.shop/shop/UID_14959.html"/>
+    <hyperlink ref="E98" r:id="rId194" location="" display="https://turbomir.shop/order/?from=html&amp;id=14959"/>
+    <hyperlink ref="B99" r:id="rId195" location="" display="https://turbomir.shop/shop/UID_14960.html"/>
+    <hyperlink ref="E99" r:id="rId196" location="" display="https://turbomir.shop/order/?from=html&amp;id=14960"/>
+    <hyperlink ref="B100" r:id="rId197" location="" display="https://turbomir.shop/shop/UID_14961.html"/>
+    <hyperlink ref="E100" r:id="rId198" location="" display="https://turbomir.shop/order/?from=html&amp;id=14961"/>
+    <hyperlink ref="B101" r:id="rId199" location="" display="https://turbomir.shop/shop/UID_14962.html"/>
+    <hyperlink ref="E101" r:id="rId200" location="" display="https://turbomir.shop/order/?from=html&amp;id=14962"/>
+    <hyperlink ref="B102" r:id="rId201" location="" display="https://turbomir.shop/shop/UID_14963.html"/>
+    <hyperlink ref="E102" r:id="rId202" location="" display="https://turbomir.shop/order/?from=html&amp;id=14963"/>
+    <hyperlink ref="B103" r:id="rId203" location="" display="https://turbomir.shop/shop/UID_14964.html"/>
+    <hyperlink ref="E103" r:id="rId204" location="" display="https://turbomir.shop/order/?from=html&amp;id=14964"/>
+    <hyperlink ref="B104" r:id="rId205" location="" display="https://turbomir.shop/shop/UID_14965.html"/>
+    <hyperlink ref="E104" r:id="rId206" location="" display="https://turbomir.shop/order/?from=html&amp;id=14965"/>
+    <hyperlink ref="B105" r:id="rId207" location="" display="https://turbomir.shop/shop/UID_14966.html"/>
+    <hyperlink ref="E105" r:id="rId208" location="" display="https://turbomir.shop/order/?from=html&amp;id=14966"/>
+    <hyperlink ref="B106" r:id="rId209" location="" display="https://turbomir.shop/shop/UID_14967.html"/>
+    <hyperlink ref="E106" r:id="rId210" location="" display="https://turbomir.shop/order/?from=html&amp;id=14967"/>
+    <hyperlink ref="B107" r:id="rId211" location="" display="https://turbomir.shop/shop/UID_14968.html"/>
+    <hyperlink ref="E107" r:id="rId212" location="" display="https://turbomir.shop/order/?from=html&amp;id=14968"/>
+    <hyperlink ref="B108" r:id="rId213" location="" display="https://turbomir.shop/shop/UID_14969.html"/>
+    <hyperlink ref="E108" r:id="rId214" location="" display="https://turbomir.shop/order/?from=html&amp;id=14969"/>
+    <hyperlink ref="B109" r:id="rId215" location="" display="https://turbomir.shop/shop/UID_14970.html"/>
+    <hyperlink ref="E109" r:id="rId216" location="" display="https://turbomir.shop/order/?from=html&amp;id=14970"/>
+    <hyperlink ref="B110" r:id="rId217" location="" display="https://turbomir.shop/shop/UID_14971.html"/>
+    <hyperlink ref="E110" r:id="rId218" location="" display="https://turbomir.shop/order/?from=html&amp;id=14971"/>
+    <hyperlink ref="B111" r:id="rId219" location="" display="https://turbomir.shop/shop/UID_14972.html"/>
+    <hyperlink ref="E111" r:id="rId220" location="" display="https://turbomir.shop/order/?from=html&amp;id=14972"/>
+    <hyperlink ref="B112" r:id="rId221" location="" display="https://turbomir.shop/shop/UID_14973.html"/>
+    <hyperlink ref="E112" r:id="rId222" location="" display="https://turbomir.shop/order/?from=html&amp;id=14973"/>
+    <hyperlink ref="B113" r:id="rId223" location="" display="https://turbomir.shop/shop/UID_14974.html"/>
+    <hyperlink ref="E113" r:id="rId224" location="" display="https://turbomir.shop/order/?from=html&amp;id=14974"/>
+    <hyperlink ref="B114" r:id="rId225" location="" display="https://turbomir.shop/shop/UID_14975.html"/>
+    <hyperlink ref="E114" r:id="rId226" location="" display="https://turbomir.shop/order/?from=html&amp;id=14975"/>
+    <hyperlink ref="B115" r:id="rId227" location="" display="https://turbomir.shop/shop/UID_14976.html"/>
+    <hyperlink ref="E115" r:id="rId228" location="" display="https://turbomir.shop/order/?from=html&amp;id=14976"/>
+    <hyperlink ref="B116" r:id="rId229" location="" display="https://turbomir.shop/shop/UID_14977.html"/>
+    <hyperlink ref="E116" r:id="rId230" location="" display="https://turbomir.shop/order/?from=html&amp;id=14977"/>
+    <hyperlink ref="B117" r:id="rId231" location="" display="https://turbomir.shop/shop/UID_14978.html"/>
+    <hyperlink ref="E117" r:id="rId232" location="" display="https://turbomir.shop/order/?from=html&amp;id=14978"/>
+    <hyperlink ref="B118" r:id="rId233" location="" display="https://turbomir.shop/shop/UID_14979.html"/>
+    <hyperlink ref="E118" r:id="rId234" location="" display="https://turbomir.shop/order/?from=html&amp;id=14979"/>
+    <hyperlink ref="B119" r:id="rId235" location="" display="https://turbomir.shop/shop/UID_14980.html"/>
+    <hyperlink ref="E119" r:id="rId236" location="" display="https://turbomir.shop/order/?from=html&amp;id=14980"/>
+    <hyperlink ref="B120" r:id="rId237" location="" display="https://turbomir.shop/shop/UID_14981.html"/>
+    <hyperlink ref="E120" r:id="rId238" location="" display="https://turbomir.shop/order/?from=html&amp;id=14981"/>
+    <hyperlink ref="B121" r:id="rId239" location="" display="https://turbomir.shop/shop/UID_14982.html"/>
+    <hyperlink ref="E121" r:id="rId240" location="" display="https://turbomir.shop/order/?from=html&amp;id=14982"/>
+    <hyperlink ref="B122" r:id="rId241" location="" display="https://turbomir.shop/shop/UID_14983.html"/>
+    <hyperlink ref="E122" r:id="rId242" location="" display="https://turbomir.shop/order/?from=html&amp;id=14983"/>
+    <hyperlink ref="B123" r:id="rId243" location="" display="https://turbomir.shop/shop/UID_14984.html"/>
+    <hyperlink ref="E123" r:id="rId244" location="" display="https://turbomir.shop/order/?from=html&amp;id=14984"/>
+    <hyperlink ref="B124" r:id="rId245" location="" display="https://turbomir.shop/shop/UID_14985.html"/>
+    <hyperlink ref="E124" r:id="rId246" location="" display="https://turbomir.shop/order/?from=html&amp;id=14985"/>
+    <hyperlink ref="B125" r:id="rId247" location="" display="https://turbomir.shop/shop/UID_14986.html"/>
+    <hyperlink ref="E125" r:id="rId248" location="" display="https://turbomir.shop/order/?from=html&amp;id=14986"/>
+    <hyperlink ref="B126" r:id="rId249" location="" display="https://turbomir.shop/shop/UID_14987.html"/>
+    <hyperlink ref="E126" r:id="rId250" location="" display="https://turbomir.shop/order/?from=html&amp;id=14987"/>
+    <hyperlink ref="B127" r:id="rId251" location="" display="https://turbomir.shop/shop/UID_14988.html"/>
+    <hyperlink ref="E127" r:id="rId252" location="" display="https://turbomir.shop/order/?from=html&amp;id=14988"/>
+    <hyperlink ref="B128" r:id="rId253" location="" display="https://turbomir.shop/shop/UID_14989.html"/>
+    <hyperlink ref="E128" r:id="rId254" location="" display="https://turbomir.shop/order/?from=html&amp;id=14989"/>
+    <hyperlink ref="B129" r:id="rId255" location="" display="https://turbomir.shop/shop/UID_14990.html"/>
+    <hyperlink ref="E129" r:id="rId256" location="" display="https://turbomir.shop/order/?from=html&amp;id=14990"/>
+    <hyperlink ref="B130" r:id="rId257" location="" display="https://turbomir.shop/shop/UID_14991.html"/>
+    <hyperlink ref="E130" r:id="rId258" location="" display="https://turbomir.shop/order/?from=html&amp;id=14991"/>
+    <hyperlink ref="B131" r:id="rId259" location="" display="https://turbomir.shop/shop/UID_14992.html"/>
+    <hyperlink ref="E131" r:id="rId260" location="" display="https://turbomir.shop/order/?from=html&amp;id=14992"/>
+    <hyperlink ref="B132" r:id="rId261" location="" display="https://turbomir.shop/shop/UID_14993.html"/>
+    <hyperlink ref="E132" r:id="rId262" location="" display="https://turbomir.shop/order/?from=html&amp;id=14993"/>
+    <hyperlink ref="B133" r:id="rId263" location="" display="https://turbomir.shop/shop/UID_14994.html"/>
+    <hyperlink ref="E133" r:id="rId264" location="" display="https://turbomir.shop/order/?from=html&amp;id=14994"/>
+    <hyperlink ref="B134" r:id="rId265" location="" display="https://turbomir.shop/shop/UID_14995.html"/>
+    <hyperlink ref="E134" r:id="rId266" location="" display="https://turbomir.shop/order/?from=html&amp;id=14995"/>
+    <hyperlink ref="B135" r:id="rId267" location="" display="https://turbomir.shop/shop/UID_14996.html"/>
+    <hyperlink ref="E135" r:id="rId268" location="" display="https://turbomir.shop/order/?from=html&amp;id=14996"/>
+    <hyperlink ref="B136" r:id="rId269" location="" display="https://turbomir.shop/shop/UID_14997.html"/>
+    <hyperlink ref="E136" r:id="rId270" location="" display="https://turbomir.shop/order/?from=html&amp;id=14997"/>
+    <hyperlink ref="B137" r:id="rId271" location="" display="https://turbomir.shop/shop/UID_14998.html"/>
+    <hyperlink ref="E137" r:id="rId272" location="" display="https://turbomir.shop/order/?from=html&amp;id=14998"/>
+    <hyperlink ref="B138" r:id="rId273" location="" display="https://turbomir.shop/shop/UID_14999.html"/>
+    <hyperlink ref="E138" r:id="rId274" location="" display="https://turbomir.shop/order/?from=html&amp;id=14999"/>
+    <hyperlink ref="B139" r:id="rId275" location="" display="https://turbomir.shop/shop/UID_15000.html"/>
+    <hyperlink ref="E139" r:id="rId276" location="" display="https://turbomir.shop/order/?from=html&amp;id=15000"/>
+    <hyperlink ref="B140" r:id="rId277" location="" display="https://turbomir.shop/shop/UID_15001.html"/>
+    <hyperlink ref="E140" r:id="rId278" location="" display="https://turbomir.shop/order/?from=html&amp;id=15001"/>
+    <hyperlink ref="B141" r:id="rId279" location="" display="https://turbomir.shop/shop/UID_15002.html"/>
+    <hyperlink ref="E141" r:id="rId280" location="" display="https://turbomir.shop/order/?from=html&amp;id=15002"/>
+    <hyperlink ref="B142" r:id="rId281" location="" display="https://turbomir.shop/shop/UID_15003.html"/>
+    <hyperlink ref="E142" r:id="rId282" location="" display="https://turbomir.shop/order/?from=html&amp;id=15003"/>
+    <hyperlink ref="B143" r:id="rId283" location="" display="https://turbomir.shop/shop/UID_15004.html"/>
+    <hyperlink ref="E143" r:id="rId284" location="" display="https://turbomir.shop/order/?from=html&amp;id=15004"/>
+    <hyperlink ref="B144" r:id="rId285" location="" display="https://turbomir.shop/shop/UID_15005.html"/>
+    <hyperlink ref="E144" r:id="rId286" location="" display="https://turbomir.shop/order/?from=html&amp;id=15005"/>
+    <hyperlink ref="B145" r:id="rId287" location="" display="https://turbomir.shop/shop/UID_15006.html"/>
+    <hyperlink ref="E145" r:id="rId288" location="" display="https://turbomir.shop/order/?from=html&amp;id=15006"/>
+    <hyperlink ref="B146" r:id="rId289" location="" display="https://turbomir.shop/shop/UID_15007.html"/>
+    <hyperlink ref="E146" r:id="rId290" location="" display="https://turbomir.shop/order/?from=html&amp;id=15007"/>
+    <hyperlink ref="B147" r:id="rId291" location="" display="https://turbomir.shop/shop/UID_15008.html"/>
+    <hyperlink ref="E147" r:id="rId292" location="" display="https://turbomir.shop/order/?from=html&amp;id=15008"/>
+    <hyperlink ref="B148" r:id="rId293" location="" display="https://turbomir.shop/shop/UID_15009.html"/>
+    <hyperlink ref="E148" r:id="rId294" location="" display="https://turbomir.shop/order/?from=html&amp;id=15009"/>
+    <hyperlink ref="B149" r:id="rId295" location="" display="https://turbomir.shop/shop/UID_15010.html"/>
+    <hyperlink ref="E149" r:id="rId296" location="" display="https://turbomir.shop/order/?from=html&amp;id=15010"/>
+    <hyperlink ref="B150" r:id="rId297" location="" display="https://turbomir.shop/shop/UID_15011.html"/>
+    <hyperlink ref="E150" r:id="rId298" location="" display="https://turbomir.shop/order/?from=html&amp;id=15011"/>
+    <hyperlink ref="B151" r:id="rId299" location="" display="https://turbomir.shop/shop/UID_15012.html"/>
+    <hyperlink ref="E151" r:id="rId300" location="" display="https://turbomir.shop/order/?from=html&amp;id=15012"/>
+    <hyperlink ref="B152" r:id="rId301" location="" display="https://turbomir.shop/shop/UID_15013.html"/>
+    <hyperlink ref="E152" r:id="rId302" location="" display="https://turbomir.shop/order/?from=html&amp;id=15013"/>
+    <hyperlink ref="B153" r:id="rId303" location="" display="https://turbomir.shop/shop/UID_15014.html"/>
+    <hyperlink ref="E153" r:id="rId304" location="" display="https://turbomir.shop/order/?from=html&amp;id=15014"/>
+    <hyperlink ref="B154" r:id="rId305" location="" display="https://turbomir.shop/shop/UID_15015.html"/>
+    <hyperlink ref="E154" r:id="rId306" location="" display="https://turbomir.shop/order/?from=html&amp;id=15015"/>
+    <hyperlink ref="B155" r:id="rId307" location="" display="https://turbomir.shop/shop/UID_15016.html"/>
+    <hyperlink ref="E155" r:id="rId308" location="" display="https://turbomir.shop/order/?from=html&amp;id=15016"/>
+    <hyperlink ref="B156" r:id="rId309" location="" display="https://turbomir.shop/shop/UID_15017.html"/>
+    <hyperlink ref="E156" r:id="rId310" location="" display="https://turbomir.shop/order/?from=html&amp;id=15017"/>
+    <hyperlink ref="B157" r:id="rId311" location="" display="https://turbomir.shop/shop/UID_15018.html"/>
+    <hyperlink ref="E157" r:id="rId312" location="" display="https://turbomir.shop/order/?from=html&amp;id=15018"/>
+    <hyperlink ref="B158" r:id="rId313" location="" display="https://turbomir.shop/shop/UID_15019.html"/>
+    <hyperlink ref="E158" r:id="rId314" location="" display="https://turbomir.shop/order/?from=html&amp;id=15019"/>
+    <hyperlink ref="B159" r:id="rId315" location="" display="https://turbomir.shop/shop/UID_15020.html"/>
+    <hyperlink ref="E159" r:id="rId316" location="" display="https://turbomir.shop/order/?from=html&amp;id=15020"/>
+    <hyperlink ref="B160" r:id="rId317" location="" display="https://turbomir.shop/shop/UID_15021.html"/>
+    <hyperlink ref="E160" r:id="rId318" location="" display="https://turbomir.shop/order/?from=html&amp;id=15021"/>
+    <hyperlink ref="B161" r:id="rId319" location="" display="https://turbomir.shop/shop/UID_15022.html"/>
+    <hyperlink ref="E161" r:id="rId320" location="" display="https://turbomir.shop/order/?from=html&amp;id=15022"/>
+    <hyperlink ref="B162" r:id="rId321" location="" display="https://turbomir.shop/shop/UID_15023.html"/>
+    <hyperlink ref="E162" r:id="rId322" location="" display="https://turbomir.shop/order/?from=html&amp;id=15023"/>
+    <hyperlink ref="B163" r:id="rId323" location="" display="https://turbomir.shop/shop/UID_15024.html"/>
+    <hyperlink ref="E163" r:id="rId324" location="" display="https://turbomir.shop/order/?from=html&amp;id=15024"/>
+    <hyperlink ref="B164" r:id="rId325" location="" display="https://turbomir.shop/shop/UID_15025.html"/>
+    <hyperlink ref="E164" r:id="rId326" location="" display="https://turbomir.shop/order/?from=html&amp;id=15025"/>
+    <hyperlink ref="B165" r:id="rId327" location="" display="https://turbomir.shop/shop/UID_15026.html"/>
+    <hyperlink ref="E165" r:id="rId328" location="" display="https://turbomir.shop/order/?from=html&amp;id=15026"/>
+    <hyperlink ref="B166" r:id="rId329" location="" display="https://turbomir.shop/shop/UID_15027.html"/>
+    <hyperlink ref="E166" r:id="rId330" location="" display="https://turbomir.shop/order/?from=html&amp;id=15027"/>
+    <hyperlink ref="B167" r:id="rId331" location="" display="https://turbomir.shop/shop/UID_15028.html"/>
+    <hyperlink ref="E167" r:id="rId332" location="" display="https://turbomir.shop/order/?from=html&amp;id=15028"/>
+    <hyperlink ref="B168" r:id="rId333" location="" display="https://turbomir.shop/shop/UID_15029.html"/>
+    <hyperlink ref="E168" r:id="rId334" location="" display="https://turbomir.shop/order/?from=html&amp;id=15029"/>
+    <hyperlink ref="B169" r:id="rId335" location="" display="https://turbomir.shop/shop/UID_15030.html"/>
+    <hyperlink ref="E169" r:id="rId336" location="" display="https://turbomir.shop/order/?from=html&amp;id=15030"/>
+    <hyperlink ref="B170" r:id="rId337" location="" display="https://turbomir.shop/shop/UID_15031.html"/>
+    <hyperlink ref="E170" r:id="rId338" location="" display="https://turbomir.shop/order/?from=html&amp;id=15031"/>
+    <hyperlink ref="B171" r:id="rId339" location="" display="https://turbomir.shop/shop/UID_15032.html"/>
+    <hyperlink ref="E171" r:id="rId340" location="" display="https://turbomir.shop/order/?from=html&amp;id=15032"/>
+    <hyperlink ref="B172" r:id="rId341" location="" display="https://turbomir.shop/shop/UID_15033.html"/>
+    <hyperlink ref="E172" r:id="rId342" location="" display="https://turbomir.shop/order/?from=html&amp;id=15033"/>
+    <hyperlink ref="B173" r:id="rId343" location="" display="https://turbomir.shop/shop/UID_15034.html"/>
+    <hyperlink ref="E173" r:id="rId344" location="" display="https://turbomir.shop/order/?from=html&amp;id=15034"/>
+    <hyperlink ref="B174" r:id="rId345" location="" display="https://turbomir.shop/shop/UID_15035.html"/>
+    <hyperlink ref="E174" r:id="rId346" location="" display="https://turbomir.shop/order/?from=html&amp;id=15035"/>
+    <hyperlink ref="B175" r:id="rId347" location="" display="https://turbomir.shop/shop/UID_15036.html"/>
+    <hyperlink ref="E175" r:id="rId348" location="" display="https://turbomir.shop/order/?from=html&amp;id=15036"/>
+    <hyperlink ref="B176" r:id="rId349" location="" display="https://turbomir.shop/shop/UID_15037.html"/>
+    <hyperlink ref="E176" r:id="rId350" location="" display="https://turbomir.shop/order/?from=html&amp;id=15037"/>
+    <hyperlink ref="B177" r:id="rId351" location="" display="https://turbomir.shop/shop/UID_15038.html"/>
+    <hyperlink ref="E177" r:id="rId352" location="" display="https://turbomir.shop/order/?from=html&amp;id=15038"/>
+    <hyperlink ref="B178" r:id="rId353" location="" display="https://turbomir.shop/shop/UID_15039.html"/>
+    <hyperlink ref="E178" r:id="rId354" location="" display="https://turbomir.shop/order/?from=html&amp;id=15039"/>
+    <hyperlink ref="B179" r:id="rId355" location="" display="https://turbomir.shop/shop/UID_15040.html"/>
+    <hyperlink ref="E179" r:id="rId356" location="" display="https://turbomir.shop/order/?from=html&amp;id=15040"/>
+    <hyperlink ref="B180" r:id="rId357" location="" display="https://turbomir.shop/shop/UID_15041.html"/>
+    <hyperlink ref="E180" r:id="rId358" location="" display="https://turbomir.shop/order/?from=html&amp;id=15041"/>
+    <hyperlink ref="B181" r:id="rId359" location="" display="https://turbomir.shop/shop/UID_15042.html"/>
+    <hyperlink ref="E181" r:id="rId360" location="" display="https://turbomir.shop/order/?from=html&amp;id=15042"/>
+    <hyperlink ref="B182" r:id="rId361" location="" display="https://turbomir.shop/shop/UID_15043.html"/>
+    <hyperlink ref="E182" r:id="rId362" location="" display="https://turbomir.shop/order/?from=html&amp;id=15043"/>
+    <hyperlink ref="B183" r:id="rId363" location="" display="https://turbomir.shop/shop/UID_15044.html"/>
+    <hyperlink ref="E183" r:id="rId364" location="" display="https://turbomir.shop/order/?from=html&amp;id=15044"/>
+    <hyperlink ref="B184" r:id="rId365" location="" display="https://turbomir.shop/shop/UID_15045.html"/>
+    <hyperlink ref="E184" r:id="rId366" location="" display="https://turbomir.shop/order/?from=html&amp;id=15045"/>
+    <hyperlink ref="B185" r:id="rId367" location="" display="https://turbomir.shop/shop/UID_15046.html"/>
+    <hyperlink ref="E185" r:id="rId368" location="" display="https://turbomir.shop/order/?from=html&amp;id=15046"/>
+    <hyperlink ref="B186" r:id="rId369" location="" display="https://turbomir.shop/shop/UID_15047.html"/>
+    <hyperlink ref="E186" r:id="rId370" location="" display="https://turbomir.shop/order/?from=html&amp;id=15047"/>
+    <hyperlink ref="B187" r:id="rId371" location="" display="https://turbomir.shop/shop/UID_15048.html"/>
+    <hyperlink ref="E187" r:id="rId372" location="" display="https://turbomir.shop/order/?from=html&amp;id=15048"/>
+    <hyperlink ref="B188" r:id="rId373" location="" display="https://turbomir.shop/shop/UID_15049.html"/>
+    <hyperlink ref="E188" r:id="rId374" location="" display="https://turbomir.shop/order/?from=html&amp;id=15049"/>
+    <hyperlink ref="B189" r:id="rId375" location="" display="https://turbomir.shop/shop/UID_15050.html"/>
+    <hyperlink ref="E189" r:id="rId376" location="" display="https://turbomir.shop/order/?from=html&amp;id=15050"/>
+    <hyperlink ref="B190" r:id="rId377" location="" display="https://turbomir.shop/shop/UID_15051.html"/>
+    <hyperlink ref="E190" r:id="rId378" location="" display="https://turbomir.shop/order/?from=html&amp;id=15051"/>
+    <hyperlink ref="B191" r:id="rId379" location="" display="https://turbomir.shop/shop/UID_15052.html"/>
+    <hyperlink ref="E191" r:id="rId380" location="" display="https://turbomir.shop/order/?from=html&amp;id=15052"/>
+    <hyperlink ref="B192" r:id="rId381" location="" display="https://turbomir.shop/shop/UID_15053.html"/>
+    <hyperlink ref="E192" r:id="rId382" location="" display="https://turbomir.shop/order/?from=html&amp;id=15053"/>
+    <hyperlink ref="B193" r:id="rId383" location="" display="https://turbomir.shop/shop/UID_15054.html"/>
+    <hyperlink ref="E193" r:id="rId384" location="" display="https://turbomir.shop/order/?from=html&amp;id=15054"/>
+    <hyperlink ref="B194" r:id="rId385" location="" display="https://turbomir.shop/shop/UID_15055.html"/>
+    <hyperlink ref="E194" r:id="rId386" location="" display="https://turbomir.shop/order/?from=html&amp;id=15055"/>
+    <hyperlink ref="B195" r:id="rId387" location="" display="https://turbomir.shop/shop/UID_15056.html"/>
+    <hyperlink ref="E195" r:id="rId388" location="" display="https://turbomir.shop/order/?from=html&amp;id=15056"/>
+    <hyperlink ref="B196" r:id="rId389" location="" display="https://turbomir.shop/shop/UID_15057.html"/>
+    <hyperlink ref="E196" r:id="rId390" location="" display="https://turbomir.shop/order/?from=html&amp;id=15057"/>
+    <hyperlink ref="B197" r:id="rId391" location="" display="https://turbomir.shop/shop/UID_15058.html"/>
+    <hyperlink ref="E197" r:id="rId392" location="" display="https://turbomir.shop/order/?from=html&amp;id=15058"/>
+    <hyperlink ref="B198" r:id="rId393" location="" display="https://turbomir.shop/shop/UID_15059.html"/>
+    <hyperlink ref="E198" r:id="rId394" location="" display="https://turbomir.shop/order/?from=html&amp;id=15059"/>
+    <hyperlink ref="B199" r:id="rId395" location="" display="https://turbomir.shop/shop/UID_15060.html"/>
+    <hyperlink ref="E199" r:id="rId396" location="" display="https://turbomir.shop/order/?from=html&amp;id=15060"/>
+    <hyperlink ref="B200" r:id="rId397" location="" display="https://turbomir.shop/shop/UID_15061.html"/>
+    <hyperlink ref="E200" r:id="rId398" location="" display="https://turbomir.shop/order/?from=html&amp;id=15061"/>
+    <hyperlink ref="B201" r:id="rId399" location="" display="https://turbomir.shop/shop/UID_15062.html"/>
+    <hyperlink ref="E201" r:id="rId400" location="" display="https://turbomir.shop/order/?from=html&amp;id=15062"/>
+    <hyperlink ref="B202" r:id="rId401" location="" display="https://turbomir.shop/shop/UID_15063.html"/>
+    <hyperlink ref="E202" r:id="rId402" location="" display="https://turbomir.shop/order/?from=html&amp;id=15063"/>
+    <hyperlink ref="B203" r:id="rId403" location="" display="https://turbomir.shop/shop/UID_15064.html"/>
+    <hyperlink ref="E203" r:id="rId404" location="" display="https://turbomir.shop/order/?from=html&amp;id=15064"/>
+    <hyperlink ref="B204" r:id="rId405" location="" display="https://turbomir.shop/shop/UID_15065.html"/>
+    <hyperlink ref="E204" r:id="rId406" location="" display="https://turbomir.shop/order/?from=html&amp;id=15065"/>
+    <hyperlink ref="B205" r:id="rId407" location="" display="https://turbomir.shop/shop/UID_15066.html"/>
+    <hyperlink ref="E205" r:id="rId408" location="" display="https://turbomir.shop/order/?from=html&amp;id=15066"/>
+    <hyperlink ref="B206" r:id="rId409" location="" display="https://turbomir.shop/shop/UID_15067.html"/>
+    <hyperlink ref="E206" r:id="rId410" location="" display="https://turbomir.shop/order/?from=html&amp;id=15067"/>
+    <hyperlink ref="B207" r:id="rId411" location="" display="https://turbomir.shop/shop/UID_15068.html"/>
+    <hyperlink ref="E207" r:id="rId412" location="" display="https://turbomir.shop/order/?from=html&amp;id=15068"/>
+    <hyperlink ref="B208" r:id="rId413" location="" display="https://turbomir.shop/shop/UID_15069.html"/>
+    <hyperlink ref="E208" r:id="rId414" location="" display="https://turbomir.shop/order/?from=html&amp;id=15069"/>
+    <hyperlink ref="B209" r:id="rId415" location="" display="https://turbomir.shop/shop/UID_15070.html"/>
+    <hyperlink ref="E209" r:id="rId416" location="" display="https://turbomir.shop/order/?from=html&amp;id=15070"/>
+    <hyperlink ref="B210" r:id="rId417" location="" display="https://turbomir.shop/shop/UID_15071.html"/>
+    <hyperlink ref="E210" r:id="rId418" location="" display="https://turbomir.shop/order/?from=html&amp;id=15071"/>
+    <hyperlink ref="B211" r:id="rId419" location="" display="https://turbomir.shop/shop/UID_15072.html"/>
+    <hyperlink ref="E211" r:id="rId420" location="" display="https://turbomir.shop/order/?from=html&amp;id=15072"/>
+    <hyperlink ref="B212" r:id="rId421" location="" display="https://turbomir.shop/shop/UID_15073.html"/>
+    <hyperlink ref="E212" r:id="rId422" location="" display="https://turbomir.shop/order/?from=html&amp;id=15073"/>
+    <hyperlink ref="B213" r:id="rId423" location="" display="https://turbomir.shop/shop/UID_15074.html"/>
+    <hyperlink ref="E213" r:id="rId424" location="" display="https://turbomir.shop/order/?from=html&amp;id=15074"/>
+    <hyperlink ref="B214" r:id="rId425" location="" display="https://turbomir.shop/shop/UID_15075.html"/>
+    <hyperlink ref="E214" r:id="rId426" location="" display="https://turbomir.shop/order/?from=html&amp;id=15075"/>
+    <hyperlink ref="B215" r:id="rId427" location="" display="https://turbomir.shop/shop/UID_15076.html"/>
+    <hyperlink ref="E215" r:id="rId428" location="" display="https://turbomir.shop/order/?from=html&amp;id=15076"/>
+    <hyperlink ref="B216" r:id="rId429" location="" display="https://turbomir.shop/shop/UID_15077.html"/>
+    <hyperlink ref="E216" r:id="rId430" location="" display="https://turbomir.shop/order/?from=html&amp;id=15077"/>
+    <hyperlink ref="B217" r:id="rId431" location="" display="https://turbomir.shop/shop/UID_15078.html"/>
+    <hyperlink ref="E217" r:id="rId432" location="" display="https://turbomir.shop/order/?from=html&amp;id=15078"/>
+    <hyperlink ref="B218" r:id="rId433" location="" display="https://turbomir.shop/shop/UID_15079.html"/>
+    <hyperlink ref="E218" r:id="rId434" location="" display="https://turbomir.shop/order/?from=html&amp;id=15079"/>
+    <hyperlink ref="B219" r:id="rId435" location="" display="https://turbomir.shop/shop/UID_15080.html"/>
+    <hyperlink ref="E219" r:id="rId436" location="" display="https://turbomir.shop/order/?from=html&amp;id=15080"/>
+    <hyperlink ref="B220" r:id="rId437" location="" display="https://turbomir.shop/shop/UID_15081.html"/>
+    <hyperlink ref="E220" r:id="rId438" location="" display="https://turbomir.shop/order/?from=html&amp;id=15081"/>
+    <hyperlink ref="B221" r:id="rId439" location="" display="https://turbomir.shop/shop/UID_15082.html"/>
+    <hyperlink ref="E221" r:id="rId440" location="" display="https://turbomir.shop/order/?from=html&amp;id=15082"/>
+    <hyperlink ref="B222" r:id="rId441" location="" display="https://turbomir.shop/shop/UID_15083.html"/>
+    <hyperlink ref="E222" r:id="rId442" location="" display="https://turbomir.shop/order/?from=html&amp;id=15083"/>
+    <hyperlink ref="B223" r:id="rId443" location="" display="https://turbomir.shop/shop/UID_15084.html"/>
+    <hyperlink ref="E223" r:id="rId444" location="" display="https://turbomir.shop/order/?from=html&amp;id=15084"/>
+    <hyperlink ref="B224" r:id="rId445" location="" display="https://turbomir.shop/shop/UID_15085.html"/>
+    <hyperlink ref="E224" r:id="rId446" location="" display="https://turbomir.shop/order/?from=html&amp;id=15085"/>
+    <hyperlink ref="B225" r:id="rId447" location="" display="https://turbomir.shop/shop/UID_15086.html"/>
+    <hyperlink ref="E225" r:id="rId448" location="" display="https://turbomir.shop/order/?from=html&amp;id=15086"/>
+    <hyperlink ref="B226" r:id="rId449" location="" display="https://turbomir.shop/shop/UID_15087.html"/>
+    <hyperlink ref="E226" r:id="rId450" location="" display="https://turbomir.shop/order/?from=html&amp;id=15087"/>
+    <hyperlink ref="B227" r:id="rId451" location="" display="https://turbomir.shop/shop/UID_15088.html"/>
+    <hyperlink ref="E227" r:id="rId452" location="" display="https://turbomir.shop/order/?from=html&amp;id=15088"/>
+    <hyperlink ref="B228" r:id="rId453" location="" display="https://turbomir.shop/shop/UID_15089.html"/>
+    <hyperlink ref="E228" r:id="rId454" location="" display="https://turbomir.shop/order/?from=html&amp;id=15089"/>
+    <hyperlink ref="B229" r:id="rId455" location="" display="https://turbomir.shop/shop/UID_15090.html"/>
+    <hyperlink ref="E229" r:id="rId456" location="" display="https://turbomir.shop/order/?from=html&amp;id=15090"/>
+    <hyperlink ref="B230" r:id="rId457" location="" display="https://turbomir.shop/shop/UID_15091.html"/>
+    <hyperlink ref="E230" r:id="rId458" location="" display="https://turbomir.shop/order/?from=html&amp;id=15091"/>
+    <hyperlink ref="B231" r:id="rId459" location="" display="https://turbomir.shop/shop/UID_15092.html"/>
+    <hyperlink ref="E231" r:id="rId460" location="" display="https://turbomir.shop/order/?from=html&amp;id=15092"/>
+    <hyperlink ref="B232" r:id="rId461" location="" display="https://turbomir.shop/shop/UID_15093.html"/>
+    <hyperlink ref="E232" r:id="rId462" location="" display="https://turbomir.shop/order/?from=html&amp;id=15093"/>
+    <hyperlink ref="B233" r:id="rId463" location="" display="https://turbomir.shop/shop/UID_15094.html"/>
+    <hyperlink ref="E233" r:id="rId464" location="" display="https://turbomir.shop/order/?from=html&amp;id=15094"/>
+    <hyperlink ref="B234" r:id="rId465" location="" display="https://turbomir.shop/shop/UID_15095.html"/>
+    <hyperlink ref="E234" r:id="rId466" location="" display="https://turbomir.shop/order/?from=html&amp;id=15095"/>
+    <hyperlink ref="B235" r:id="rId467" location="" display="https://turbomir.shop/shop/UID_15096.html"/>
+    <hyperlink ref="E235" r:id="rId468" location="" display="https://turbomir.shop/order/?from=html&amp;id=15096"/>
+    <hyperlink ref="B236" r:id="rId469" location="" display="https://turbomir.shop/shop/UID_15097.html"/>
+    <hyperlink ref="E236" r:id="rId470" location="" display="https://turbomir.shop/order/?from=html&amp;id=15097"/>
+    <hyperlink ref="B237" r:id="rId471" location="" display="https://turbomir.shop/shop/UID_15098.html"/>
+    <hyperlink ref="E237" r:id="rId472" location="" display="https://turbomir.shop/order/?from=html&amp;id=15098"/>
+    <hyperlink ref="B238" r:id="rId473" location="" display="https://turbomir.shop/shop/UID_15099.html"/>
+    <hyperlink ref="E238" r:id="rId474" location="" display="https://turbomir.shop/order/?from=html&amp;id=15099"/>
+    <hyperlink ref="B239" r:id="rId475" location="" display="https://turbomir.shop/shop/UID_15100.html"/>
+    <hyperlink ref="E239" r:id="rId476" location="" display="https://turbomir.shop/order/?from=html&amp;id=15100"/>
+    <hyperlink ref="B240" r:id="rId477" location="" display="https://turbomir.shop/shop/UID_15101.html"/>
+    <hyperlink ref="E240" r:id="rId478" location="" display="https://turbomir.shop/order/?from=html&amp;id=15101"/>
+    <hyperlink ref="B241" r:id="rId479" location="" display="https://turbomir.shop/shop/UID_15102.html"/>
+    <hyperlink ref="E241" r:id="rId480" location="" display="https://turbomir.shop/order/?from=html&amp;id=15102"/>
+    <hyperlink ref="B242" r:id="rId481" location="" display="https://turbomir.shop/shop/UID_15103.html"/>
+    <hyperlink ref="E242" r:id="rId482" location="" display="https://turbomir.shop/order/?from=html&amp;id=15103"/>
+    <hyperlink ref="B243" r:id="rId483" location="" display="https://turbomir.shop/shop/UID_15104.html"/>
+    <hyperlink ref="E243" r:id="rId484" location="" display="https://turbomir.shop/order/?from=html&amp;id=15104"/>
+    <hyperlink ref="B244" r:id="rId485" location="" display="https://turbomir.shop/shop/UID_15105.html"/>
+    <hyperlink ref="E244" r:id="rId486" location="" display="https://turbomir.shop/order/?from=html&amp;id=15105"/>
+    <hyperlink ref="B245" r:id="rId487" location="" display="https://turbomir.shop/shop/UID_15106.html"/>
+    <hyperlink ref="E245" r:id="rId488" location="" display="https://turbomir.shop/order/?from=html&amp;id=15106"/>
+    <hyperlink ref="B246" r:id="rId489" location="" display="https://turbomir.shop/shop/UID_15107.html"/>
+    <hyperlink ref="E246" r:id="rId490" location="" display="https://turbomir.shop/order/?from=html&amp;id=15107"/>
+    <hyperlink ref="B247" r:id="rId491" location="" display="https://turbomir.shop/shop/UID_15108.html"/>
+    <hyperlink ref="E247" r:id="rId492" location="" display="https://turbomir.shop/order/?from=html&amp;id=15108"/>
+    <hyperlink ref="B248" r:id="rId493" location="" display="https://turbomir.shop/shop/UID_15109.html"/>
+    <hyperlink ref="E248" r:id="rId494" location="" display="https://turbomir.shop/order/?from=html&amp;id=15109"/>
+    <hyperlink ref="B249" r:id="rId495" location="" display="https://turbomir.shop/shop/UID_15110.html"/>
+    <hyperlink ref="E249" r:id="rId496" location="" display="https://turbomir.shop/order/?from=html&amp;id=15110"/>
+    <hyperlink ref="B250" r:id="rId497" location="" display="https://turbomir.shop/shop/UID_15111.html"/>
+    <hyperlink ref="E250" r:id="rId498" location="" display="https://turbomir.shop/order/?from=html&amp;id=15111"/>
+    <hyperlink ref="B251" r:id="rId499" location="" display="https://turbomir.shop/shop/UID_15112.html"/>
+    <hyperlink ref="E251" r:id="rId500" location="" display="https://turbomir.shop/order/?from=html&amp;id=15112"/>
+    <hyperlink ref="B252" r:id="rId501" location="" display="https://turbomir.shop/shop/UID_15113.html"/>
+    <hyperlink ref="E252" r:id="rId502" location="" display="https://turbomir.shop/order/?from=html&amp;id=15113"/>
+    <hyperlink ref="B253" r:id="rId503" location="" display="https://turbomir.shop/shop/UID_15114.html"/>
+    <hyperlink ref="E253" r:id="rId504" location="" display="https://turbomir.shop/order/?from=html&amp;id=15114"/>
+    <hyperlink ref="B254" r:id="rId505" location="" display="https://turbomir.shop/shop/UID_15115.html"/>
+    <hyperlink ref="E254" r:id="rId506" location="" display="https://turbomir.shop/order/?from=html&amp;id=15115"/>
+    <hyperlink ref="B255" r:id="rId507" location="" display="https://turbomir.shop/shop/UID_15116.html"/>
+    <hyperlink ref="E255" r:id="rId508" location="" display="https://turbomir.shop/order/?from=html&amp;id=15116"/>
+    <hyperlink ref="B256" r:id="rId509" location="" display="https://turbomir.shop/shop/UID_15117.html"/>
+    <hyperlink ref="E256" r:id="rId510" location="" display="https://turbomir.shop/order/?from=html&amp;id=15117"/>
+    <hyperlink ref="B257" r:id="rId511" location="" display="https://turbomir.shop/shop/UID_15118.html"/>
+    <hyperlink ref="E257" r:id="rId512" location="" display="https://turbomir.shop/order/?from=html&amp;id=15118"/>
+    <hyperlink ref="B258" r:id="rId513" location="" display="https://turbomir.shop/shop/UID_15119.html"/>
+    <hyperlink ref="E258" r:id="rId514" location="" display="https://turbomir.shop/order/?from=html&amp;id=15119"/>
+    <hyperlink ref="B259" r:id="rId515" location="" display="https://turbomir.shop/shop/UID_15120.html"/>
+    <hyperlink ref="E259" r:id="rId516" location="" display="https://turbomir.shop/order/?from=html&amp;id=15120"/>
+    <hyperlink ref="B260" r:id="rId517" location="" display="https://turbomir.shop/shop/UID_15121.html"/>
+    <hyperlink ref="E260" r:id="rId518" location="" display="https://turbomir.shop/order/?from=html&amp;id=15121"/>
+    <hyperlink ref="B261" r:id="rId519" location="" display="https://turbomir.shop/shop/UID_15122.html"/>
+    <hyperlink ref="E261" r:id="rId520" location="" display="https://turbomir.shop/order/?from=html&amp;id=15122"/>
+    <hyperlink ref="B262" r:id="rId521" location="" display="https://turbomir.shop/shop/UID_15123.html"/>
+    <hyperlink ref="E262" r:id="rId522" location="" display="https://turbomir.shop/order/?from=html&amp;id=15123"/>
+    <hyperlink ref="B263" r:id="rId523" location="" display="https://turbomir.shop/shop/UID_15124.html"/>
+    <hyperlink ref="E263" r:id="rId524" location="" display="https://turbomir.shop/order/?from=html&amp;id=15124"/>
+    <hyperlink ref="B264" r:id="rId525" location="" display="https://turbomir.shop/shop/UID_15125.html"/>
+    <hyperlink ref="E264" r:id="rId526" location="" display="https://turbomir.shop/order/?from=html&amp;id=15125"/>
+    <hyperlink ref="B265" r:id="rId527" location="" display="https://turbomir.shop/shop/UID_15126.html"/>
+    <hyperlink ref="E265" r:id="rId528" location="" display="https://turbomir.shop/order/?from=html&amp;id=15126"/>
+    <hyperlink ref="B266" r:id="rId529" location="" display="https://turbomir.shop/shop/UID_15127.html"/>
+    <hyperlink ref="E266" r:id="rId530" location="" display="https://turbomir.shop/order/?from=html&amp;id=15127"/>
+    <hyperlink ref="B267" r:id="rId531" location="" display="https://turbomir.shop/shop/UID_15128.html"/>
+    <hyperlink ref="E267" r:id="rId532" location="" display="https://turbomir.shop/order/?from=html&amp;id=15128"/>
+    <hyperlink ref="B268" r:id="rId533" location="" display="https://turbomir.shop/shop/UID_15129.html"/>
+    <hyperlink ref="E268" r:id="rId534" location="" display="https://turbomir.shop/order/?from=html&amp;id=15129"/>
+    <hyperlink ref="B269" r:id="rId535" location="" display="https://turbomir.shop/shop/UID_15130.html"/>
+    <hyperlink ref="E269" r:id="rId536" location="" display="https://turbomir.shop/order/?from=html&amp;id=15130"/>
+    <hyperlink ref="B270" r:id="rId537" location="" display="https://turbomir.shop/shop/UID_15131.html"/>
+    <hyperlink ref="E270" r:id="rId538" location="" display="https://turbomir.shop/order/?from=html&amp;id=15131"/>
+    <hyperlink ref="B271" r:id="rId539" location="" display="https://turbomir.shop/shop/UID_15132.html"/>
+    <hyperlink ref="E271" r:id="rId540" location="" display="https://turbomir.shop/order/?from=html&amp;id=15132"/>
+    <hyperlink ref="B272" r:id="rId541" location="" display="https://turbomir.shop/shop/UID_15133.html"/>
+    <hyperlink ref="E272" r:id="rId542" location="" display="https://turbomir.shop/order/?from=html&amp;id=15133"/>
+    <hyperlink ref="B273" r:id="rId543" location="" display="https://turbomir.shop/shop/UID_15134.html"/>
+    <hyperlink ref="E273" r:id="rId544" location="" display="https://turbomir.shop/order/?from=html&amp;id=15134"/>
+    <hyperlink ref="B274" r:id="rId545" location="" display="https://turbomir.shop/shop/UID_15135.html"/>
+    <hyperlink ref="E274" r:id="rId546" location="" display="https://turbomir.shop/order/?from=html&amp;id=15135"/>
+    <hyperlink ref="B275" r:id="rId547" location="" display="https://turbomir.shop/shop/UID_15136.html"/>
+    <hyperlink ref="E275" r:id="rId548" location="" display="https://turbomir.shop/order/?from=html&amp;id=15136"/>
+    <hyperlink ref="B276" r:id="rId549" location="" display="https://turbomir.shop/shop/UID_15137.html"/>
+    <hyperlink ref="E276" r:id="rId550" location="" display="https://turbomir.shop/order/?from=html&amp;id=15137"/>
+    <hyperlink ref="B277" r:id="rId551" location="" display="https://turbomir.shop/shop/UID_15138.html"/>
+    <hyperlink ref="E277" r:id="rId552" location="" display="https://turbomir.shop/order/?from=html&amp;id=15138"/>
+    <hyperlink ref="B278" r:id="rId553" location="" display="https://turbomir.shop/shop/UID_15139.html"/>
+    <hyperlink ref="E278" r:id="rId554" location="" display="https://turbomir.shop/order/?from=html&amp;id=15139"/>
+    <hyperlink ref="B279" r:id="rId555" location="" display="https://turbomir.shop/shop/UID_15140.html"/>
+    <hyperlink ref="E279" r:id="rId556" location="" display="https://turbomir.shop/order/?from=html&amp;id=15140"/>
+    <hyperlink ref="B280" r:id="rId557" location="" display="https://turbomir.shop/shop/UID_15141.html"/>
+    <hyperlink ref="E280" r:id="rId558" location="" display="https://turbomir.shop/order/?from=html&amp;id=15141"/>
+    <hyperlink ref="B281" r:id="rId559" location="" display="https://turbomir.shop/shop/UID_15142.html"/>
+    <hyperlink ref="E281" r:id="rId560" location="" display="https://turbomir.shop/order/?from=html&amp;id=15142"/>
+    <hyperlink ref="B282" r:id="rId561" location="" display="https://turbomir.shop/shop/UID_15143.html"/>
+    <hyperlink ref="E282" r:id="rId562" location="" display="https://turbomir.shop/order/?from=html&amp;id=15143"/>
+    <hyperlink ref="B283" r:id="rId563" location="" display="https://turbomir.shop/shop/UID_15144.html"/>
+    <hyperlink ref="E283" r:id="rId564" location="" display="https://turbomir.shop/order/?from=html&amp;id=15144"/>
+    <hyperlink ref="B284" r:id="rId565" location="" display="https://turbomir.shop/shop/UID_15145.html"/>
+    <hyperlink ref="E284" r:id="rId566" location="" display="https://turbomir.shop/order/?from=html&amp;id=15145"/>
+    <hyperlink ref="B285" r:id="rId567" location="" display="https://turbomir.shop/shop/UID_15146.html"/>
+    <hyperlink ref="E285" r:id="rId568" location="" display="https://turbomir.shop/order/?from=html&amp;id=15146"/>
+    <hyperlink ref="B286" r:id="rId569" location="" display="https://turbomir.shop/shop/UID_15147.html"/>
+    <hyperlink ref="E286" r:id="rId570" location="" display="https://turbomir.shop/order/?from=html&amp;id=15147"/>
+    <hyperlink ref="B287" r:id="rId571" location="" display="https://turbomir.shop/shop/UID_15148.html"/>
+    <hyperlink ref="E287" r:id="rId572" location="" display="https://turbomir.shop/order/?from=html&amp;id=15148"/>
+    <hyperlink ref="B288" r:id="rId573" location="" display="https://turbomir.shop/shop/UID_15149.html"/>
+    <hyperlink ref="E288" r:id="rId574" location="" display="https://turbomir.shop/order/?from=html&amp;id=15149"/>
+    <hyperlink ref="B289" r:id="rId575" location="" display="https://turbomir.shop/shop/UID_15150.html"/>
+    <hyperlink ref="E289" r:id="rId576" location="" display="https://turbomir.shop/order/?from=html&amp;id=15150"/>
+    <hyperlink ref="B290" r:id="rId577" location="" display="https://turbomir.shop/shop/UID_15151.html"/>
+    <hyperlink ref="E290" r:id="rId578" location="" display="https://turbomir.shop/order/?from=html&amp;id=15151"/>
+    <hyperlink ref="B291" r:id="rId579" location="" display="https://turbomir.shop/shop/UID_15152.html"/>
+    <hyperlink ref="E291" r:id="rId580" location="" display="https://turbomir.shop/order/?from=html&amp;id=15152"/>
+    <hyperlink ref="B292" r:id="rId581" location="" display="https://turbomir.shop/shop/UID_15153.html"/>
+    <hyperlink ref="E292" r:id="rId582" location="" display="https://turbomir.shop/order/?from=html&amp;id=15153"/>
+    <hyperlink ref="B293" r:id="rId583" location="" display="https://turbomir.shop/shop/UID_15154.html"/>
+    <hyperlink ref="E293" r:id="rId584" location="" display="https://turbomir.shop/order/?from=html&amp;id=15154"/>
+    <hyperlink ref="B294" r:id="rId585" location="" display="https://turbomir.shop/shop/UID_15155.html"/>
+    <hyperlink ref="E294" r:id="rId586" location="" display="https://turbomir.shop/order/?from=html&amp;id=15155"/>
+    <hyperlink ref="B295" r:id="rId587" location="" display="https://turbomir.shop/shop/UID_15156.html"/>
+    <hyperlink ref="E295" r:id="rId588" location="" display="https://turbomir.shop/order/?from=html&amp;id=15156"/>
+    <hyperlink ref="B296" r:id="rId589" location="" display="https://turbomir.shop/shop/UID_15157.html"/>
+    <hyperlink ref="E296" r:id="rId590" location="" display="https://turbomir.shop/order/?from=html&amp;id=15157"/>
+    <hyperlink ref="B297" r:id="rId591" location="" display="https://turbomir.shop/shop/UID_15158.html"/>
+    <hyperlink ref="E297" r:id="rId592" location="" display="https://turbomir.shop/order/?from=html&amp;id=15158"/>
+    <hyperlink ref="B298" r:id="rId593" location="" display="https://turbomir.shop/shop/UID_15159.html"/>
+    <hyperlink ref="E298" r:id="rId594" location="" display="https://turbomir.shop/order/?from=html&amp;id=15159"/>
+    <hyperlink ref="B299" r:id="rId595" location="" display="https://turbomir.shop/shop/UID_15160.html"/>
+    <hyperlink ref="E299" r:id="rId596" location="" display="https://turbomir.shop/order/?from=html&amp;id=15160"/>
+    <hyperlink ref="B300" r:id="rId597" location="" display="https://turbomir.shop/shop/UID_15161.html"/>
+    <hyperlink ref="E300" r:id="rId598" location="" display="https://turbomir.shop/order/?from=html&amp;id=15161"/>
+    <hyperlink ref="B301" r:id="rId599" location="" display="https://turbomir.shop/shop/UID_15162.html"/>
+    <hyperlink ref="E301" r:id="rId600" location="" display="https://turbomir.shop/order/?from=html&amp;id=15162"/>
+    <hyperlink ref="B302" r:id="rId601" location="" display="https://turbomir.shop/shop/UID_15163.html"/>
+    <hyperlink ref="E302" r:id="rId602" location="" display="https://turbomir.shop/order/?from=html&amp;id=15163"/>
+    <hyperlink ref="B303" r:id="rId603" location="" display="https://turbomir.shop/shop/UID_15164.html"/>
+    <hyperlink ref="E303" r:id="rId604" location="" display="https://turbomir.shop/order/?from=html&amp;id=15164"/>
+    <hyperlink ref="B304" r:id="rId605" location="" display="https://turbomir.shop/shop/UID_15165.html"/>
+    <hyperlink ref="E304" r:id="rId606" location="" display="https://turbomir.shop/order/?from=html&amp;id=15165"/>
+    <hyperlink ref="B305" r:id="rId607" location="" display="https://turbomir.shop/shop/UID_15166.html"/>
+    <hyperlink ref="E305" r:id="rId608" location="" display="https://turbomir.shop/order/?from=html&amp;id=15166"/>
+    <hyperlink ref="B306" r:id="rId609" location="" display="https://turbomir.shop/shop/UID_15167.html"/>
+    <hyperlink ref="E306" r:id="rId610" location="" display="https://turbomir.shop/order/?from=html&amp;id=15167"/>
+    <hyperlink ref="B307" r:id="rId611" location="" display="https://turbomir.shop/shop/UID_15168.html"/>
+    <hyperlink ref="E307" r:id="rId612" location="" display="https://turbomir.shop/order/?from=html&amp;id=15168"/>
+    <hyperlink ref="B308" r:id="rId613" location="" display="https://turbomir.shop/shop/UID_15169.html"/>
+    <hyperlink ref="E308" r:id="rId614" location="" display="https://turbomir.shop/order/?from=html&amp;id=15169"/>
+    <hyperlink ref="B309" r:id="rId615" location="" display="https://turbomir.shop/shop/UID_15170.html"/>
+    <hyperlink ref="E309" r:id="rId616" location="" display="https://turbomir.shop/order/?from=html&amp;id=15170"/>
+    <hyperlink ref="B310" r:id="rId617" location="" display="https://turbomir.shop/shop/UID_15171.html"/>
+    <hyperlink ref="E310" r:id="rId618" location="" display="https://turbomir.shop/order/?from=html&amp;id=15171"/>
+    <hyperlink ref="B311" r:id="rId619" location="" display="https://turbomir.shop/shop/UID_15172.html"/>
+    <hyperlink ref="E311" r:id="rId620" location="" display="https://turbomir.shop/order/?from=html&amp;id=15172"/>
+    <hyperlink ref="B312" r:id="rId621" location="" display="https://turbomir.shop/shop/UID_15173.html"/>
+    <hyperlink ref="E312" r:id="rId622" location="" display="https://turbomir.shop/order/?from=html&amp;id=15173"/>
+    <hyperlink ref="B313" r:id="rId623" location="" display="https://turbomir.shop/shop/UID_15174.html"/>
+    <hyperlink ref="E313" r:id="rId624" location="" display="https://turbomir.shop/order/?from=html&amp;id=15174"/>
+    <hyperlink ref="B314" r:id="rId625" location="" display="https://turbomir.shop/shop/UID_15175.html"/>
+    <hyperlink ref="E314" r:id="rId626" location="" display="https://turbomir.shop/order/?from=html&amp;id=15175"/>
+    <hyperlink ref="B315" r:id="rId627" location="" display="https://turbomir.shop/shop/UID_15176.html"/>
+    <hyperlink ref="E315" r:id="rId628" location="" display="https://turbomir.shop/order/?from=html&amp;id=15176"/>
+    <hyperlink ref="B316" r:id="rId629" location="" display="https://turbomir.shop/shop/UID_15177.html"/>
+    <hyperlink ref="E316" r:id="rId630" location="" display="https://turbomir.shop/order/?from=html&amp;id=15177"/>
+    <hyperlink ref="B317" r:id="rId631" location="" display="https://turbomir.shop/shop/UID_15178.html"/>
+    <hyperlink ref="E317" r:id="rId632" location="" display="https://turbomir.shop/order/?from=html&amp;id=15178"/>
+    <hyperlink ref="B318" r:id="rId633" location="" display="https://turbomir.shop/shop/UID_15179.html"/>
+    <hyperlink ref="E318" r:id="rId634" location="" display="https://turbomir.shop/order/?from=html&amp;id=15179"/>
+    <hyperlink ref="B319" r:id="rId635" location="" display="https://turbomir.shop/shop/UID_15180.html"/>
+    <hyperlink ref="E319" r:id="rId636" location="" display="https://turbomir.shop/order/?from=html&amp;id=15180"/>
+    <hyperlink ref="B320" r:id="rId637" location="" display="https://turbomir.shop/shop/UID_15181.html"/>
+    <hyperlink ref="E320" r:id="rId638" location="" display="https://turbomir.shop/order/?from=html&amp;id=15181"/>
+    <hyperlink ref="B321" r:id="rId639" location="" display="https://turbomir.shop/shop/UID_15182.html"/>
+    <hyperlink ref="E321" r:id="rId640" location="" display="https://turbomir.shop/order/?from=html&amp;id=15182"/>
+    <hyperlink ref="B322" r:id="rId641" location="" display="https://turbomir.shop/shop/UID_15183.html"/>
+    <hyperlink ref="E322" r:id="rId642" location="" display="https://turbomir.shop/order/?from=html&amp;id=15183"/>
+    <hyperlink ref="B323" r:id="rId643" location="" display="https://turbomir.shop/shop/UID_15184.html"/>
+    <hyperlink ref="E323" r:id="rId644" location="" display="https://turbomir.shop/order/?from=html&amp;id=15184"/>
+    <hyperlink ref="B324" r:id="rId645" location="" display="https://turbomir.shop/shop/UID_15185.html"/>
+    <hyperlink ref="E324" r:id="rId646" location="" display="https://turbomir.shop/order/?from=html&amp;id=15185"/>
+    <hyperlink ref="B325" r:id="rId647" location="" display="https://turbomir.shop/shop/UID_15186.html"/>
+    <hyperlink ref="E325" r:id="rId648" location="" display="https://turbomir.shop/order/?from=html&amp;id=15186"/>
+    <hyperlink ref="B326" r:id="rId649" location="" display="https://turbomir.shop/shop/UID_15187.html"/>
+    <hyperlink ref="E326" r:id="rId650" location="" display="https://turbomir.shop/order/?from=html&amp;id=15187"/>
+    <hyperlink ref="B327" r:id="rId651" location="" display="https://turbomir.shop/shop/UID_15188.html"/>
+    <hyperlink ref="E327" r:id="rId652" location="" display="https://turbomir.shop/order/?from=html&amp;id=15188"/>
+    <hyperlink ref="B328" r:id="rId653" location="" display="https://turbomir.shop/shop/UID_15189.html"/>
+    <hyperlink ref="E328" r:id="rId654" location="" display="https://turbomir.shop/order/?from=html&amp;id=15189"/>
+    <hyperlink ref="B329" r:id="rId655" location="" display="https://turbomir.shop/shop/UID_15190.html"/>
+    <hyperlink ref="E329" r:id="rId656" location="" display="https://turbomir.shop/order/?from=html&amp;id=15190"/>
+    <hyperlink ref="B330" r:id="rId657" location="" display="https://turbomir.shop/shop/UID_15191.html"/>
+    <hyperlink ref="E330" r:id="rId658" location="" display="https://turbomir.shop/order/?from=html&amp;id=15191"/>
+    <hyperlink ref="B331" r:id="rId659" location="" display="https://turbomir.shop/shop/UID_15192.html"/>
+    <hyperlink ref="E331" r:id="rId660" location="" display="https://turbomir.shop/order/?from=html&amp;id=15192"/>
+    <hyperlink ref="B332" r:id="rId661" location="" display="https://turbomir.shop/shop/UID_15193.html"/>
+    <hyperlink ref="E332" r:id="rId662" location="" display="https://turbomir.shop/order/?from=html&amp;id=15193"/>
+    <hyperlink ref="B333" r:id="rId663" location="" display="https://turbomir.shop/shop/UID_15194.html"/>
+    <hyperlink ref="E333" r:id="rId664" location="" display="https://turbomir.shop/order/?from=html&amp;id=15194"/>
+    <hyperlink ref="B334" r:id="rId665" location="" display="https://turbomir.shop/shop/UID_15195.html"/>
+    <hyperlink ref="E334" r:id="rId666" location="" display="https://turbomir.shop/order/?from=html&amp;id=15195"/>
+    <hyperlink ref="B335" r:id="rId667" location="" display="https://turbomir.shop/shop/UID_15196.html"/>
+    <hyperlink ref="E335" r:id="rId668" location="" display="https://turbomir.shop/order/?from=html&amp;id=15196"/>
+    <hyperlink ref="B336" r:id="rId669" location="" display="https://turbomir.shop/shop/UID_15197.html"/>
+    <hyperlink ref="E336" r:id="rId670" location="" display="https://turbomir.shop/order/?from=html&amp;id=15197"/>
+    <hyperlink ref="B337" r:id="rId671" location="" display="https://turbomir.shop/shop/UID_15198.html"/>
+    <hyperlink ref="E337" r:id="rId672" location="" display="https://turbomir.shop/order/?from=html&amp;id=15198"/>
+    <hyperlink ref="B338" r:id="rId673" location="" display="https://turbomir.shop/shop/UID_15199.html"/>
+    <hyperlink ref="E338" r:id="rId674" location="" display="https://turbomir.shop/order/?from=html&amp;id=15199"/>
+    <hyperlink ref="B339" r:id="rId675" location="" display="https://turbomir.shop/shop/UID_15200.html"/>
+    <hyperlink ref="E339" r:id="rId676" location="" display="https://turbomir.shop/order/?from=html&amp;id=15200"/>
+    <hyperlink ref="B340" r:id="rId677" location="" display="https://turbomir.shop/shop/UID_15201.html"/>
+    <hyperlink ref="E340" r:id="rId678" location="" display="https://turbomir.shop/order/?from=html&amp;id=15201"/>
+    <hyperlink ref="B341" r:id="rId679" location="" display="https://turbomir.shop/shop/UID_15202.html"/>
+    <hyperlink ref="E341" r:id="rId680" location="" display="https://turbomir.shop/order/?from=html&amp;id=15202"/>
+    <hyperlink ref="B342" r:id="rId681" location="" display="https://turbomir.shop/shop/UID_15203.html"/>
+    <hyperlink ref="E342" r:id="rId682" location="" display="https://turbomir.shop/order/?from=html&amp;id=15203"/>
+    <hyperlink ref="B343" r:id="rId683" location="" display="https://turbomir.shop/shop/UID_15204.html"/>
+    <hyperlink ref="E343" r:id="rId684" location="" display="https://turbomir.shop/order/?from=html&amp;id=15204"/>
+    <hyperlink ref="B344" r:id="rId685" location="" display="https://turbomir.shop/shop/UID_15205.html"/>
+    <hyperlink ref="E344" r:id="rId686" location="" display="https://turbomir.shop/order/?from=html&amp;id=15205"/>
+    <hyperlink ref="B345" r:id="rId687" location="" display="https://turbomir.shop/shop/UID_15206.html"/>
+    <hyperlink ref="E345" r:id="rId688" location="" display="https://turbomir.shop/order/?from=html&amp;id=15206"/>
+    <hyperlink ref="B346" r:id="rId689" location="" display="https://turbomir.shop/shop/UID_15207.html"/>
+    <hyperlink ref="E346" r:id="rId690" location="" display="https://turbomir.shop/order/?from=html&amp;id=15207"/>
+    <hyperlink ref="B347" r:id="rId691" location="" display="https://turbomir.shop/shop/UID_15208.html"/>
+    <hyperlink ref="E347" r:id="rId692" location="" display="https://turbomir.shop/order/?from=html&amp;id=15208"/>
+    <hyperlink ref="B348" r:id="rId693" location="" display="https://turbomir.shop/shop/UID_15209.html"/>
+    <hyperlink ref="E348" r:id="rId694" location="" display="https://turbomir.shop/order/?from=html&amp;id=15209"/>
+    <hyperlink ref="B349" r:id="rId695" location="" display="https://turbomir.shop/shop/UID_15210.html"/>
+    <hyperlink ref="E349" r:id="rId696" location="" display="https://turbomir.shop/order/?from=html&amp;id=15210"/>
+    <hyperlink ref="B350" r:id="rId697" location="" display="https://turbomir.shop/shop/UID_15211.html"/>
+    <hyperlink ref="E350" r:id="rId698" location="" display="https://turbomir.shop/order/?from=html&amp;id=15211"/>
+    <hyperlink ref="B351" r:id="rId699" location="" display="https://turbomir.shop/shop/UID_15212.html"/>
+    <hyperlink ref="E351" r:id="rId700" location="" display="https://turbomir.shop/order/?from=html&amp;id=15212"/>
+    <hyperlink ref="B352" r:id="rId701" location="" display="https://turbomir.shop/shop/UID_15213.html"/>
+    <hyperlink ref="E352" r:id="rId702" location="" display="https://turbomir.shop/order/?from=html&amp;id=15213"/>
+    <hyperlink ref="B353" r:id="rId703" location="" display="https://turbomir.shop/shop/UID_15214.html"/>
+    <hyperlink ref="E353" r:id="rId704" location="" display="https://turbomir.shop/order/?from=html&amp;id=15214"/>
+    <hyperlink ref="B354" r:id="rId705" location="" display="https://turbomir.shop/shop/UID_15215.html"/>
+    <hyperlink ref="E354" r:id="rId706" location="" display="https://turbomir.shop/order/?from=html&amp;id=15215"/>
+    <hyperlink ref="B355" r:id="rId707" location="" display="https://turbomir.shop/shop/UID_15216.html"/>
+    <hyperlink ref="E355" r:id="rId708" location="" display="https://turbomir.shop/order/?from=html&amp;id=15216"/>
+    <hyperlink ref="B356" r:id="rId709" location="" display="https://turbomir.shop/shop/UID_15217.html"/>
+    <hyperlink ref="E356" r:id="rId710" location="" display="https://turbomir.shop/order/?from=html&amp;id=15217"/>
+    <hyperlink ref="B357" r:id="rId711" location="" display="https://turbomir.shop/shop/UID_15218.html"/>
+    <hyperlink ref="E357" r:id="rId712" location="" display="https://turbomir.shop/order/?from=html&amp;id=15218"/>
+    <hyperlink ref="B358" r:id="rId713" location="" display="https://turbomir.shop/shop/UID_15219.html"/>
+    <hyperlink ref="E358" r:id="rId714" location="" display="https://turbomir.shop/order/?from=html&amp;id=15219"/>
+    <hyperlink ref="B359" r:id="rId715" location="" display="https://turbomir.shop/shop/UID_15220.html"/>
+    <hyperlink ref="E359" r:id="rId716" location="" display="https://turbomir.shop/order/?from=html&amp;id=15220"/>
+    <hyperlink ref="B360" r:id="rId717" location="" display="https://turbomir.shop/shop/UID_15221.html"/>
+    <hyperlink ref="E360" r:id="rId718" location="" display="https://turbomir.shop/order/?from=html&amp;id=15221"/>
+    <hyperlink ref="B361" r:id="rId719" location="" display="https://turbomir.shop/shop/UID_15222.html"/>
+    <hyperlink ref="E361" r:id="rId720" location="" display="https://turbomir.shop/order/?from=html&amp;id=15222"/>
+    <hyperlink ref="B362" r:id="rId721" location="" display="https://turbomir.shop/shop/UID_15223.html"/>
+    <hyperlink ref="E362" r:id="rId722" location="" display="https://turbomir.shop/order/?from=html&amp;id=15223"/>
+    <hyperlink ref="B363" r:id="rId723" location="" display="https://turbomir.shop/shop/UID_15224.html"/>
+    <hyperlink ref="E363" r:id="rId724" location="" display="https://turbomir.shop/order/?from=html&amp;id=15224"/>
+    <hyperlink ref="B364" r:id="rId725" location="" display="https://turbomir.shop/shop/UID_15225.html"/>
+    <hyperlink ref="E364" r:id="rId726" location="" display="https://turbomir.shop/order/?from=html&amp;id=15225"/>
+    <hyperlink ref="B365" r:id="rId727" location="" display="https://turbomir.shop/shop/UID_15226.html"/>
+    <hyperlink ref="E365" r:id="rId728" location="" display="https://turbomir.shop/order/?from=html&amp;id=15226"/>
+    <hyperlink ref="B366" r:id="rId729" location="" display="https://turbomir.shop/shop/UID_15227.html"/>
+    <hyperlink ref="E366" r:id="rId730" location="" display="https://turbomir.shop/order/?from=html&amp;id=15227"/>
+    <hyperlink ref="B367" r:id="rId731" location="" display="https://turbomir.shop/shop/UID_15228.html"/>
+    <hyperlink ref="E367" r:id="rId732" location="" display="https://turbomir.shop/order/?from=html&amp;id=15228"/>
+    <hyperlink ref="B368" r:id="rId733" location="" display="https://turbomir.shop/shop/UID_15229.html"/>
+    <hyperlink ref="E368" r:id="rId734" location="" display="https://turbomir.shop/order/?from=html&amp;id=15229"/>
+    <hyperlink ref="B369" r:id="rId735" location="" display="https://turbomir.shop/shop/UID_15230.html"/>
+    <hyperlink ref="E369" r:id="rId736" location="" display="https://turbomir.shop/order/?from=html&amp;id=15230"/>
+    <hyperlink ref="B370" r:id="rId737" location="" display="https://turbomir.shop/shop/UID_15231.html"/>
+    <hyperlink ref="E370" r:id="rId738" location="" display="https://turbomir.shop/order/?from=html&amp;id=15231"/>
+    <hyperlink ref="B371" r:id="rId739" location="" display="https://turbomir.shop/shop/UID_15232.html"/>
+    <hyperlink ref="E371" r:id="rId740" location="" display="https://turbomir.shop/order/?from=html&amp;id=15232"/>
+    <hyperlink ref="B372" r:id="rId741" location="" display="https://turbomir.shop/shop/UID_15233.html"/>
+    <hyperlink ref="E372" r:id="rId742" location="" display="https://turbomir.shop/order/?from=html&amp;id=15233"/>
+    <hyperlink ref="B373" r:id="rId743" location="" display="https://turbomir.shop/shop/UID_15234.html"/>
+    <hyperlink ref="E373" r:id="rId744" location="" display="https://turbomir.shop/order/?from=html&amp;id=15234"/>
+    <hyperlink ref="B374" r:id="rId745" location="" display="https://turbomir.shop/shop/UID_15235.html"/>
+    <hyperlink ref="E374" r:id="rId746" location="" display="https://turbomir.shop/order/?from=html&amp;id=15235"/>
+    <hyperlink ref="B375" r:id="rId747" location="" display="https://turbomir.shop/shop/UID_15236.html"/>
+    <hyperlink ref="E375" r:id="rId748" location="" display="https://turbomir.shop/order/?from=html&amp;id=15236"/>
+    <hyperlink ref="B376" r:id="rId749" location="" display="https://turbomir.shop/shop/UID_15237.html"/>
+    <hyperlink ref="E376" r:id="rId750" location="" display="https://turbomir.shop/order/?from=html&amp;id=15237"/>
+    <hyperlink ref="B377" r:id="rId751" location="" display="https://turbomir.shop/shop/UID_15238.html"/>
+    <hyperlink ref="E377" r:id="rId752" location="" display="https://turbomir.shop/order/?from=html&amp;id=15238"/>
+    <hyperlink ref="B378" r:id="rId753" location="" display="https://turbomir.shop/shop/UID_15239.html"/>
+    <hyperlink ref="E378" r:id="rId754" location="" display="https://turbomir.shop/order/?from=html&amp;id=15239"/>
+    <hyperlink ref="B379" r:id="rId755" location="" display="https://turbomir.shop/shop/UID_15240.html"/>
+    <hyperlink ref="E379" r:id="rId756" location="" display="https://turbomir.shop/order/?from=html&amp;id=15240"/>
+    <hyperlink ref="B380" r:id="rId757" location="" display="https://turbomir.shop/shop/UID_15241.html"/>
+    <hyperlink ref="E380" r:id="rId758" location="" display="https://turbomir.shop/order/?from=html&amp;id=15241"/>
+    <hyperlink ref="B381" r:id="rId759" location="" display="https://turbomir.shop/shop/UID_15242.html"/>
+    <hyperlink ref="E381" r:id="rId760" location="" display="https://turbomir.shop/order/?from=html&amp;id=15242"/>
+    <hyperlink ref="B382" r:id="rId761" location="" display="https://turbomir.shop/shop/UID_15243.html"/>
+    <hyperlink ref="E382" r:id="rId762" location="" display="https://turbomir.shop/order/?from=html&amp;id=15243"/>
+    <hyperlink ref="B383" r:id="rId763" location="" display="https://turbomir.shop/shop/UID_15244.html"/>
+    <hyperlink ref="E383" r:id="rId764" location="" display="https://turbomir.shop/order/?from=html&amp;id=15244"/>
+    <hyperlink ref="B384" r:id="rId765" location="" display="https://turbomir.shop/shop/UID_15245.html"/>
+    <hyperlink ref="E384" r:id="rId766" location="" display="https://turbomir.shop/order/?from=html&amp;id=15245"/>
+    <hyperlink ref="B385" r:id="rId767" location="" display="https://turbomir.shop/shop/UID_15246.html"/>
+    <hyperlink ref="E385" r:id="rId768" location="" display="https://turbomir.shop/order/?from=html&amp;id=15246"/>
+    <hyperlink ref="B386" r:id="rId769" location="" display="https://turbomir.shop/shop/UID_15247.html"/>
+    <hyperlink ref="E386" r:id="rId770" location="" display="https://turbomir.shop/order/?from=html&amp;id=15247"/>
+    <hyperlink ref="B387" r:id="rId771" location="" display="https://turbomir.shop/shop/UID_15248.html"/>
+    <hyperlink ref="E387" r:id="rId772" location="" display="https://turbomir.shop/order/?from=html&amp;id=15248"/>
+    <hyperlink ref="B388" r:id="rId773" location="" display="https://turbomir.shop/shop/UID_15249.html"/>
+    <hyperlink ref="E388" r:id="rId774" location="" display="https://turbomir.shop/order/?from=html&amp;id=15249"/>
+    <hyperlink ref="B389" r:id="rId775" location="" display="https://turbomir.shop/shop/UID_15250.html"/>
+    <hyperlink ref="E389" r:id="rId776" location="" display="https://turbomir.shop/order/?from=html&amp;id=15250"/>
+    <hyperlink ref="B390" r:id="rId777" location="" display="https://turbomir.shop/shop/UID_15251.html"/>
+    <hyperlink ref="E390" r:id="rId778" location="" display="https://turbomir.shop/order/?from=html&amp;id=15251"/>
+    <hyperlink ref="B391" r:id="rId779" location="" display="https://turbomir.shop/shop/UID_15252.html"/>
+    <hyperlink ref="E391" r:id="rId780" location="" display="https://turbomir.shop/order/?from=html&amp;id=15252"/>
+    <hyperlink ref="B392" r:id="rId781" location="" display="https://turbomir.shop/shop/UID_15253.html"/>
+    <hyperlink ref="E392" r:id="rId782" location="" display="https://turbomir.shop/order/?from=html&amp;id=15253"/>
+    <hyperlink ref="B393" r:id="rId783" location="" display="https://turbomir.shop/shop/UID_15254.html"/>
+    <hyperlink ref="E393" r:id="rId784" location="" display="https://turbomir.shop/order/?from=html&amp;id=15254"/>
+    <hyperlink ref="B394" r:id="rId785" location="" display="https://turbomir.shop/shop/UID_15255.html"/>
+    <hyperlink ref="E394" r:id="rId786" location="" display="https://turbomir.shop/order/?from=html&amp;id=15255"/>
+    <hyperlink ref="B395" r:id="rId787" location="" display="https://turbomir.shop/shop/UID_15256.html"/>
+    <hyperlink ref="E395" r:id="rId788" location="" display="https://turbomir.shop/order/?from=html&amp;id=15256"/>
+    <hyperlink ref="B396" r:id="rId789" location="" display="https://turbomir.shop/shop/UID_15257.html"/>
+    <hyperlink ref="E396" r:id="rId790" location="" display="https://turbomir.shop/order/?from=html&amp;id=15257"/>
+    <hyperlink ref="B397" r:id="rId791" location="" display="https://turbomir.shop/shop/UID_15258.html"/>
+    <hyperlink ref="E397" r:id="rId792" location="" display="https://turbomir.shop/order/?from=html&amp;id=15258"/>
+    <hyperlink ref="B398" r:id="rId793" location="" display="https://turbomir.shop/shop/UID_15259.html"/>
+    <hyperlink ref="E398" r:id="rId794" location="" display="https://turbomir.shop/order/?from=html&amp;id=15259"/>
+    <hyperlink ref="B399" r:id="rId795" location="" display="https://turbomir.shop/shop/UID_15260.html"/>
+    <hyperlink ref="E399" r:id="rId796" location="" display="https://turbomir.shop/order/?from=html&amp;id=15260"/>
+    <hyperlink ref="B400" r:id="rId797" location="" display="https://turbomir.shop/shop/UID_15261.html"/>
+    <hyperlink ref="E400" r:id="rId798" location="" display="https://turbomir.shop/order/?from=html&amp;id=15261"/>
+    <hyperlink ref="B401" r:id="rId799" location="" display="https://turbomir.shop/shop/UID_15262.html"/>
+    <hyperlink ref="E401" r:id="rId800" location="" display="https://turbomir.shop/order/?from=html&amp;id=15262"/>
+    <hyperlink ref="B402" r:id="rId801" location="" display="https://turbomir.shop/shop/UID_15263.html"/>
+    <hyperlink ref="E402" r:id="rId802" location="" display="https://turbomir.shop/order/?from=html&amp;id=15263"/>
+    <hyperlink ref="B403" r:id="rId803" location="" display="https://turbomir.shop/shop/UID_15264.html"/>
+    <hyperlink ref="E403" r:id="rId804" location="" display="https://turbomir.shop/order/?from=html&amp;id=15264"/>
+    <hyperlink ref="B404" r:id="rId805" location="" display="https://turbomir.shop/shop/UID_15265.html"/>
+    <hyperlink ref="E404" r:id="rId806" location="" display="https://turbomir.shop/order/?from=html&amp;id=15265"/>
+    <hyperlink ref="B405" r:id="rId807" location="" display="https://turbomir.shop/shop/UID_15266.html"/>
+    <hyperlink ref="E405" r:id="rId808" location="" display="https://turbomir.shop/order/?from=html&amp;id=15266"/>
+    <hyperlink ref="B406" r:id="rId809" location="" display="https://turbomir.shop/shop/UID_15267.html"/>
+    <hyperlink ref="E406" r:id="rId810" location="" display="https://turbomir.shop/order/?from=html&amp;id=15267"/>
+    <hyperlink ref="B407" r:id="rId811" location="" display="https://turbomir.shop/shop/UID_15268.html"/>
+    <hyperlink ref="E407" r:id="rId812" location="" display="https://turbomir.shop/order/?from=html&amp;id=15268"/>
+    <hyperlink ref="B408" r:id="rId813" location="" display="https://turbomir.shop/shop/UID_15269.html"/>
+    <hyperlink ref="E408" r:id="rId814" location="" display="https://turbomir.shop/order/?from=html&amp;id=15269"/>
+    <hyperlink ref="B409" r:id="rId815" location="" display="https://turbomir.shop/shop/UID_15270.html"/>
+    <hyperlink ref="E409" r:id="rId816" location="" display="https://turbomir.shop/order/?from=html&amp;id=15270"/>
+    <hyperlink ref="B410" r:id="rId817" location="" display="https://turbomir.shop/shop/UID_15271.html"/>
+    <hyperlink ref="E410" r:id="rId818" location="" display="https://turbomir.shop/order/?from=html&amp;id=15271"/>
+    <hyperlink ref="B411" r:id="rId819" location="" display="https://turbomir.shop/shop/UID_15272.html"/>
+    <hyperlink ref="E411" r:id="rId820" location="" display="https://turbomir.shop/order/?from=html&amp;id=15272"/>
+    <hyperlink ref="B412" r:id="rId821" location="" display="https://turbomir.shop/shop/UID_15273.html"/>
+    <hyperlink ref="E412" r:id="rId822" location="" display="https://turbomir.shop/order/?from=html&amp;id=15273"/>
+    <hyperlink ref="B413" r:id="rId823" location="" display="https://turbomir.shop/shop/UID_15274.html"/>
+    <hyperlink ref="E413" r:id="rId824" location="" display="https://turbomir.shop/order/?from=html&amp;id=15274"/>
+    <hyperlink ref="B414" r:id="rId825" location="" display="https://turbomir.shop/shop/UID_15275.html"/>
+    <hyperlink ref="E414" r:id="rId826" location="" display="https://turbomir.shop/order/?from=html&amp;id=15275"/>
+    <hyperlink ref="B415" r:id="rId827" location="" display="https://turbomir.shop/shop/UID_15276.html"/>
+    <hyperlink ref="E415" r:id="rId828" location="" display="https://turbomir.shop/order/?from=html&amp;id=15276"/>
+    <hyperlink ref="B416" r:id="rId829" location="" display="https://turbomir.shop/shop/UID_15277.html"/>
+    <hyperlink ref="E416" r:id="rId830" location="" display="https://turbomir.shop/order/?from=html&amp;id=15277"/>
+    <hyperlink ref="B417" r:id="rId831" location="" display="https://turbomir.shop/shop/UID_15278.html"/>
+    <hyperlink ref="E417" r:id="rId832" location="" display="https://turbomir.shop/order/?from=html&amp;id=15278"/>
+    <hyperlink ref="B418" r:id="rId833" location="" display="https://turbomir.shop/shop/UID_15279.html"/>
+    <hyperlink ref="E418" r:id="rId834" location="" display="https://turbomir.shop/order/?from=html&amp;id=15279"/>
+    <hyperlink ref="B419" r:id="rId835" location="" display="https://turbomir.shop/shop/UID_15280.html"/>
+    <hyperlink ref="E419" r:id="rId836" location="" display="https://turbomir.shop/order/?from=html&amp;id=15280"/>
+    <hyperlink ref="B420" r:id="rId837" location="" display="https://turbomir.shop/shop/UID_15281.html"/>
+    <hyperlink ref="E420" r:id="rId838" location="" display="https://turbomir.shop/order/?from=html&amp;id=15281"/>
+    <hyperlink ref="B421" r:id="rId839" location="" display="https://turbomir.shop/shop/UID_15282.html"/>
+    <hyperlink ref="E421" r:id="rId840" location="" display="https://turbomir.shop/order/?from=html&amp;id=15282"/>
+    <hyperlink ref="B422" r:id="rId841" location="" display="https://turbomir.shop/shop/UID_15283.html"/>
+    <hyperlink ref="E422" r:id="rId842" location="" display="https://turbomir.shop/order/?from=html&amp;id=15283"/>
+    <hyperlink ref="B423" r:id="rId843" location="" display="https://turbomir.shop/shop/UID_15284.html"/>
+    <hyperlink ref="E423" r:id="rId844" location="" display="https://turbomir.shop/order/?from=html&amp;id=15284"/>
+    <hyperlink ref="B424" r:id="rId845" location="" display="https://turbomir.shop/shop/UID_15285.html"/>
+    <hyperlink ref="E424" r:id="rId846" location="" display="https://turbomir.shop/order/?from=html&amp;id=15285"/>
+    <hyperlink ref="B425" r:id="rId847" location="" display="https://turbomir.shop/shop/UID_15286.html"/>
+    <hyperlink ref="E425" r:id="rId848" location="" display="https://turbomir.shop/order/?from=html&amp;id=15286"/>
+    <hyperlink ref="B426" r:id="rId849" location="" display="https://turbomir.shop/shop/UID_15287.html"/>
+    <hyperlink ref="E426" r:id="rId850" location="" display="https://turbomir.shop/order/?from=html&amp;id=15287"/>
+    <hyperlink ref="B427" r:id="rId851" location="" display="https://turbomir.shop/shop/UID_15288.html"/>
+    <hyperlink ref="E427" r:id="rId852" location="" display="https://turbomir.shop/order/?from=html&amp;id=15288"/>
+    <hyperlink ref="B428" r:id="rId853" location="" display="https://turbomir.shop/shop/UID_15289.html"/>
+    <hyperlink ref="E428" r:id="rId854" location="" display="https://turbomir.shop/order/?from=html&amp;id=15289"/>
+    <hyperlink ref="B429" r:id="rId855" location="" display="https://turbomir.shop/shop/UID_15290.html"/>
+    <hyperlink ref="E429" r:id="rId856" location="" display="https://turbomir.shop/order/?from=html&amp;id=15290"/>
+    <hyperlink ref="B430" r:id="rId857" location="" display="https://turbomir.shop/shop/UID_15291.html"/>
+    <hyperlink ref="E430" r:id="rId858" location="" display="https://turbomir.shop/order/?from=html&amp;id=15291"/>
+    <hyperlink ref="B431" r:id="rId859" location="" display="https://turbomir.shop/shop/UID_15292.html"/>
+    <hyperlink ref="E431" r:id="rId860" location="" display="https://turbomir.shop/order/?from=html&amp;id=15292"/>
+    <hyperlink ref="B432" r:id="rId861" location="" display="https://turbomir.shop/shop/UID_15293.html"/>
+    <hyperlink ref="E432" r:id="rId862" location="" display="https://turbomir.shop/order/?from=html&amp;id=15293"/>
+    <hyperlink ref="B433" r:id="rId863" location="" display="https://turbomir.shop/shop/UID_15294.html"/>
+    <hyperlink ref="E433" r:id="rId864" location="" display="https://turbomir.shop/order/?from=html&amp;id=15294"/>
+    <hyperlink ref="B434" r:id="rId865" location="" display="https://turbomir.shop/shop/UID_15295.html"/>
+    <hyperlink ref="E434" r:id="rId866" location="" display="https://turbomir.shop/order/?from=html&amp;id=15295"/>
+    <hyperlink ref="B435" r:id="rId867" location="" display="https://turbomir.shop/shop/UID_15296.html"/>
+    <hyperlink ref="E435" r:id="rId868" location="" display="https://turbomir.shop/order/?from=html&amp;id=15296"/>
+    <hyperlink ref="B436" r:id="rId869" location="" display="https://turbomir.shop/shop/UID_15297.html"/>
+    <hyperlink ref="E436" r:id="rId870" location="" display="https://turbomir.shop/order/?from=html&amp;id=15297"/>
+    <hyperlink ref="B437" r:id="rId871" location="" display="https://turbomir.shop/shop/UID_15298.html"/>
+    <hyperlink ref="E437" r:id="rId872" location="" display="https://turbomir.shop/order/?from=html&amp;id=15298"/>
+    <hyperlink ref="B438" r:id="rId873" location="" display="https://turbomir.shop/shop/UID_15299.html"/>
+    <hyperlink ref="E438" r:id="rId874" location="" display="https://turbomir.shop/order/?from=html&amp;id=15299"/>
+    <hyperlink ref="B439" r:id="rId875" location="" display="https://turbomir.shop/shop/UID_15300.html"/>
+    <hyperlink ref="E439" r:id="rId876" location="" display="https://turbomir.shop/order/?from=html&amp;id=15300"/>
+    <hyperlink ref="B440" r:id="rId877" location="" display="https://turbomir.shop/shop/UID_15301.html"/>
+    <hyperlink ref="E440" r:id="rId878" location="" display="https://turbomir.shop/order/?from=html&amp;id=15301"/>
+    <hyperlink ref="B441" r:id="rId879" location="" display="https://turbomir.shop/shop/UID_15302.html"/>
+    <hyperlink ref="E441" r:id="rId880" location="" display="https://turbomir.shop/order/?from=html&amp;id=15302"/>
+    <hyperlink ref="B442" r:id="rId881" location="" display="https://turbomir.shop/shop/UID_15303.html"/>
+    <hyperlink ref="E442" r:id="rId882" location="" display="https://turbomir.shop/order/?from=html&amp;id=15303"/>
+    <hyperlink ref="B443" r:id="rId883" location="" display="https://turbomir.shop/shop/UID_15304.html"/>
+    <hyperlink ref="E443" r:id="rId884" location="" display="https://turbomir.shop/order/?from=html&amp;id=15304"/>
+    <hyperlink ref="B444" r:id="rId885" location="" display="https://turbomir.shop/shop/UID_15305.html"/>
+    <hyperlink ref="E444" r:id="rId886" location="" display="https://turbomir.shop/order/?from=html&amp;id=15305"/>
+    <hyperlink ref="B445" r:id="rId887" location="" display="https://turbomir.shop/shop/UID_15306.html"/>
+    <hyperlink ref="E445" r:id="rId888" location="" display="https://turbomir.shop/order/?from=html&amp;id=15306"/>
+    <hyperlink ref="B446" r:id="rId889" location="" display="https://turbomir.shop/shop/UID_15307.html"/>
+    <hyperlink ref="E446" r:id="rId890" location="" display="https://turbomir.shop/order/?from=html&amp;id=15307"/>
+    <hyperlink ref="B447" r:id="rId891" location="" display="https://turbomir.shop/shop/UID_15308.html"/>
+    <hyperlink ref="E447" r:id="rId892" location="" display="https://turbomir.shop/order/?from=html&amp;id=15308"/>
+    <hyperlink ref="B448" r:id="rId893" location="" display="https://turbomir.shop/shop/UID_15309.html"/>
+    <hyperlink ref="E448" r:id="rId894" location="" display="https://turbomir.shop/order/?from=html&amp;id=15309"/>
+    <hyperlink ref="B449" r:id="rId895" location="" display="https://turbomir.shop/shop/UID_15310.html"/>
+    <hyperlink ref="E449" r:id="rId896" location="" display="https://turbomir.shop/order/?from=html&amp;id=15310"/>
+    <hyperlink ref="B450" r:id="rId897" location="" display="https://turbomir.shop/shop/UID_15311.html"/>
+    <hyperlink ref="E450" r:id="rId898" location="" display="https://turbomir.shop/order/?from=html&amp;id=15311"/>
+    <hyperlink ref="B451" r:id="rId899" location="" display="https://turbomir.shop/shop/UID_15312.html"/>
+    <hyperlink ref="E451" r:id="rId900" location="" display="https://turbomir.shop/order/?from=html&amp;id=15312"/>
+    <hyperlink ref="B452" r:id="rId901" location="" display="https://turbomir.shop/shop/UID_15313.html"/>
+    <hyperlink ref="E452" r:id="rId902" location="" display="https://turbomir.shop/order/?from=html&amp;id=15313"/>
+    <hyperlink ref="B453" r:id="rId903" location="" display="https://turbomir.shop/shop/UID_15314.html"/>
+    <hyperlink ref="E453" r:id="rId904" location="" display="https://turbomir.shop/order/?from=html&amp;id=15314"/>
+    <hyperlink ref="B454" r:id="rId905" location="" display="https://turbomir.shop/shop/UID_15315.html"/>
+    <hyperlink ref="E454" r:id="rId906" location="" display="https://turbomir.shop/order/?from=html&amp;id=15315"/>
+    <hyperlink ref="B455" r:id="rId907" location="" display="https://turbomir.shop/shop/UID_15316.html"/>
+    <hyperlink ref="E455" r:id="rId908" location="" display="https://turbomir.shop/order/?from=html&amp;id=15316"/>
+    <hyperlink ref="B456" r:id="rId909" location="" display="https://turbomir.shop/shop/UID_15317.html"/>
+    <hyperlink ref="E456" r:id="rId910" location="" display="https://turbomir.shop/order/?from=html&amp;id=15317"/>
+    <hyperlink ref="B457" r:id="rId911" location="" display="https://turbomir.shop/shop/UID_15318.html"/>
+    <hyperlink ref="E457" r:id="rId912" location="" display="https://turbomir.shop/order/?from=html&amp;id=15318"/>
+    <hyperlink ref="B458" r:id="rId913" location="" display="https://turbomir.shop/shop/UID_15319.html"/>
+    <hyperlink ref="E458" r:id="rId914" location="" display="https://turbomir.shop/order/?from=html&amp;id=15319"/>
+    <hyperlink ref="B459" r:id="rId915" location="" display="https://turbomir.shop/shop/UID_15320.html"/>
+    <hyperlink ref="E459" r:id="rId916" location="" display="https://turbomir.shop/order/?from=html&amp;id=15320"/>
+    <hyperlink ref="B460" r:id="rId917" location="" display="https://turbomir.shop/shop/UID_15321.html"/>
+    <hyperlink ref="E460" r:id="rId918" location="" display="https://turbomir.shop/order/?from=html&amp;id=15321"/>
+    <hyperlink ref="B461" r:id="rId919" location="" display="https://turbomir.shop/shop/UID_15322.html"/>
+    <hyperlink ref="E461" r:id="rId920" location="" display="https://turbomir.shop/order/?from=html&amp;id=15322"/>
+    <hyperlink ref="B462" r:id="rId921" location="" display="https://turbomir.shop/shop/UID_15323.html"/>
+    <hyperlink ref="E462" r:id="rId922" location="" display="https://turbomir.shop/order/?from=html&amp;id=15323"/>
+    <hyperlink ref="B463" r:id="rId923" location="" display="https://turbomir.shop/shop/UID_15324.html"/>
+    <hyperlink ref="E463" r:id="rId924" location="" display="https://turbomir.shop/order/?from=html&amp;id=15324"/>
+    <hyperlink ref="B464" r:id="rId925" location="" display="https://turbomir.shop/shop/UID_15325.html"/>
+    <hyperlink ref="E464" r:id="rId926" location="" display="https://turbomir.shop/order/?from=html&amp;id=15325"/>
+    <hyperlink ref="B465" r:id="rId927" location="" display="https://turbomir.shop/shop/UID_15326.html"/>
+    <hyperlink ref="E465" r:id="rId928" location="" display="https://turbomir.shop/order/?from=html&amp;id=15326"/>
+    <hyperlink ref="B466" r:id="rId929" location="" display="https://turbomir.shop/shop/UID_15327.html"/>
+    <hyperlink ref="E466" r:id="rId930" location="" display="https://turbomir.shop/order/?from=html&amp;id=15327"/>
+    <hyperlink ref="B467" r:id="rId931" location="" display="https://turbomir.shop/shop/UID_15328.html"/>
+    <hyperlink ref="E467" r:id="rId932" location="" display="https://turbomir.shop/order/?from=html&amp;id=15328"/>
+    <hyperlink ref="B468" r:id="rId933" location="" display="https://turbomir.shop/shop/UID_15329.html"/>
+    <hyperlink ref="E468" r:id="rId934" location="" display="https://turbomir.shop/order/?from=html&amp;id=15329"/>
+    <hyperlink ref="B469" r:id="rId935" location="" display="https://turbomir.shop/shop/UID_15330.html"/>
+    <hyperlink ref="E469" r:id="rId936" location="" display="https://turbomir.shop/order/?from=html&amp;id=15330"/>
+    <hyperlink ref="B470" r:id="rId937" location="" display="https://turbomir.shop/shop/UID_15331.html"/>
+    <hyperlink ref="E470" r:id="rId938" location="" display="https://turbomir.shop/order/?from=html&amp;id=15331"/>
+    <hyperlink ref="B471" r:id="rId939" location="" display="https://turbomir.shop/shop/UID_15332.html"/>
+    <hyperlink ref="E471" r:id="rId940" location="" display="https://turbomir.shop/order/?from=html&amp;id=15332"/>
+    <hyperlink ref="B472" r:id="rId941" location="" display="https://turbomir.shop/shop/UID_15333.html"/>
+    <hyperlink ref="E472" r:id="rId942" location="" display="https://turbomir.shop/order/?from=html&amp;id=15333"/>
+    <hyperlink ref="B473" r:id="rId943" location="" display="https://turbomir.shop/shop/UID_15334.html"/>
+    <hyperlink ref="E473" r:id="rId944" location="" display="https://turbomir.shop/order/?from=html&amp;id=15334"/>
+    <hyperlink ref="B474" r:id="rId945" location="" display="https://turbomir.shop/shop/UID_15335.html"/>
+    <hyperlink ref="E474" r:id="rId946" location="" display="https://turbomir.shop/order/?from=html&amp;id=15335"/>
+    <hyperlink ref="B475" r:id="rId947" location="" display="https://turbomir.shop/shop/UID_15336.html"/>
+    <hyperlink ref="E475" r:id="rId948" location="" display="https://turbomir.shop/order/?from=html&amp;id=15336"/>
+    <hyperlink ref="B476" r:id="rId949" location="" display="https://turbomir.shop/shop/UID_15337.html"/>
+    <hyperlink ref="E476" r:id="rId950" location="" display="https://turbomir.shop/order/?from=html&amp;id=15337"/>
+    <hyperlink ref="B477" r:id="rId951" location="" display="https://turbomir.shop/shop/UID_15338.html"/>
+    <hyperlink ref="E477" r:id="rId952" location="" display="https://turbomir.shop/order/?from=html&amp;id=15338"/>
+    <hyperlink ref="B478" r:id="rId953" location="" display="https://turbomir.shop/shop/UID_15339.html"/>
+    <hyperlink ref="E478" r:id="rId954" location="" display="https://turbomir.shop/order/?from=html&amp;id=15339"/>
+    <hyperlink ref="B479" r:id="rId955" location="" display="https://turbomir.shop/shop/UID_15340.html"/>
+    <hyperlink ref="E479" r:id="rId956" location="" display="https://turbomir.shop/order/?from=html&amp;id=15340"/>
+    <hyperlink ref="B480" r:id="rId957" location="" display="https://turbomir.shop/shop/UID_15341.html"/>
+    <hyperlink ref="E480" r:id="rId958" location="" display="https://turbomir.shop/order/?from=html&amp;id=15341"/>
+    <hyperlink ref="B481" r:id="rId959" location="" display="https://turbomir.shop/shop/UID_15342.html"/>
+    <hyperlink ref="E481" r:id="rId960" location="" display="https://turbomir.shop/order/?from=html&amp;id=15342"/>
+    <hyperlink ref="B482" r:id="rId961" location="" display="https://turbomir.shop/shop/UID_15343.html"/>
+    <hyperlink ref="E482" r:id="rId962" location="" display="https://turbomir.shop/order/?from=html&amp;id=15343"/>
+    <hyperlink ref="B483" r:id="rId963" location="" display="https://turbomir.shop/shop/UID_15344.html"/>
+    <hyperlink ref="E483" r:id="rId964" location="" display="https://turbomir.shop/order/?from=html&amp;id=15344"/>
+    <hyperlink ref="B484" r:id="rId965" location="" display="https://turbomir.shop/shop/UID_15345.html"/>
+    <hyperlink ref="E484" r:id="rId966" location="" display="https://turbomir.shop/order/?from=html&amp;id=15345"/>
+    <hyperlink ref="B485" r:id="rId967" location="" display="https://turbomir.shop/shop/UID_15346.html"/>
+    <hyperlink ref="E485" r:id="rId968" location="" display="https://turbomir.shop/order/?from=html&amp;id=15346"/>
+    <hyperlink ref="B486" r:id="rId969" location="" display="https://turbomir.shop/shop/UID_15347.html"/>
+    <hyperlink ref="E486" r:id="rId970" location="" display="https://turbomir.shop/order/?from=html&amp;id=15347"/>
+    <hyperlink ref="B487" r:id="rId971" location="" display="https://turbomir.shop/shop/UID_15348.html"/>
+    <hyperlink ref="E487" r:id="rId972" location="" display="https://turbomir.shop/order/?from=html&amp;id=15348"/>
+    <hyperlink ref="B488" r:id="rId973" location="" display="https://turbomir.shop/shop/UID_15349.html"/>
+    <hyperlink ref="E488" r:id="rId974" location="" display="https://turbomir.shop/order/?from=html&amp;id=15349"/>
+    <hyperlink ref="B489" r:id="rId975" location="" display="https://turbomir.shop/shop/UID_15350.html"/>
+    <hyperlink ref="E489" r:id="rId976" location="" display="https://turbomir.shop/order/?from=html&amp;id=15350"/>
+    <hyperlink ref="B490" r:id="rId977" location="" display="https://turbomir.shop/shop/UID_15351.html"/>
+    <hyperlink ref="E490" r:id="rId978" location="" display="https://turbomir.shop/order/?from=html&amp;id=15351"/>
+    <hyperlink ref="B491" r:id="rId979" location="" display="https://turbomir.shop/shop/UID_15352.html"/>
+    <hyperlink ref="E491" r:id="rId980" location="" display="https://turbomir.shop/order/?from=html&amp;id=15352"/>
+    <hyperlink ref="B492" r:id="rId981" location="" display="https://turbomir.shop/shop/UID_15353.html"/>
+    <hyperlink ref="E492" r:id="rId982" location="" display="https://turbomir.shop/order/?from=html&amp;id=15353"/>
+    <hyperlink ref="B493" r:id="rId983" location="" display="https://turbomir.shop/shop/UID_15354.html"/>
+    <hyperlink ref="E493" r:id="rId984" location="" display="https://turbomir.shop/order/?from=html&amp;id=15354"/>
+    <hyperlink ref="B494" r:id="rId985" location="" display="https://turbomir.shop/shop/UID_15355.html"/>
+    <hyperlink ref="E494" r:id="rId986" location="" display="https://turbomir.shop/order/?from=html&amp;id=15355"/>
+    <hyperlink ref="B495" r:id="rId987" location="" display="https://turbomir.shop/shop/UID_15356.html"/>
+    <hyperlink ref="E495" r:id="rId988" location="" display="https://turbomir.shop/order/?from=html&amp;id=15356"/>
+    <hyperlink ref="B496" r:id="rId989" location="" display="https://turbomir.shop/shop/UID_15357.html"/>
+    <hyperlink ref="E496" r:id="rId990" location="" display="https://turbomir.shop/order/?from=html&amp;id=15357"/>
+    <hyperlink ref="B497" r:id="rId991" location="" display="https://turbomir.shop/shop/UID_15358.html"/>
+    <hyperlink ref="E497" r:id="rId992" location="" display="https://turbomir.shop/order/?from=html&amp;id=15358"/>
+    <hyperlink ref="B498" r:id="rId993" location="" display="https://turbomir.shop/shop/UID_15359.html"/>
+    <hyperlink ref="E498" r:id="rId994" location="" display="https://turbomir.shop/order/?from=html&amp;id=15359"/>
+    <hyperlink ref="B499" r:id="rId995" location="" display="https://turbomir.shop/shop/UID_15360.html"/>
+    <hyperlink ref="E499" r:id="rId996" location="" display="https://turbomir.shop/order/?from=html&amp;id=15360"/>
+    <hyperlink ref="B500" r:id="rId997" location="" display="https://turbomir.shop/shop/UID_15361.html"/>
+    <hyperlink ref="E500" r:id="rId998" location="" display="https://turbomir.shop/order/?from=html&amp;id=15361"/>
+    <hyperlink ref="B501" r:id="rId999" location="" display="https://turbomir.shop/shop/UID_15362.html"/>
+    <hyperlink ref="E501" r:id="rId1000" location="" display="https://turbomir.shop/order/?from=html&amp;id=15362"/>
+    <hyperlink ref="B502" r:id="rId1001" location="" display="https://turbomir.shop/shop/UID_15363.html"/>
+    <hyperlink ref="E502" r:id="rId1002" location="" display="https://turbomir.shop/order/?from=html&amp;id=15363"/>
+    <hyperlink ref="B503" r:id="rId1003" location="" display="https://turbomir.shop/shop/UID_15364.html"/>
+    <hyperlink ref="E503" r:id="rId1004" location="" display="https://turbomir.shop/order/?from=html&amp;id=15364"/>
+    <hyperlink ref="B504" r:id="rId1005" location="" display="https://turbomir.shop/shop/UID_15365.html"/>
+    <hyperlink ref="E504" r:id="rId1006" location="" display="https://turbomir.shop/order/?from=html&amp;id=15365"/>
+    <hyperlink ref="B505" r:id="rId1007" location="" display="https://turbomir.shop/shop/UID_15366.html"/>
+    <hyperlink ref="E505" r:id="rId1008" location="" display="https://turbomir.shop/order/?from=html&amp;id=15366"/>
+    <hyperlink ref="B506" r:id="rId1009" location="" display="https://turbomir.shop/shop/UID_15367.html"/>
+    <hyperlink ref="E506" r:id="rId1010" location="" display="https://turbomir.shop/order/?from=html&amp;id=15367"/>
+    <hyperlink ref="B507" r:id="rId1011" location="" display="https://turbomir.shop/shop/UID_15368.html"/>
+    <hyperlink ref="E507" r:id="rId1012" location="" display="https://turbomir.shop/order/?from=html&amp;id=15368"/>
+    <hyperlink ref="B508" r:id="rId1013" location="" display="https://turbomir.shop/shop/UID_15369.html"/>
+    <hyperlink ref="E508" r:id="rId1014" location="" display="https://turbomir.shop/order/?from=html&amp;id=15369"/>
+    <hyperlink ref="B509" r:id="rId1015" location="" display="https://turbomir.shop/shop/UID_15370.html"/>
+    <hyperlink ref="E509" r:id="rId1016" location="" display="https://turbomir.shop/order/?from=html&amp;id=15370"/>
+    <hyperlink ref="B510" r:id="rId1017" location="" display="https://turbomir.shop/shop/UID_15371.html"/>
+    <hyperlink ref="E510" r:id="rId1018" location="" display="https://turbomir.shop/order/?from=html&amp;id=15371"/>
+    <hyperlink ref="B511" r:id="rId1019" location="" display="https://turbomir.shop/shop/UID_15372.html"/>
+    <hyperlink ref="E511" r:id="rId1020" location="" display="https://turbomir.shop/order/?from=html&amp;id=15372"/>
+    <hyperlink ref="B512" r:id="rId1021" location="" display="https://turbomir.shop/shop/UID_15373.html"/>
+    <hyperlink ref="E512" r:id="rId1022" location="" display="https://turbomir.shop/order/?from=html&amp;id=15373"/>
+    <hyperlink ref="B513" r:id="rId1023" location="" display="https://turbomir.shop/shop/UID_15374.html"/>
+    <hyperlink ref="E513" r:id="rId1024" location="" display="https://turbomir.shop/order/?from=html&amp;id=15374"/>
+    <hyperlink ref="B514" r:id="rId1025" location="" display="https://turbomir.shop/shop/UID_15375.html"/>
+    <hyperlink ref="E514" r:id="rId1026" location="" display="https://turbomir.shop/order/?from=html&amp;id=15375"/>
+    <hyperlink ref="B515" r:id="rId1027" location="" display="https://turbomir.shop/shop/UID_15376.html"/>
+    <hyperlink ref="E515" r:id="rId1028" location="" display="https://turbomir.shop/order/?from=html&amp;id=15376"/>
+    <hyperlink ref="B516" r:id="rId1029" location="" display="https://turbomir.shop/shop/UID_15377.html"/>
+    <hyperlink ref="E516" r:id="rId1030" location="" display="https://turbomir.shop/order/?from=html&amp;id=15377"/>
+    <hyperlink ref="B517" r:id="rId1031" location="" display="https://turbomir.shop/shop/UID_15378.html"/>
+    <hyperlink ref="E517" r:id="rId1032" location="" display="https://turbomir.shop/order/?from=html&amp;id=15378"/>
+    <hyperlink ref="B518" r:id="rId1033" location="" display="https://turbomir.shop/shop/UID_15379.html"/>
+    <hyperlink ref="E518" r:id="rId1034" location="" display="https://turbomir.shop/order/?from=html&amp;id=15379"/>
+    <hyperlink ref="B519" r:id="rId1035" location="" display="https://turbomir.shop/shop/UID_15380.html"/>
+    <hyperlink ref="E519" r:id="rId1036" location="" display="https://turbomir.shop/order/?from=html&amp;id=15380"/>
+    <hyperlink ref="B520" r:id="rId1037" location="" display="https://turbomir.shop/shop/UID_15381.html"/>
+    <hyperlink ref="E520" r:id="rId1038" location="" display="https://turbomir.shop/order/?from=html&amp;id=15381"/>
+    <hyperlink ref="B521" r:id="rId1039" location="" display="https://turbomir.shop/shop/UID_15382.html"/>
+    <hyperlink ref="E521" r:id="rId1040" location="" display="https://turbomir.shop/order/?from=html&amp;id=15382"/>
+    <hyperlink ref="B522" r:id="rId1041" location="" display="https://turbomir.shop/shop/UID_15383.html"/>
+    <hyperlink ref="E522" r:id="rId1042" location="" display="https://turbomir.shop/order/?from=html&amp;id=15383"/>
+    <hyperlink ref="B523" r:id="rId1043" location="" display="https://turbomir.shop/shop/UID_15384.html"/>
+    <hyperlink ref="E523" r:id="rId1044" location="" display="https://turbomir.shop/order/?from=html&amp;id=15384"/>
+    <hyperlink ref="B524" r:id="rId1045" location="" display="https://turbomir.shop/shop/UID_15385.html"/>
+    <hyperlink ref="E524" r:id="rId1046" location="" display="https://turbomir.shop/order/?from=html&amp;id=15385"/>
+    <hyperlink ref="B525" r:id="rId1047" location="" display="https://turbomir.shop/shop/UID_15386.html"/>
+    <hyperlink ref="E525" r:id="rId1048" location="" display="https://turbomir.shop/order/?from=html&amp;id=15386"/>
+    <hyperlink ref="B526" r:id="rId1049" location="" display="https://turbomir.shop/shop/UID_15387.html"/>
+    <hyperlink ref="E526" r:id="rId1050" location="" display="https://turbomir.shop/order/?from=html&amp;id=15387"/>
+    <hyperlink ref="B527" r:id="rId1051" location="" display="https://turbomir.shop/shop/UID_15388.html"/>
+    <hyperlink ref="E527" r:id="rId1052" location="" display="https://turbomir.shop/order/?from=html&amp;id=15388"/>
+    <hyperlink ref="B528" r:id="rId1053" location="" display="https://turbomir.shop/shop/UID_15389.html"/>
+    <hyperlink ref="E528" r:id="rId1054" location="" display="https://turbomir.shop/order/?from=html&amp;id=15389"/>
+    <hyperlink ref="B529" r:id="rId1055" location="" display="https://turbomir.shop/shop/UID_15390.html"/>
+    <hyperlink ref="E529" r:id="rId1056" location="" display="https://turbomir.shop/order/?from=html&amp;id=15390"/>
+    <hyperlink ref="B530" r:id="rId1057" location="" display="https://turbomir.shop/shop/UID_15391.html"/>
+    <hyperlink ref="E530" r:id="rId1058" location="" display="https://turbomir.shop/order/?from=html&amp;id=15391"/>
+    <hyperlink ref="B531" r:id="rId1059" location="" display="https://turbomir.shop/shop/UID_15392.html"/>
+    <hyperlink ref="E531" r:id="rId1060" location="" display="https://turbomir.shop/order/?from=html&amp;id=15392"/>
+    <hyperlink ref="B532" r:id="rId1061" location="" display="https://turbomir.shop/shop/UID_15393.html"/>
+    <hyperlink ref="E532" r:id="rId1062" location="" display="https://turbomir.shop/order/?from=html&amp;id=15393"/>
+    <hyperlink ref="B533" r:id="rId1063" location="" display="https://turbomir.shop/shop/UID_15394.html"/>
+    <hyperlink ref="E533" r:id="rId1064" location="" display="https://turbomir.shop/order/?from=html&amp;id=15394"/>
+    <hyperlink ref="B534" r:id="rId1065" location="" display="https://turbomir.shop/shop/UID_15395.html"/>
+    <hyperlink ref="E534" r:id="rId1066" location="" display="https://turbomir.shop/order/?from=html&amp;id=15395"/>
+    <hyperlink ref="B535" r:id="rId1067" location="" display="https://turbomir.shop/shop/UID_15396.html"/>
+    <hyperlink ref="E535" r:id="rId1068" location="" display="https://turbomir.shop/order/?from=html&amp;id=15396"/>
+    <hyperlink ref="B536" r:id="rId1069" location="" display="https://turbomir.shop/shop/UID_15397.html"/>
+    <hyperlink ref="E536" r:id="rId1070" location="" display="https://turbomir.shop/order/?from=html&amp;id=15397"/>
+    <hyperlink ref="B537" r:id="rId1071" location="" display="https://turbomir.shop/shop/UID_15398.html"/>
+    <hyperlink ref="E537" r:id="rId1072" location="" display="https://turbomir.shop/order/?from=html&amp;id=15398"/>
+    <hyperlink ref="B538" r:id="rId1073" location="" display="https://turbomir.shop/shop/UID_15399.html"/>
+    <hyperlink ref="E538" r:id="rId1074" location="" display="https://turbomir.shop/order/?from=html&amp;id=15399"/>
+    <hyperlink ref="B539" r:id="rId1075" location="" display="https://turbomir.shop/shop/UID_15400.html"/>
+    <hyperlink ref="E539" r:id="rId1076" location="" display="https://turbomir.shop/order/?from=html&amp;id=15400"/>
+    <hyperlink ref="B540" r:id="rId1077" location="" display="https://turbomir.shop/shop/UID_15401.html"/>
+    <hyperlink ref="E540" r:id="rId1078" location="" display="https://turbomir.shop/order/?from=html&amp;id=15401"/>
+    <hyperlink ref="B541" r:id="rId1079" location="" display="https://turbomir.shop/shop/UID_15402.html"/>
+    <hyperlink ref="E541" r:id="rId1080" location="" display="https://turbomir.shop/order/?from=html&amp;id=15402"/>
+    <hyperlink ref="B542" r:id="rId1081" location="" display="https://turbomir.shop/shop/UID_15403.html"/>
+    <hyperlink ref="E542" r:id="rId1082" location="" display="https://turbomir.shop/order/?from=html&amp;id=15403"/>
+    <hyperlink ref="B543" r:id="rId1083" location="" display="https://turbomir.shop/shop/UID_15404.html"/>
+    <hyperlink ref="E543" r:id="rId1084" location="" display="https://turbomir.shop/order/?from=html&amp;id=15404"/>
+    <hyperlink ref="B544" r:id="rId1085" location="" display="https://turbomir.shop/shop/UID_15405.html"/>
+    <hyperlink ref="E544" r:id="rId1086" location="" display="https://turbomir.shop/order/?from=html&amp;id=15405"/>
+    <hyperlink ref="B545" r:id="rId1087" location="" display="https://turbomir.shop/shop/UID_15406.html"/>
+    <hyperlink ref="E545" r:id="rId1088" location="" display="https://turbomir.shop/order/?from=html&amp;id=15406"/>
+    <hyperlink ref="B546" r:id="rId1089" location="" display="https://turbomir.shop/shop/UID_15407.html"/>
+    <hyperlink ref="E546" r:id="rId1090" location="" display="https://turbomir.shop/order/?from=html&amp;id=15407"/>
+    <hyperlink ref="B547" r:id="rId1091" location="" display="https://turbomir.shop/shop/UID_15408.html"/>
+    <hyperlink ref="E547" r:id="rId1092" location="" display="https://turbomir.shop/order/?from=html&amp;id=15408"/>
+    <hyperlink ref="B548" r:id="rId1093" location="" display="https://turbomir.shop/shop/UID_15409.html"/>
+    <hyperlink ref="E548" r:id="rId1094" location="" display="https://turbomir.shop/order/?from=html&amp;id=15409"/>
+    <hyperlink ref="B549" r:id="rId1095" location="" display="https://turbomir.shop/shop/UID_15410.html"/>
+    <hyperlink ref="E549" r:id="rId1096" location="" display="https://turbomir.shop/order/?from=html&amp;id=15410"/>
+    <hyperlink ref="B550" r:id="rId1097" location="" display="https://turbomir.shop/shop/UID_15411.html"/>
+    <hyperlink ref="E550" r:id="rId1098" location="" display="https://turbomir.shop/order/?from=html&amp;id=15411"/>
+    <hyperlink ref="B551" r:id="rId1099" location="" display="https://turbomir.shop/shop/UID_15412.html"/>
+    <hyperlink ref="E551" r:id="rId1100" location="" display="https://turbomir.shop/order/?from=html&amp;id=15412"/>
+    <hyperlink ref="B552" r:id="rId1101" location="" display="https://turbomir.shop/shop/UID_15413.html"/>
+    <hyperlink ref="E552" r:id="rId1102" location="" display="https://turbomir.shop/order/?from=html&amp;id=15413"/>
+    <hyperlink ref="B553" r:id="rId1103" location="" display="https://turbomir.shop/shop/UID_15414.html"/>
+    <hyperlink ref="E553" r:id="rId1104" location="" display="https://turbomir.shop/order/?from=html&amp;id=15414"/>
+    <hyperlink ref="B554" r:id="rId1105" location="" display="https://turbomir.shop/shop/UID_15415.html"/>
+    <hyperlink ref="E554" r:id="rId1106" location="" display="https://turbomir.shop/order/?from=html&amp;id=15415"/>
+    <hyperlink ref="B555" r:id="rId1107" location="" display="https://turbomir.shop/shop/UID_15416.html"/>
+    <hyperlink ref="E555" r:id="rId1108" location="" display="https://turbomir.shop/order/?from=html&amp;id=15416"/>
+    <hyperlink ref="B556" r:id="rId1109" location="" display="https://turbomir.shop/shop/UID_15417.html"/>
+    <hyperlink ref="E556" r:id="rId1110" location="" display="https://turbomir.shop/order/?from=html&amp;id=15417"/>
+    <hyperlink ref="B557" r:id="rId1111" location="" display="https://turbomir.shop/shop/UID_15418.html"/>
+    <hyperlink ref="E557" r:id="rId1112" location="" display="https://turbomir.shop/order/?from=html&amp;id=15418"/>
+    <hyperlink ref="B558" r:id="rId1113" location="" display="https://turbomir.shop/shop/UID_15419.html"/>
+    <hyperlink ref="E558" r:id="rId1114" location="" display="https://turbomir.shop/order/?from=html&amp;id=15419"/>
+    <hyperlink ref="B559" r:id="rId1115" location="" display="https://turbomir.shop/shop/UID_15420.html"/>
+    <hyperlink ref="E559" r:id="rId1116" location="" display="https://turbomir.shop/order/?from=html&amp;id=15420"/>
+    <hyperlink ref="B560" r:id="rId1117" location="" display="https://turbomir.shop/shop/UID_15421.html"/>
+    <hyperlink ref="E560" r:id="rId1118" location="" display="https://turbomir.shop/order/?from=html&amp;id=15421"/>
+    <hyperlink ref="B561" r:id="rId1119" location="" display="https://turbomir.shop/shop/UID_15422.html"/>
+    <hyperlink ref="E561" r:id="rId1120" location="" display="https://turbomir.shop/order/?from=html&amp;id=15422"/>
+    <hyperlink ref="B562" r:id="rId1121" location="" display="https://turbomir.shop/shop/UID_15423.html"/>
+    <hyperlink ref="E562" r:id="rId1122" location="" display="https://turbomir.shop/order/?from=html&amp;id=15423"/>
+    <hyperlink ref="B563" r:id="rId1123" location="" display="https://turbomir.shop/shop/UID_15424.html"/>
+    <hyperlink ref="E563" r:id="rId1124" location="" display="https://turbomir.shop/order/?from=html&amp;id=15424"/>
+    <hyperlink ref="B564" r:id="rId1125" location="" display="https://turbomir.shop/shop/UID_15425.html"/>
+    <hyperlink ref="E564" r:id="rId1126" location="" display="https://turbomir.shop/order/?from=html&amp;id=15425"/>
+    <hyperlink ref="B565" r:id="rId1127" location="" display="https://turbomir.shop/shop/UID_15426.html"/>
+    <hyperlink ref="E565" r:id="rId1128" location="" display="https://turbomir.shop/order/?from=html&amp;id=15426"/>
+    <hyperlink ref="B566" r:id="rId1129" location="" display="https://turbomir.shop/shop/UID_15427.html"/>
+    <hyperlink ref="E566" r:id="rId1130" location="" display="https://turbomir.shop/order/?from=html&amp;id=15427"/>
+    <hyperlink ref="B567" r:id="rId1131" location="" display="https://turbomir.shop/shop/UID_15428.html"/>
+    <hyperlink ref="E567" r:id="rId1132" location="" display="https://turbomir.shop/order/?from=html&amp;id=15428"/>
+    <hyperlink ref="B568" r:id="rId1133" location="" display="https://turbomir.shop/shop/UID_15429.html"/>
+    <hyperlink ref="E568" r:id="rId1134" location="" display="https://turbomir.shop/order/?from=html&amp;id=15429"/>
+    <hyperlink ref="B569" r:id="rId1135" location="" display="https://turbomir.shop/shop/UID_15430.html"/>
+    <hyperlink ref="E569" r:id="rId1136" location="" display="https://turbomir.shop/order/?from=html&amp;id=15430"/>
+    <hyperlink ref="B570" r:id="rId1137" location="" display="https://turbomir.shop/shop/UID_15431.html"/>
+    <hyperlink ref="E570" r:id="rId1138" location="" display="https://turbomir.shop/order/?from=html&amp;id=15431"/>
+    <hyperlink ref="B571" r:id="rId1139" location="" display="https://turbomir.shop/shop/UID_15432.html"/>
+    <hyperlink ref="E571" r:id="rId1140" location="" display="https://turbomir.shop/order/?from=html&amp;id=15432"/>
+    <hyperlink ref="B572" r:id="rId1141" location="" display="https://turbomir.shop/shop/UID_15433.html"/>
+    <hyperlink ref="E572" r:id="rId1142" location="" display="https://turbomir.shop/order/?from=html&amp;id=15433"/>
+    <hyperlink ref="B573" r:id="rId1143" location="" display="https://turbomir.shop/shop/UID_15434.html"/>
+    <hyperlink ref="E573" r:id="rId1144" location="" display="https://turbomir.shop/order/?from=html&amp;id=15434"/>
+    <hyperlink ref="B574" r:id="rId1145" location="" display="https://turbomir.shop/shop/UID_15435.html"/>
+    <hyperlink ref="E574" r:id="rId1146" location="" display="https://turbomir.shop/order/?from=html&amp;id=15435"/>
+    <hyperlink ref="B575" r:id="rId1147" location="" display="https://turbomir.shop/shop/UID_15436.html"/>
+    <hyperlink ref="E575" r:id="rId1148" location="" display="https://turbomir.shop/order/?from=html&amp;id=15436"/>
+    <hyperlink ref="B576" r:id="rId1149" location="" display="https://turbomir.shop/shop/UID_15437.html"/>
+    <hyperlink ref="E576" r:id="rId1150" location="" display="https://turbomir.shop/order/?from=html&amp;id=15437"/>
+    <hyperlink ref="B577" r:id="rId1151" location="" display="https://turbomir.shop/shop/UID_15438.html"/>
+    <hyperlink ref="E577" r:id="rId1152" location="" display="https://turbomir.shop/order/?from=html&amp;id=15438"/>
+    <hyperlink ref="B578" r:id="rId1153" location="" display="https://turbomir.shop/shop/UID_15439.html"/>
+    <hyperlink ref="E578" r:id="rId1154" location="" display="https://turbomir.shop/order/?from=html&amp;id=15439"/>
+    <hyperlink ref="B579" r:id="rId1155" location="" display="https://turbomir.shop/shop/UID_15440.html"/>
+    <hyperlink ref="E579" r:id="rId1156" location="" display="https://turbomir.shop/order/?from=html&amp;id=15440"/>
+    <hyperlink ref="B580" r:id="rId1157" location="" display="https://turbomir.shop/shop/UID_15441.html"/>
+    <hyperlink ref="E580" r:id="rId1158" location="" display="https://turbomir.shop/order/?from=html&amp;id=15441"/>
+    <hyperlink ref="B581" r:id="rId1159" location="" display="https://turbomir.shop/shop/UID_15442.html"/>
+    <hyperlink ref="E581" r:id="rId1160" location="" display="https://turbomir.shop/order/?from=html&amp;id=15442"/>
+    <hyperlink ref="B582" r:id="rId1161" location="" display="https://turbomir.shop/shop/UID_15443.html"/>
+    <hyperlink ref="E582" r:id="rId1162" location="" display="https://turbomir.shop/order/?from=html&amp;id=15443"/>
+    <hyperlink ref="B583" r:id="rId1163" location="" display="https://turbomir.shop/shop/UID_15444.html"/>
+    <hyperlink ref="E583" r:id="rId1164" location="" display="https://turbomir.shop/order/?from=html&amp;id=15444"/>
+    <hyperlink ref="B584" r:id="rId1165" location="" display="https://turbomir.shop/shop/UID_15445.html"/>
+    <hyperlink ref="E584" r:id="rId1166" location="" display="https://turbomir.shop/order/?from=html&amp;id=15445"/>
+    <hyperlink ref="B585" r:id="rId1167" location="" display="https://turbomir.shop/shop/UID_15446.html"/>
+    <hyperlink ref="E585" r:id="rId1168" location="" display="https://turbomir.shop/order/?from=html&amp;id=15446"/>
+    <hyperlink ref="B586" r:id="rId1169" location="" display="https://turbomir.shop/shop/UID_15447.html"/>
+    <hyperlink ref="E586" r:id="rId1170" location="" display="https://turbomir.shop/order/?from=html&amp;id=15447"/>
+    <hyperlink ref="B587" r:id="rId1171" location="" display="https://turbomir.shop/shop/UID_15448.html"/>
+    <hyperlink ref="E587" r:id="rId1172" location="" display="https://turbomir.shop/order/?from=html&amp;id=15448"/>
+    <hyperlink ref="B588" r:id="rId1173" location="" display="https://turbomir.shop/shop/UID_15449.html"/>
+    <hyperlink ref="E588" r:id="rId1174" location="" display="https://turbomir.shop/order/?from=html&amp;id=15449"/>
+    <hyperlink ref="B589" r:id="rId1175" location="" display="https://turbomir.shop/shop/UID_15450.html"/>
+    <hyperlink ref="E589" r:id="rId1176" location="" display="https://turbomir.shop/order/?from=html&amp;id=15450"/>
+    <hyperlink ref="B590" r:id="rId1177" location="" display="https://turbomir.shop/shop/UID_15451.html"/>
+    <hyperlink ref="E590" r:id="rId1178" location="" display="https://turbomir.shop/order/?from=html&amp;id=15451"/>
+    <hyperlink ref="B591" r:id="rId1179" location="" display="https://turbomir.shop/shop/UID_15452.html"/>
+    <hyperlink ref="E591" r:id="rId1180" location="" display="https://turbomir.shop/order/?from=html&amp;id=15452"/>
+    <hyperlink ref="B592" r:id="rId1181" location="" display="https://turbomir.shop/shop/UID_15453.html"/>
+    <hyperlink ref="E592" r:id="rId1182" location="" display="https://turbomir.shop/order/?from=html&amp;id=15453"/>
+    <hyperlink ref="B593" r:id="rId1183" location="" display="https://turbomir.shop/shop/UID_15454.html"/>
+    <hyperlink ref="E593" r:id="rId1184" location="" display="https://turbomir.shop/order/?from=html&amp;id=15454"/>
+    <hyperlink ref="B594" r:id="rId1185" location="" display="https://turbomir.shop/shop/UID_15455.html"/>
+    <hyperlink ref="E594" r:id="rId1186" location="" display="https://turbomir.shop/order/?from=html&amp;id=15455"/>
+    <hyperlink ref="B595" r:id="rId1187" location="" display="https://turbomir.shop/shop/UID_15456.html"/>
+    <hyperlink ref="E595" r:id="rId1188" location="" display="https://turbomir.shop/order/?from=html&amp;id=15456"/>
+    <hyperlink ref="B596" r:id="rId1189" location="" display="https://turbomir.shop/shop/UID_15457.html"/>
+    <hyperlink ref="E596" r:id="rId1190" location="" display="https://turbomir.shop/order/?from=html&amp;id=15457"/>
+    <hyperlink ref="B597" r:id="rId1191" location="" display="https://turbomir.shop/shop/UID_15458.html"/>
+    <hyperlink ref="E597" r:id="rId1192" location="" display="https://turbomir.shop/order/?from=html&amp;id=15458"/>
+    <hyperlink ref="B598" r:id="rId1193" location="" display="https://turbomir.shop/shop/UID_15459.html"/>
+    <hyperlink ref="E598" r:id="rId1194" location="" display="https://turbomir.shop/order/?from=html&amp;id=15459"/>
+    <hyperlink ref="B599" r:id="rId1195" location="" display="https://turbomir.shop/shop/UID_15460.html"/>
+    <hyperlink ref="E599" r:id="rId1196" location="" display="https://turbomir.shop/order/?from=html&amp;id=15460"/>
+    <hyperlink ref="B600" r:id="rId1197" location="" display="https://turbomir.shop/shop/UID_15461.html"/>
+    <hyperlink ref="E600" r:id="rId1198" location="" display="https://turbomir.shop/order/?from=html&amp;id=15461"/>
+    <hyperlink ref="B601" r:id="rId1199" location="" display="https://turbomir.shop/shop/UID_15462.html"/>
+    <hyperlink ref="E601" r:id="rId1200" location="" display="https://turbomir.shop/order/?from=html&amp;id=15462"/>
+    <hyperlink ref="B602" r:id="rId1201" location="" display="https://turbomir.shop/shop/UID_15463.html"/>
+    <hyperlink ref="E602" r:id="rId1202" location="" display="https://turbomir.shop/order/?from=html&amp;id=15463"/>
+    <hyperlink ref="B603" r:id="rId1203" location="" display="https://turbomir.shop/shop/UID_15464.html"/>
+    <hyperlink ref="E603" r:id="rId1204" location="" display="https://turbomir.shop/order/?from=html&amp;id=15464"/>
+    <hyperlink ref="B604" r:id="rId1205" location="" display="https://turbomir.shop/shop/UID_15465.html"/>
+    <hyperlink ref="E604" r:id="rId1206" location="" display="https://turbomir.shop/order/?from=html&amp;id=15465"/>
+    <hyperlink ref="B605" r:id="rId1207" location="" display="https://turbomir.shop/shop/UID_15466.html"/>
+    <hyperlink ref="E605" r:id="rId1208" location="" display="https://turbomir.shop/order/?from=html&amp;id=15466"/>
+    <hyperlink ref="B606" r:id="rId1209" location="" display="https://turbomir.shop/shop/UID_15467.html"/>
+    <hyperlink ref="E606" r:id="rId1210" location="" display="https://turbomir.shop/order/?from=html&amp;id=15467"/>
+    <hyperlink ref="B607" r:id="rId1211" location="" display="https://turbomir.shop/shop/UID_15468.html"/>
+    <hyperlink ref="E607" r:id="rId1212" location="" display="https://turbomir.shop/order/?from=html&amp;id=15468"/>
+    <hyperlink ref="B608" r:id="rId1213" location="" display="https://turbomir.shop/shop/UID_15469.html"/>
+    <hyperlink ref="E608" r:id="rId1214" location="" display="https://turbomir.shop/order/?from=html&amp;id=15469"/>
+    <hyperlink ref="B609" r:id="rId1215" location="" display="https://turbomir.shop/shop/UID_15470.html"/>
+    <hyperlink ref="E609" r:id="rId1216" location="" display="https://turbomir.shop/order/?from=html&amp;id=15470"/>
+    <hyperlink ref="B610" r:id="rId1217" location="" display="https://turbomir.shop/shop/UID_15471.html"/>
+    <hyperlink ref="E610" r:id="rId1218" location="" display="https://turbomir.shop/order/?from=html&amp;id=15471"/>
+    <hyperlink ref="B611" r:id="rId1219" location="" display="https://turbomir.shop/shop/UID_15472.html"/>
+    <hyperlink ref="E611" r:id="rId1220" location="" display="https://turbomir.shop/order/?from=html&amp;id=15472"/>
+    <hyperlink ref="B612" r:id="rId1221" location="" display="https://turbomir.shop/shop/UID_15473.html"/>
+    <hyperlink ref="E612" r:id="rId1222" location="" display="https://turbomir.shop/order/?from=html&amp;id=15473"/>
+    <hyperlink ref="B613" r:id="rId1223" location="" display="https://turbomir.shop/shop/UID_15474.html"/>
+    <hyperlink ref="E613" r:id="rId1224" location="" display="https://turbomir.shop/order/?from=html&amp;id=15474"/>
+    <hyperlink ref="B614" r:id="rId1225" location="" display="https://turbomir.shop/shop/UID_15475.html"/>
+    <hyperlink ref="E614" r:id="rId1226" location="" display="https://turbomir.shop/order/?from=html&amp;id=15475"/>
+    <hyperlink ref="B615" r:id="rId1227" location="" display="https://turbomir.shop/shop/UID_15476.html"/>
+    <hyperlink ref="E615" r:id="rId1228" location="" display="https://turbomir.shop/order/?from=html&amp;id=15476"/>
+    <hyperlink ref="B616" r:id="rId1229" location="" display="https://turbomir.shop/shop/UID_15477.html"/>
+    <hyperlink ref="E616" r:id="rId1230" location="" display="https://turbomir.shop/order/?from=html&amp;id=15477"/>
+    <hyperlink ref="B617" r:id="rId1231" location="" display="https://turbomir.shop/shop/UID_15478.html"/>
+    <hyperlink ref="E617" r:id="rId1232" location="" display="https://turbomir.shop/order/?from=html&amp;id=15478"/>
+    <hyperlink ref="B618" r:id="rId1233" location="" display="https://turbomir.shop/shop/UID_15479.html"/>
+    <hyperlink ref="E618" r:id="rId1234" location="" display="https://turbomir.shop/order/?from=html&amp;id=15479"/>
+    <hyperlink ref="B619" r:id="rId1235" location="" display="https://turbomir.shop/shop/UID_15480.html"/>
+    <hyperlink ref="E619" r:id="rId1236" location="" display="https://turbomir.shop/order/?from=html&amp;id=15480"/>
+    <hyperlink ref="B620" r:id="rId1237" location="" display="https://turbomir.shop/shop/UID_15481.html"/>
+    <hyperlink ref="E620" r:id="rId1238" location="" display="https://turbomir.shop/order/?from=html&amp;id=15481"/>
+    <hyperlink ref="B621" r:id="rId1239" location="" display="https://turbomir.shop/shop/UID_15482.html"/>
+    <hyperlink ref="E621" r:id="rId1240" location="" display="https://turbomir.shop/order/?from=html&amp;id=15482"/>
+    <hyperlink ref="B622" r:id="rId1241" location="" display="https://turbomir.shop/shop/UID_15483.html"/>
+    <hyperlink ref="E622" r:id="rId1242" location="" display="https://turbomir.shop/order/?from=html&amp;id=15483"/>
+    <hyperlink ref="B623" r:id="rId1243" location="" display="https://turbomir.shop/shop/UID_15484.html"/>
+    <hyperlink ref="E623" r:id="rId1244" location="" display="https://turbomir.shop/order/?from=html&amp;id=15484"/>
+    <hyperlink ref="B624" r:id="rId1245" location="" display="https://turbomir.shop/shop/UID_15485.html"/>
+    <hyperlink ref="E624" r:id="rId1246" location="" display="https://turbomir.shop/order/?from=html&amp;id=15485"/>
+    <hyperlink ref="B625" r:id="rId1247" location="" display="https://turbomir.shop/shop/UID_15486.html"/>
+    <hyperlink ref="E625" r:id="rId1248" location="" display="https://turbomir.shop/order/?from=html&amp;id=15486"/>
+    <hyperlink ref="B626" r:id="rId1249" location="" display="https://turbomir.shop/shop/UID_15487.html"/>
+    <hyperlink ref="E626" r:id="rId1250" location="" display="https://turbomir.shop/order/?from=html&amp;id=15487"/>
+    <hyperlink ref="B627" r:id="rId1251" location="" display="https://turbomir.shop/shop/UID_15488.html"/>
+    <hyperlink ref="E627" r:id="rId1252" location="" display="https://turbomir.shop/order/?from=html&amp;id=15488"/>
+    <hyperlink ref="B628" r:id="rId1253" location="" display="https://turbomir.shop/shop/UID_15489.html"/>
+    <hyperlink ref="E628" r:id="rId1254" location="" display="https://turbomir.shop/order/?from=html&amp;id=15489"/>
+    <hyperlink ref="B629" r:id="rId1255" location="" display="https://turbomir.shop/shop/UID_15490.html"/>
+    <hyperlink ref="E629" r:id="rId1256" location="" display="https://turbomir.shop/order/?from=html&amp;id=15490"/>
+    <hyperlink ref="B630" r:id="rId1257" location="" display="https://turbomir.shop/shop/UID_15491.html"/>
+    <hyperlink ref="E630" r:id="rId1258" location="" display="https://turbomir.shop/order/?from=html&amp;id=15491"/>
+    <hyperlink ref="B631" r:id="rId1259" location="" display="https://turbomir.shop/shop/UID_15492.html"/>
+    <hyperlink ref="E631" r:id="rId1260" location="" display="https://turbomir.shop/order/?from=html&amp;id=15492"/>
+    <hyperlink ref="B632" r:id="rId1261" location="" display="https://turbomir.shop/shop/UID_15493.html"/>
+    <hyperlink ref="E632" r:id="rId1262" location="" display="https://turbomir.shop/order/?from=html&amp;id=15493"/>
+    <hyperlink ref="B633" r:id="rId1263" location="" display="https://turbomir.shop/shop/UID_15494.html"/>
+    <hyperlink ref="E633" r:id="rId1264" location="" display="https://turbomir.shop/order/?from=html&amp;id=15494"/>
+    <hyperlink ref="B634" r:id="rId1265" location="" display="https://turbomir.shop/shop/UID_15495.html"/>
+    <hyperlink ref="E634" r:id="rId1266" location="" display="https://turbomir.shop/order/?from=html&amp;id=15495"/>
+    <hyperlink ref="B635" r:id="rId1267" location="" display="https://turbomir.shop/shop/UID_15496.html"/>
+    <hyperlink ref="E635" r:id="rId1268" location="" display="https://turbomir.shop/order/?from=html&amp;id=15496"/>
+    <hyperlink ref="B636" r:id="rId1269" location="" display="https://turbomir.shop/shop/UID_15497.html"/>
+    <hyperlink ref="E636" r:id="rId1270" location="" display="https://turbomir.shop/order/?from=html&amp;id=15497"/>
+    <hyperlink ref="B637" r:id="rId1271" location="" display="https://turbomir.shop/shop/UID_15498.html"/>
+    <hyperlink ref="E637" r:id="rId1272" location="" display="https://turbomir.shop/order/?from=html&amp;id=15498"/>
+    <hyperlink ref="B638" r:id="rId1273" location="" display="https://turbomir.shop/shop/UID_15499.html"/>
+    <hyperlink ref="E638" r:id="rId1274" location="" display="https://turbomir.shop/order/?from=html&amp;id=15499"/>
+    <hyperlink ref="B639" r:id="rId1275" location="" display="https://turbomir.shop/shop/UID_15500.html"/>
+    <hyperlink ref="E639" r:id="rId1276" location="" display="https://turbomir.shop/order/?from=html&amp;id=15500"/>
+    <hyperlink ref="B640" r:id="rId1277" location="" display="https://turbomir.shop/shop/UID_15501.html"/>
+    <hyperlink ref="E640" r:id="rId1278" location="" display="https://turbomir.shop/order/?from=html&amp;id=15501"/>
+    <hyperlink ref="B641" r:id="rId1279" location="" display="https://turbomir.shop/shop/UID_15502.html"/>
+    <hyperlink ref="E641" r:id="rId1280" location="" display="https://turbomir.shop/order/?from=html&amp;id=15502"/>
+    <hyperlink ref="B642" r:id="rId1281" location="" display="https://turbomir.shop/shop/UID_15503.html"/>
+    <hyperlink ref="E642" r:id="rId1282" location="" display="https://turbomir.shop/order/?from=html&amp;id=15503"/>
+    <hyperlink ref="B643" r:id="rId1283" location="" display="https://turbomir.shop/shop/UID_15504.html"/>
+    <hyperlink ref="E643" r:id="rId1284" location="" display="https://turbomir.shop/order/?from=html&amp;id=15504"/>
+    <hyperlink ref="B644" r:id="rId1285" location="" display="https://turbomir.shop/shop/UID_15505.html"/>
+    <hyperlink ref="E644" r:id="rId1286" location="" display="https://turbomir.shop/order/?from=html&amp;id=15505"/>
+    <hyperlink ref="B645" r:id="rId1287" location="" display="https://turbomir.shop/shop/UID_15506.html"/>
+    <hyperlink ref="E645" r:id="rId1288" location="" display="https://turbomir.shop/order/?from=html&amp;id=15506"/>
+    <hyperlink ref="B646" r:id="rId1289" location="" display="https://turbomir.shop/shop/UID_15507.html"/>
+    <hyperlink ref="E646" r:id="rId1290" location="" display="https://turbomir.shop/order/?from=html&amp;id=15507"/>
+    <hyperlink ref="B647" r:id="rId1291" location="" display="https://turbomir.shop/shop/UID_15508.html"/>
+    <hyperlink ref="E647" r:id="rId1292" location="" display="https://turbomir.shop/order/?from=html&amp;id=15508"/>
+    <hyperlink ref="B648" r:id="rId1293" location="" display="https://turbomir.shop/shop/UID_15509.html"/>
+    <hyperlink ref="E648" r:id="rId1294" location="" display="https://turbomir.shop/order/?from=html&amp;id=15509"/>
+    <hyperlink ref="B649" r:id="rId1295" location="" display="https://turbomir.shop/shop/UID_15510.html"/>
+    <hyperlink ref="E649" r:id="rId1296" location="" display="https://turbomir.shop/order/?from=html&amp;id=15510"/>
+    <hyperlink ref="B650" r:id="rId1297" location="" display="https://turbomir.shop/shop/UID_15511.html"/>
+    <hyperlink ref="E650" r:id="rId1298" location="" display="https://turbomir.shop/order/?from=html&amp;id=15511"/>
+    <hyperlink ref="B651" r:id="rId1299" location="" display="https://turbomir.shop/shop/UID_15512.html"/>
+    <hyperlink ref="E651" r:id="rId1300" location="" display="https://turbomir.shop/order/?from=html&amp;id=15512"/>
+    <hyperlink ref="B652" r:id="rId1301" location="" display="https://turbomir.shop/shop/UID_15513.html"/>
+    <hyperlink ref="E652" r:id="rId1302" location="" display="https://turbomir.shop/order/?from=html&amp;id=15513"/>
+    <hyperlink ref="B653" r:id="rId1303" location="" display="https://turbomir.shop/shop/UID_15514.html"/>
+    <hyperlink ref="E653" r:id="rId1304" location="" display="https://turbomir.shop/order/?from=html&amp;id=15514"/>
+    <hyperlink ref="B654" r:id="rId1305" location="" display="https://turbomir.shop/shop/UID_15515.html"/>
+    <hyperlink ref="E654" r:id="rId1306" location="" display="https://turbomir.shop/order/?from=html&amp;id=15515"/>
+    <hyperlink ref="B655" r:id="rId1307" location="" display="https://turbomir.shop/shop/UID_15516.html"/>
+    <hyperlink ref="E655" r:id="rId1308" location="" display="https://turbomir.shop/order/?from=html&amp;id=15516"/>
+    <hyperlink ref="B656" r:id="rId1309" location="" display="https://turbomir.shop/shop/UID_15517.html"/>
+    <hyperlink ref="E656" r:id="rId1310" location="" display="https://turbomir.shop/order/?from=html&amp;id=15517"/>
+    <hyperlink ref="B657" r:id="rId1311" location="" display="https://turbomir.shop/shop/UID_15518.html"/>
+    <hyperlink ref="E657" r:id="rId1312" location="" display="https://turbomir.shop/order/?from=html&amp;id=15518"/>
+    <hyperlink ref="B658" r:id="rId1313" location="" display="https://turbomir.shop/shop/UID_15519.html"/>
+    <hyperlink ref="E658" r:id="rId1314" location="" display="https://turbomir.shop/order/?from=html&amp;id=15519"/>
+    <hyperlink ref="B659" r:id="rId1315" location="" display="https://turbomir.shop/shop/UID_15520.html"/>
+    <hyperlink ref="E659" r:id="rId1316" location="" display="https://turbomir.shop/order/?from=html&amp;id=15520"/>
+    <hyperlink ref="B660" r:id="rId1317" location="" display="https://turbomir.shop/shop/UID_15521.html"/>
+    <hyperlink ref="E660" r:id="rId1318" location="" display="https://turbomir.shop/order/?from=html&amp;id=15521"/>
+    <hyperlink ref="B661" r:id="rId1319" location="" display="https://turbomir.shop/shop/UID_15522.html"/>
+    <hyperlink ref="E661" r:id="rId1320" location="" display="https://turbomir.shop/order/?from=html&amp;id=15522"/>
+    <hyperlink ref="B662" r:id="rId1321" location="" display="https://turbomir.shop/shop/UID_15523.html"/>
+    <hyperlink ref="E662" r:id="rId1322" location="" display="https://turbomir.shop/order/?from=html&amp;id=15523"/>
+    <hyperlink ref="B663" r:id="rId1323" location="" display="https://turbomir.shop/shop/UID_15524.html"/>
+    <hyperlink ref="E663" r:id="rId1324" location="" display="https://turbomir.shop/order/?from=html&amp;id=15524"/>
+    <hyperlink ref="B664" r:id="rId1325" location="" display="https://turbomir.shop/shop/UID_15525.html"/>
+    <hyperlink ref="E664" r:id="rId1326" location="" display="https://turbomir.shop/order/?from=html&amp;id=15525"/>
+    <hyperlink ref="B665" r:id="rId1327" location="" display="https://turbomir.shop/shop/UID_15526.html"/>
+    <hyperlink ref="E665" r:id="rId1328" location="" display="https://turbomir.shop/order/?from=html&amp;id=15526"/>
+    <hyperlink ref="B666" r:id="rId1329" location="" display="https://turbomir.shop/shop/UID_15527.html"/>
+    <hyperlink ref="E666" r:id="rId1330" location="" display="https://turbomir.shop/order/?from=html&amp;id=15527"/>
+    <hyperlink ref="B667" r:id="rId1331" location="" display="https://turbomir.shop/shop/UID_15528.html"/>
+    <hyperlink ref="E667" r:id="rId1332" location="" display="https://turbomir.shop/order/?from=html&amp;id=15528"/>
+    <hyperlink ref="B668" r:id="rId1333" location="" display="https://turbomir.shop/shop/UID_15529.html"/>
+    <hyperlink ref="E668" r:id="rId1334" location="" display="https://turbomir.shop/order/?from=html&amp;id=15529"/>
+    <hyperlink ref="B669" r:id="rId1335" location="" display="https://turbomir.shop/shop/UID_15530.html"/>
+    <hyperlink ref="E669" r:id="rId1336" location="" display="https://turbomir.shop/order/?from=html&amp;id=15530"/>
+    <hyperlink ref="B670" r:id="rId1337" location="" display="https://turbomir.shop/shop/UID_15531.html"/>
+    <hyperlink ref="E670" r:id="rId1338" location="" display="https://turbomir.shop/order/?from=html&amp;id=15531"/>
+    <hyperlink ref="B671" r:id="rId1339" location="" display="https://turbomir.shop/shop/UID_15532.html"/>
+    <hyperlink ref="E671" r:id="rId1340" location="" display="https://turbomir.shop/order/?from=html&amp;id=15532"/>
+    <hyperlink ref="B672" r:id="rId1341" location="" display="https://turbomir.shop/shop/UID_15533.html"/>
+    <hyperlink ref="E672" r:id="rId1342" location="" display="https://turbomir.shop/order/?from=html&amp;id=15533"/>
+    <hyperlink ref="B673" r:id="rId1343" location="" display="https://turbomir.shop/shop/UID_15534.html"/>
+    <hyperlink ref="E673" r:id="rId1344" location="" display="https://turbomir.shop/order/?from=html&amp;id=15534"/>
+    <hyperlink ref="B674" r:id="rId1345" location="" display="https://turbomir.shop/shop/UID_15535.html"/>
+    <hyperlink ref="E674" r:id="rId1346" location="" display="https://turbomir.shop/order/?from=html&amp;id=15535"/>
+    <hyperlink ref="B675" r:id="rId1347" location="" display="https://turbomir.shop/shop/UID_15536.html"/>
+    <hyperlink ref="E675" r:id="rId1348" location="" display="https://turbomir.shop/order/?from=html&amp;id=15536"/>
+    <hyperlink ref="B676" r:id="rId1349" location="" display="https://turbomir.shop/shop/UID_15537.html"/>
+    <hyperlink ref="E676" r:id="rId1350" location="" display="https://turbomir.shop/order/?from=html&amp;id=15537"/>
+    <hyperlink ref="B677" r:id="rId1351" location="" display="https://turbomir.shop/shop/UID_15538.html"/>
+    <hyperlink ref="E677" r:id="rId1352" location="" display="https://turbomir.shop/order/?from=html&amp;id=15538"/>
+    <hyperlink ref="B678" r:id="rId1353" location="" display="https://turbomir.shop/shop/UID_15539.html"/>
+    <hyperlink ref="E678" r:id="rId1354" location="" display="https://turbomir.shop/order/?from=html&amp;id=15539"/>
+    <hyperlink ref="B679" r:id="rId1355" location="" display="https://turbomir.shop/shop/UID_15540.html"/>
+    <hyperlink ref="E679" r:id="rId1356" location="" display="https://turbomir.shop/order/?from=html&amp;id=15540"/>
+    <hyperlink ref="B680" r:id="rId1357" location="" display="https://turbomir.shop/shop/UID_15541.html"/>
+    <hyperlink ref="E680" r:id="rId1358" location="" display="https://turbomir.shop/order/?from=html&amp;id=15541"/>
+    <hyperlink ref="B681" r:id="rId1359" location="" display="https://turbomir.shop/shop/UID_15542.html"/>
+    <hyperlink ref="E681" r:id="rId1360" location="" display="https://turbomir.shop/order/?from=html&amp;id=15542"/>
+    <hyperlink ref="B682" r:id="rId1361" location="" display="https://turbomir.shop/shop/UID_15543.html"/>
+    <hyperlink ref="E682" r:id="rId1362" location="" display="https://turbomir.shop/order/?from=html&amp;id=15543"/>
+    <hyperlink ref="B683" r:id="rId1363" location="" display="https://turbomir.shop/shop/UID_15544.html"/>
+    <hyperlink ref="E683" r:id="rId1364" location="" display="https://turbomir.shop/order/?from=html&amp;id=15544"/>
+    <hyperlink ref="B684" r:id="rId1365" location="" display="https://turbomir.shop/shop/UID_15545.html"/>
+    <hyperlink ref="E684" r:id="rId1366" location="" display="https://turbomir.shop/order/?from=html&amp;id=15545"/>
+    <hyperlink ref="B685" r:id="rId1367" location="" display="https://turbomir.shop/shop/UID_15546.html"/>
+    <hyperlink ref="E685" r:id="rId1368" location="" display="https://turbomir.shop/order/?from=html&amp;id=15546"/>
+    <hyperlink ref="B686" r:id="rId1369" location="" display="https://turbomir.shop/shop/UID_15547.html"/>
+    <hyperlink ref="E686" r:id="rId1370" location="" display="https://turbomir.shop/order/?from=html&amp;id=15547"/>
+    <hyperlink ref="B687" r:id="rId1371" location="" display="https://turbomir.shop/shop/UID_15548.html"/>
+    <hyperlink ref="E687" r:id="rId1372" location="" display="https://turbomir.shop/order/?from=html&amp;id=15548"/>
+    <hyperlink ref="B688" r:id="rId1373" location="" display="https://turbomir.shop/shop/UID_15549.html"/>
+    <hyperlink ref="E688" r:id="rId1374" location="" display="https://turbomir.shop/order/?from=html&amp;id=15549"/>
+    <hyperlink ref="B689" r:id="rId1375" location="" display="https://turbomir.shop/shop/UID_15550.html"/>
+    <hyperlink ref="E689" r:id="rId1376" location="" display="https://turbomir.shop/order/?from=html&amp;id=15550"/>
+    <hyperlink ref="B690" r:id="rId1377" location="" display="https://turbomir.shop/shop/UID_15551.html"/>
+    <hyperlink ref="E690" r:id="rId1378" location="" display="https://turbomir.shop/order/?from=html&amp;id=15551"/>
+    <hyperlink ref="B691" r:id="rId1379" location="" display="https://turbomir.shop/shop/UID_15552.html"/>
+    <hyperlink ref="E691" r:id="rId1380" location="" display="https://turbomir.shop/order/?from=html&amp;id=15552"/>
+    <hyperlink ref="B692" r:id="rId1381" location="" display="https://turbomir.shop/shop/UID_15553.html"/>
+    <hyperlink ref="E692" r:id="rId1382" location="" display="https://turbomir.shop/order/?from=html&amp;id=15553"/>
+    <hyperlink ref="B693" r:id="rId1383" location="" display="https://turbomir.shop/shop/UID_15554.html"/>
+    <hyperlink ref="E693" r:id="rId1384" location="" display="https://turbomir.shop/order/?from=html&amp;id=15554"/>
+    <hyperlink ref="B694" r:id="rId1385" location="" display="https://turbomir.shop/shop/UID_15555.html"/>
+    <hyperlink ref="E694" r:id="rId1386" location="" display="https://turbomir.shop/order/?from=html&amp;id=15555"/>
+    <hyperlink ref="B695" r:id="rId1387" location="" display="https://turbomir.shop/shop/UID_15556.html"/>
+    <hyperlink ref="E695" r:id="rId1388" location="" display="https://turbomir.shop/order/?from=html&amp;id=15556"/>
+    <hyperlink ref="B696" r:id="rId1389" location="" display="https://turbomir.shop/shop/UID_15557.html"/>
+    <hyperlink ref="E696" r:id="rId1390" location="" display="https://turbomir.shop/order/?from=html&amp;id=15557"/>
+    <hyperlink ref="B697" r:id="rId1391" location="" display="https://turbomir.shop/shop/UID_15558.html"/>
+    <hyperlink ref="E697" r:id="rId1392" location="" display="https://turbomir.shop/order/?from=html&amp;id=15558"/>
+    <hyperlink ref="B698" r:id="rId1393" location="" display="https://turbomir.shop/shop/UID_15559.html"/>
+    <hyperlink ref="E698" r:id="rId1394" location="" display="https://turbomir.shop/order/?from=html&amp;id=15559"/>
+    <hyperlink ref="B699" r:id="rId1395" location="" display="https://turbomir.shop/shop/UID_15560.html"/>
+    <hyperlink ref="E699" r:id="rId1396" location="" display="https://turbomir.shop/order/?from=html&amp;id=15560"/>
+    <hyperlink ref="B700" r:id="rId1397" location="" display="https://turbomir.shop/shop/UID_15561.html"/>
+    <hyperlink ref="E700" r:id="rId1398" location="" display="https://turbomir.shop/order/?from=html&amp;id=15561"/>
+    <hyperlink ref="B701" r:id="rId1399" location="" display="https://turbomir.shop/shop/UID_15562.html"/>
+    <hyperlink ref="E701" r:id="rId1400" location="" display="https://turbomir.shop/order/?from=html&amp;id=15562"/>
+    <hyperlink ref="B702" r:id="rId1401" location="" display="https://turbomir.shop/shop/UID_15563.html"/>
+    <hyperlink ref="E702" r:id="rId1402" location="" display="https://turbomir.shop/order/?from=html&amp;id=15563"/>
+    <hyperlink ref="B703" r:id="rId1403" location="" display="https://turbomir.shop/shop/UID_15564.html"/>
+    <hyperlink ref="E703" r:id="rId1404" location="" display="https://turbomir.shop/order/?from=html&amp;id=15564"/>
+    <hyperlink ref="B704" r:id="rId1405" location="" display="https://turbomir.shop/shop/UID_15565.html"/>
+    <hyperlink ref="E704" r:id="rId1406" location="" display="https://turbomir.shop/order/?from=html&amp;id=15565"/>
+    <hyperlink ref="B705" r:id="rId1407" location="" display="https://turbomir.shop/shop/UID_15566.html"/>
+    <hyperlink ref="E705" r:id="rId1408" location="" display="https://turbomir.shop/order/?from=html&amp;id=15566"/>
+    <hyperlink ref="B706" r:id="rId1409" location="" display="https://turbomir.shop/shop/UID_15567.html"/>
+    <hyperlink ref="E706" r:id="rId1410" location="" display="https://turbomir.shop/order/?from=html&amp;id=15567"/>
+    <hyperlink ref="B707" r:id="rId1411" location="" display="https://turbomir.shop/shop/UID_15568.html"/>
+    <hyperlink ref="E707" r:id="rId1412" location="" display="https://turbomir.shop/order/?from=html&amp;id=15568"/>
+    <hyperlink ref="B708" r:id="rId1413" location="" display="https://turbomir.shop/shop/UID_15569.html"/>
+    <hyperlink ref="E708" r:id="rId1414" location="" display="https://turbomir.shop/order/?from=html&amp;id=15569"/>
+    <hyperlink ref="B709" r:id="rId1415" location="" display="https://turbomir.shop/shop/UID_15570.html"/>
+    <hyperlink ref="E709" r:id="rId1416" location="" display="https://turbomir.shop/order/?from=html&amp;id=15570"/>
+    <hyperlink ref="B710" r:id="rId1417" location="" display="https://turbomir.shop/shop/UID_15571.html"/>
+    <hyperlink ref="E710" r:id="rId1418" location="" display="https://turbomir.shop/order/?from=html&amp;id=15571"/>
+    <hyperlink ref="B711" r:id="rId1419" location="" display="https://turbomir.shop/shop/UID_15572.html"/>
+    <hyperlink ref="E711" r:id="rId1420" location="" display="https://turbomir.shop/order/?from=html&amp;id=15572"/>
+    <hyperlink ref="B712" r:id="rId1421" location="" display="https://turbomir.shop/shop/UID_15573.html"/>
+    <hyperlink ref="E712" r:id="rId1422" location="" display="https://turbomir.shop/order/?from=html&amp;id=15573"/>
+    <hyperlink ref="B713" r:id="rId1423" location="" display="https://turbomir.shop/shop/UID_15574.html"/>
+    <hyperlink ref="E713" r:id="rId1424" location="" display="https://turbomir.shop/order/?from=html&amp;id=15574"/>
+    <hyperlink ref="B714" r:id="rId1425" location="" display="https://turbomir.shop/shop/UID_15575.html"/>
+    <hyperlink ref="E714" r:id="rId1426" location="" display="https://turbomir.shop/order/?from=html&amp;id=15575"/>
+    <hyperlink ref="B715" r:id="rId1427" location="" display="https://turbomir.shop/shop/UID_15576.html"/>
+    <hyperlink ref="E715" r:id="rId1428" location="" display="https://turbomir.shop/order/?from=html&amp;id=15576"/>
+    <hyperlink ref="B716" r:id="rId1429" location="" display="https://turbomir.shop/shop/UID_15577.html"/>
+    <hyperlink ref="E716" r:id="rId1430" location="" display="https://turbomir.shop/order/?from=html&amp;id=15577"/>
+    <hyperlink ref="B717" r:id="rId1431" location="" display="https://turbomir.shop/shop/UID_15578.html"/>
+    <hyperlink ref="E717" r:id="rId1432" location="" display="https://turbomir.shop/order/?from=html&amp;id=15578"/>
+    <hyperlink ref="B718" r:id="rId1433" location="" display="https://turbomir.shop/shop/UID_15579.html"/>
+    <hyperlink ref="E718" r:id="rId1434" location="" display="https://turbomir.shop/order/?from=html&amp;id=15579"/>
+    <hyperlink ref="B719" r:id="rId1435" location="" display="https://turbomir.shop/shop/UID_15580.html"/>
+    <hyperlink ref="E719" r:id="rId1436" location="" display="https://turbomir.shop/order/?from=html&amp;id=15580"/>
+    <hyperlink ref="B720" r:id="rId1437" location="" display="https://turbomir.shop/shop/UID_15581.html"/>
+    <hyperlink ref="E720" r:id="rId1438" location="" display="https://turbomir.shop/order/?from=html&amp;id=15581"/>
+    <hyperlink ref="B721" r:id="rId1439" location="" display="https://turbomir.shop/shop/UID_15582.html"/>
+    <hyperlink ref="E721" r:id="rId1440" location="" display="https://turbomir.shop/order/?from=html&amp;id=15582"/>
+    <hyperlink ref="B722" r:id="rId1441" location="" display="https://turbomir.shop/shop/UID_15583.html"/>
+    <hyperlink ref="E722" r:id="rId1442" location="" display="https://turbomir.shop/order/?from=html&amp;id=15583"/>
+    <hyperlink ref="B723" r:id="rId1443" location="" display="https://turbomir.shop/shop/UID_15584.html"/>
+    <hyperlink ref="E723" r:id="rId1444" location="" display="https://turbomir.shop/order/?from=html&amp;id=15584"/>
+    <hyperlink ref="B724" r:id="rId1445" location="" display="https://turbomir.shop/shop/UID_15585.html"/>
+    <hyperlink ref="E724" r:id="rId1446" location="" display="https://turbomir.shop/order/?from=html&amp;id=15585"/>
+    <hyperlink ref="B725" r:id="rId1447" location="" display="https://turbomir.shop/shop/UID_15586.html"/>
+    <hyperlink ref="E725" r:id="rId1448" location="" display="https://turbomir.shop/order/?from=html&amp;id=15586"/>
+    <hyperlink ref="B726" r:id="rId1449" location="" display="https://turbomir.shop/shop/UID_15587.html"/>
+    <hyperlink ref="E726" r:id="rId1450" location="" display="https://turbomir.shop/order/?from=html&amp;id=15587"/>
+    <hyperlink ref="B727" r:id="rId1451" location="" display="https://turbomir.shop/shop/UID_15588.html"/>
+    <hyperlink ref="E727" r:id="rId1452" location="" display="https://turbomir.shop/order/?from=html&amp;id=15588"/>
+    <hyperlink ref="B728" r:id="rId1453" location="" display="https://turbomir.shop/shop/UID_15589.html"/>
+    <hyperlink ref="E728" r:id="rId1454" location="" display="https://turbomir.shop/order/?from=html&amp;id=15589"/>
+    <hyperlink ref="B729" r:id="rId1455" location="" display="https://turbomir.shop/shop/UID_15590.html"/>
+    <hyperlink ref="E729" r:id="rId1456" location="" display="https://turbomir.shop/order/?from=html&amp;id=15590"/>
+    <hyperlink ref="B730" r:id="rId1457" location="" display="https://turbomir.shop/shop/UID_15591.html"/>
+    <hyperlink ref="E730" r:id="rId1458" location="" display="https://turbomir.shop/order/?from=html&amp;id=15591"/>
+    <hyperlink ref="B731" r:id="rId1459" location="" display="https://turbomir.shop/shop/UID_15592.html"/>
+    <hyperlink ref="E731" r:id="rId1460" location="" display="https://turbomir.shop/order/?from=html&amp;id=15592"/>
+    <hyperlink ref="B732" r:id="rId1461" location="" display="https://turbomir.shop/shop/UID_15593.html"/>
+    <hyperlink ref="E732" r:id="rId1462" location="" display="https://turbomir.shop/order/?from=html&amp;id=15593"/>
+    <hyperlink ref="B733" r:id="rId1463" location="" display="https://turbomir.shop/shop/UID_15594.html"/>
+    <hyperlink ref="E733" r:id="rId1464" location="" display="https://turbomir.shop/order/?from=html&amp;id=15594"/>
+    <hyperlink ref="B734" r:id="rId1465" location="" display="https://turbomir.shop/shop/UID_15595.html"/>
+    <hyperlink ref="E734" r:id="rId1466" location="" display="https://turbomir.shop/order/?from=html&amp;id=15595"/>
+    <hyperlink ref="B735" r:id="rId1467" location="" display="https://turbomir.shop/shop/UID_15596.html"/>
+    <hyperlink ref="E735" r:id="rId1468" location="" display="https://turbomir.shop/order/?from=html&amp;id=15596"/>
+    <hyperlink ref="B736" r:id="rId1469" location="" display="https://turbomir.shop/shop/UID_15597.html"/>
+    <hyperlink ref="E736" r:id="rId1470" location="" display="https://turbomir.shop/order/?from=html&amp;id=15597"/>
+    <hyperlink ref="B737" r:id="rId1471" location="" display="https://turbomir.shop/shop/UID_15598.html"/>
+    <hyperlink ref="E737" r:id="rId1472" location="" display="https://turbomir.shop/order/?from=html&amp;id=15598"/>
+    <hyperlink ref="B738" r:id="rId1473" location="" display="https://turbomir.shop/shop/UID_15599.html"/>
+    <hyperlink ref="E738" r:id="rId1474" location="" display="https://turbomir.shop/order/?from=html&amp;id=15599"/>
+    <hyperlink ref="B739" r:id="rId1475" location="" display="https://turbomir.shop/shop/UID_15600.html"/>
+    <hyperlink ref="E739" r:id="rId1476" location="" display="https://turbomir.shop/order/?from=html&amp;id=15600"/>
+    <hyperlink ref="B740" r:id="rId1477" location="" display="https://turbomir.shop/shop/UID_15601.html"/>
+    <hyperlink ref="E740" r:id="rId1478" location="" display="https://turbomir.shop/order/?from=html&amp;id=15601"/>
+    <hyperlink ref="B741" r:id="rId1479" location="" display="https://turbomir.shop/shop/UID_15602.html"/>
+    <hyperlink ref="E741" r:id="rId1480" location="" display="https://turbomir.shop/order/?from=html&amp;id=15602"/>
+    <hyperlink ref="B742" r:id="rId1481" location="" display="https://turbomir.shop/shop/UID_15603.html"/>
+    <hyperlink ref="E742" r:id="rId1482" location="" display="https://turbomir.shop/order/?from=html&amp;id=15603"/>
+    <hyperlink ref="B743" r:id="rId1483" location="" display="https://turbomir.shop/shop/UID_15604.html"/>
+    <hyperlink ref="E743" r:id="rId1484" location="" display="https://turbomir.shop/order/?from=html&amp;id=15604"/>
+    <hyperlink ref="B744" r:id="rId1485" location="" display="https://turbomir.shop/shop/UID_15605.html"/>
+    <hyperlink ref="E744" r:id="rId1486" location="" display="https://turbomir.shop/order/?from=html&amp;id=15605"/>
+    <hyperlink ref="B745" r:id="rId1487" location="" display="https://turbomir.shop/shop/UID_15606.html"/>
+    <hyperlink ref="E745" r:id="rId1488" location="" display="https://turbomir.shop/order/?from=html&amp;id=15606"/>
+    <hyperlink ref="B746" r:id="rId1489" location="" display="https://turbomir.shop/shop/UID_15607.html"/>
+    <hyperlink ref="E746" r:id="rId1490" location="" display="https://turbomir.shop/order/?from=html&amp;id=15607"/>
+    <hyperlink ref="B747" r:id="rId1491" location="" display="https://turbomir.shop/shop/UID_15608.html"/>
+    <hyperlink ref="E747" r:id="rId1492" location="" display="https://turbomir.shop/order/?from=html&amp;id=15608"/>
+    <hyperlink ref="B748" r:id="rId1493" location="" display="https://turbomir.shop/shop/UID_15609.html"/>
+    <hyperlink ref="E748" r:id="rId1494" location="" display="https://turbomir.shop/order/?from=html&amp;id=15609"/>
+    <hyperlink ref="B749" r:id="rId1495" location="" display="https://turbomir.shop/shop/UID_15610.html"/>
+    <hyperlink ref="E749" r:id="rId1496" location="" display="https://turbomir.shop/order/?from=html&amp;id=15610"/>
+    <hyperlink ref="B750" r:id="rId1497" location="" display="https://turbomir.shop/shop/UID_15611.html"/>
+    <hyperlink ref="E750" r:id="rId1498" location="" display="https://turbomir.shop/order/?from=html&amp;id=15611"/>
+    <hyperlink ref="B751" r:id="rId1499" location="" display="https://turbomir.shop/shop/UID_15612.html"/>
+    <hyperlink ref="E751" r:id="rId1500" location="" display="https://turbomir.shop/order/?from=html&amp;id=15612"/>
+    <hyperlink ref="B752" r:id="rId1501" location="" display="https://turbomir.shop/shop/UID_15613.html"/>
+    <hyperlink ref="E752" r:id="rId1502" location="" display="https://turbomir.shop/order/?from=html&amp;id=15613"/>
+    <hyperlink ref="B753" r:id="rId1503" location="" display="https://turbomir.shop/shop/UID_15614.html"/>
+    <hyperlink ref="E753" r:id="rId1504" location="" display="https://turbomir.shop/order/?from=html&amp;id=15614"/>
+    <hyperlink ref="B754" r:id="rId1505" location="" display="https://turbomir.shop/shop/UID_15615.html"/>
+    <hyperlink ref="E754" r:id="rId1506" location="" display="https://turbomir.shop/order/?from=html&amp;id=15615"/>
+    <hyperlink ref="B755" r:id="rId1507" location="" display="https://turbomir.shop/shop/UID_15616.html"/>
+    <hyperlink ref="E755" r:id="rId1508" location="" display="https://turbomir.shop/order/?from=html&amp;id=15616"/>
+    <hyperlink ref="B756" r:id="rId1509" location="" display="https://turbomir.shop/shop/UID_15617.html"/>
+    <hyperlink ref="E756" r:id="rId1510" location="" display="https://turbomir.shop/order/?from=html&amp;id=15617"/>
+    <hyperlink ref="B757" r:id="rId1511" location="" display="https://turbomir.shop/shop/UID_15618.html"/>
+    <hyperlink ref="E757" r:id="rId1512" location="" display="https://turbomir.shop/order/?from=html&amp;id=15618"/>
+    <hyperlink ref="B758" r:id="rId1513" location="" display="https://turbomir.shop/shop/UID_15619.html"/>
+    <hyperlink ref="E758" r:id="rId1514" location="" display="https://turbomir.shop/order/?from=html&amp;id=15619"/>
+    <hyperlink ref="B759" r:id="rId1515" location="" display="https://turbomir.shop/shop/UID_15620.html"/>
+    <hyperlink ref="E759" r:id="rId1516" location="" display="https://turbomir.shop/order/?from=html&amp;id=15620"/>
+    <hyperlink ref="B760" r:id="rId1517" location="" display="https://turbomir.shop/shop/UID_15621.html"/>
+    <hyperlink ref="E760" r:id="rId1518" location="" display="https://turbomir.shop/order/?from=html&amp;id=15621"/>
+    <hyperlink ref="B761" r:id="rId1519" location="" display="https://turbomir.shop/shop/UID_15622.html"/>
+    <hyperlink ref="E761" r:id="rId1520" location="" display="https://turbomir.shop/order/?from=html&amp;id=15622"/>
+    <hyperlink ref="B762" r:id="rId1521" location="" display="https://turbomir.shop/shop/UID_15623.html"/>
+    <hyperlink ref="E762" r:id="rId1522" location="" display="https://turbomir.shop/order/?from=html&amp;id=15623"/>
+    <hyperlink ref="B763" r:id="rId1523" location="" display="https://turbomir.shop/shop/UID_15624.html"/>
+    <hyperlink ref="E763" r:id="rId1524" location="" display="https://turbomir.shop/order/?from=html&amp;id=15624"/>
+    <hyperlink ref="B764" r:id="rId1525" location="" display="https://turbomir.shop/shop/UID_15625.html"/>
+    <hyperlink ref="E764" r:id="rId1526" location="" display="https://turbomir.shop/order/?from=html&amp;id=15625"/>
+    <hyperlink ref="B765" r:id="rId1527" location="" display="https://turbomir.shop/shop/UID_15626.html"/>
+    <hyperlink ref="E765" r:id="rId1528" location="" display="https://turbomir.shop/order/?from=html&amp;id=15626"/>
+    <hyperlink ref="B766" r:id="rId1529" location="" display="https://turbomir.shop/shop/UID_15627.html"/>
+    <hyperlink ref="E766" r:id="rId1530" location="" display="https://turbomir.shop/order/?from=html&amp;id=15627"/>
+    <hyperlink ref="B767" r:id="rId1531" location="" display="https://turbomir.shop/shop/UID_15628.html"/>
+    <hyperlink ref="E767" r:id="rId1532" location="" display="https://turbomir.shop/order/?from=html&amp;id=15628"/>
+    <hyperlink ref="B768" r:id="rId1533" location="" display="https://turbomir.shop/shop/UID_15629.html"/>
+    <hyperlink ref="E768" r:id="rId1534" location="" display="https://turbomir.shop/order/?from=html&amp;id=15629"/>
+    <hyperlink ref="B769" r:id="rId1535" location="" display="https://turbomir.shop/shop/UID_15630.html"/>
+    <hyperlink ref="E769" r:id="rId1536" location="" display="https://turbomir.shop/order/?from=html&amp;id=15630"/>
+    <hyperlink ref="B770" r:id="rId1537" location="" display="https://turbomir.shop/shop/UID_15631.html"/>
+    <hyperlink ref="E770" r:id="rId1538" location="" display="https://turbomir.shop/order/?from=html&amp;id=15631"/>
+    <hyperlink ref="B771" r:id="rId1539" location="" display="https://turbomir.shop/shop/UID_15632.html"/>
+    <hyperlink ref="E771" r:id="rId1540" location="" display="https://turbomir.shop/order/?from=html&amp;id=15632"/>
+    <hyperlink ref="B772" r:id="rId1541" location="" display="https://turbomir.shop/shop/UID_15633.html"/>
+    <hyperlink ref="E772" r:id="rId1542" location="" display="https://turbomir.shop/order/?from=html&amp;id=15633"/>
+    <hyperlink ref="B773" r:id="rId1543" location="" display="https://turbomir.shop/shop/UID_15634.html"/>
+    <hyperlink ref="E773" r:id="rId1544" location="" display="https://turbomir.shop/order/?from=html&amp;id=15634"/>
+    <hyperlink ref="B774" r:id="rId1545" location="" display="https://turbomir.shop/shop/UID_15635.html"/>
+    <hyperlink ref="E774" r:id="rId1546" location="" display="https://turbomir.shop/order/?from=html&amp;id=15635"/>
+    <hyperlink ref="B775" r:id="rId1547" location="" display="https://turbomir.shop/shop/UID_15636.html"/>
+    <hyperlink ref="E775" r:id="rId1548" location="" display="https://turbomir.shop/order/?from=html&amp;id=15636"/>
+    <hyperlink ref="B776" r:id="rId1549" location="" display="https://turbomir.shop/shop/UID_15637.html"/>
+    <hyperlink ref="E776" r:id="rId1550" location="" display="https://turbomir.shop/order/?from=html&amp;id=15637"/>
+    <hyperlink ref="B777" r:id="rId1551" location="" display="https://turbomir.shop/shop/UID_15638.html"/>
+    <hyperlink ref="E777" r:id="rId1552" location="" display="https://turbomir.shop/order/?from=html&amp;id=15638"/>
+    <hyperlink ref="B778" r:id="rId1553" location="" display="https://turbomir.shop/shop/UID_15639.html"/>
+    <hyperlink ref="E778" r:id="rId1554" location="" display="https://turbomir.shop/order/?from=html&amp;id=15639"/>
+    <hyperlink ref="B779" r:id="rId1555" location="" display="https://turbomir.shop/shop/UID_15640.html"/>
+    <hyperlink ref="E779" r:id="rId1556" location="" display="https://turbomir.shop/order/?from=html&amp;id=15640"/>
+    <hyperlink ref="B780" r:id="rId1557" location="" display="https://turbomir.shop/shop/UID_15641.html"/>
+    <hyperlink ref="E780" r:id="rId1558" location="" display="https://turbomir.shop/order/?from=html&amp;id=15641"/>
+    <hyperlink ref="B781" r:id="rId1559" location="" display="https://turbomir.shop/shop/UID_15642.html"/>
+    <hyperlink ref="E781" r:id="rId1560" location="" display="https://turbomir.shop/order/?from=html&amp;id=15642"/>
+    <hyperlink ref="B782" r:id="rId1561" location="" display="https://turbomir.shop/shop/UID_15643.html"/>
+    <hyperlink ref="E782" r:id="rId1562" location="" display="https://turbomir.shop/order/?from=html&amp;id=15643"/>
+    <hyperlink ref="B783" r:id="rId1563" location="" display="https://turbomir.shop/shop/UID_15644.html"/>
+    <hyperlink ref="E783" r:id="rId1564" location="" display="https://turbomir.shop/order/?from=html&amp;id=15644"/>
+    <hyperlink ref="B784" r:id="rId1565" location="" display="https://turbomir.shop/shop/UID_15645.html"/>
+    <hyperlink ref="E784" r:id="rId1566" location="" display="https://turbomir.shop/order/?from=html&amp;id=15645"/>
+    <hyperlink ref="B785" r:id="rId1567" location="" display="https://turbomir.shop/shop/UID_15646.html"/>
+    <hyperlink ref="E785" r:id="rId1568" location="" display="https://turbomir.shop/order/?from=html&amp;id=15646"/>
+    <hyperlink ref="B786" r:id="rId1569" location="" display="https://turbomir.shop/shop/UID_15647.html"/>
+    <hyperlink ref="E786" r:id="rId1570" location="" display="https://turbomir.shop/order/?from=html&amp;id=15647"/>
+    <hyperlink ref="B787" r:id="rId1571" location="" display="https://turbomir.shop/shop/UID_15648.html"/>
+    <hyperlink ref="E787" r:id="rId1572" location="" display="https://turbomir.shop/order/?from=html&amp;id=15648"/>
+    <hyperlink ref="B788" r:id="rId1573" location="" display="https://turbomir.shop/shop/UID_15649.html"/>
+    <hyperlink ref="E788" r:id="rId1574" location="" display="https://turbomir.shop/order/?from=html&amp;id=15649"/>
+    <hyperlink ref="B789" r:id="rId1575" location="" display="https://turbomir.shop/shop/UID_15650.html"/>
+    <hyperlink ref="E789" r:id="rId1576" location="" display="https://turbomir.shop/order/?from=html&amp;id=15650"/>
+    <hyperlink ref="B790" r:id="rId1577" location="" display="https://turbomir.shop/shop/UID_15651.html"/>
+    <hyperlink ref="E790" r:id="rId1578" location="" display="https://turbomir.shop/order/?from=html&amp;id=15651"/>
+    <hyperlink ref="B791" r:id="rId1579" location="" display="https://turbomir.shop/shop/UID_15652.html"/>
+    <hyperlink ref="E791" r:id="rId1580" location="" display="https://turbomir.shop/order/?from=html&amp;id=15652"/>
+    <hyperlink ref="B792" r:id="rId1581" location="" display="https://turbomir.shop/shop/UID_15653.html"/>
+    <hyperlink ref="E792" r:id="rId1582" location="" display="https://turbomir.shop/order/?from=html&amp;id=15653"/>
+    <hyperlink ref="B793" r:id="rId1583" location="" display="https://turbomir.shop/shop/UID_15654.html"/>
+    <hyperlink ref="E793" r:id="rId1584" location="" display="https://turbomir.shop/order/?from=html&amp;id=15654"/>
+    <hyperlink ref="B794" r:id="rId1585" location="" display="https://turbomir.shop/shop/UID_15655.html"/>
+    <hyperlink ref="E794" r:id="rId1586" location="" display="https://turbomir.shop/order/?from=html&amp;id=15655"/>
+    <hyperlink ref="B795" r:id="rId1587" location="" display="https://turbomir.shop/shop/UID_15656.html"/>
+    <hyperlink ref="E795" r:id="rId1588" location="" display="https://turbomir.shop/order/?from=html&amp;id=15656"/>
+    <hyperlink ref="B796" r:id="rId1589" location="" display="https://turbomir.shop/shop/UID_15657.html"/>
+    <hyperlink ref="E796" r:id="rId1590" location="" display="https://turbomir.shop/order/?from=html&amp;id=15657"/>
+    <hyperlink ref="B797" r:id="rId1591" location="" display="https://turbomir.shop/shop/UID_15658.html"/>
+    <hyperlink ref="E797" r:id="rId1592" location="" display="https://turbomir.shop/order/?from=html&amp;id=15658"/>
+    <hyperlink ref="B798" r:id="rId1593" location="" display="https://turbomir.shop/shop/UID_15659.html"/>
+    <hyperlink ref="E798" r:id="rId1594" location="" display="https://turbomir.shop/order/?from=html&amp;id=15659"/>
+    <hyperlink ref="B799" r:id="rId1595" location="" display="https://turbomir.shop/shop/UID_15660.html"/>
+    <hyperlink ref="E799" r:id="rId1596" location="" display="https://turbomir.shop/order/?from=html&amp;id=15660"/>
+    <hyperlink ref="B800" r:id="rId1597" location="" display="https://turbomir.shop/shop/UID_15661.html"/>
+    <hyperlink ref="E800" r:id="rId1598" location="" display="https://turbomir.shop/order/?from=html&amp;id=15661"/>
+    <hyperlink ref="B801" r:id="rId1599" location="" display="https://turbomir.shop/shop/UID_15662.html"/>
+    <hyperlink ref="E801" r:id="rId1600" location="" display="https://turbomir.shop/order/?from=html&amp;id=15662"/>
+    <hyperlink ref="B802" r:id="rId1601" location="" display="https://turbomir.shop/shop/UID_15663.html"/>
+    <hyperlink ref="E802" r:id="rId1602" location="" display="https://turbomir.shop/order/?from=html&amp;id=15663"/>
+    <hyperlink ref="B803" r:id="rId1603" location="" display="https://turbomir.shop/shop/UID_15664.html"/>
+    <hyperlink ref="E803" r:id="rId1604" location="" display="https://turbomir.shop/order/?from=html&amp;id=15664"/>
+    <hyperlink ref="B804" r:id="rId1605" location="" display="https://turbomir.shop/shop/UID_15665.html"/>
+    <hyperlink ref="E804" r:id="rId1606" location="" display="https://turbomir.shop/order/?from=html&amp;id=15665"/>
+    <hyperlink ref="B805" r:id="rId1607" location="" display="https://turbomir.shop/shop/UID_15666.html"/>
+    <hyperlink ref="E805" r:id="rId1608" location="" display="https://turbomir.shop/order/?from=html&amp;id=15666"/>
+    <hyperlink ref="B806" r:id="rId1609" location="" display="https://turbomir.shop/shop/UID_15667.html"/>
+    <hyperlink ref="E806" r:id="rId1610" location="" display="https://turbomir.shop/order/?from=html&amp;id=15667"/>
+    <hyperlink ref="B807" r:id="rId1611" location="" display="https://turbomir.shop/shop/UID_15668.html"/>
+    <hyperlink ref="E807" r:id="rId1612" location="" display="https://turbomir.shop/order/?from=html&amp;id=15668"/>
+    <hyperlink ref="B808" r:id="rId1613" location="" display="https://turbomir.shop/shop/UID_15669.html"/>
+    <hyperlink ref="E808" r:id="rId1614" location="" display="https://turbomir.shop/order/?from=html&amp;id=15669"/>
+    <hyperlink ref="B809" r:id="rId1615" location="" display="https://turbomir.shop/shop/UID_15670.html"/>
+    <hyperlink ref="E809" r:id="rId1616" location="" display="https://turbomir.shop/order/?from=html&amp;id=15670"/>
+    <hyperlink ref="B810" r:id="rId1617" location="" display="https://turbomir.shop/shop/UID_15671.html"/>
+    <hyperlink ref="E810" r:id="rId1618" location="" display="https://turbomir.shop/order/?from=html&amp;id=15671"/>
+    <hyperlink ref="B811" r:id="rId1619" location="" display="https://turbomir.shop/shop/UID_15672.html"/>
+    <hyperlink ref="E811" r:id="rId1620" location="" display="https://turbomir.shop/order/?from=html&amp;id=15672"/>
+    <hyperlink ref="B812" r:id="rId1621" location="" display="https://turbomir.shop/shop/UID_15673.html"/>
+    <hyperlink ref="E812" r:id="rId1622" location="" display="https://turbomir.shop/order/?from=html&amp;id=15673"/>
+    <hyperlink ref="B813" r:id="rId1623" location="" display="https://turbomir.shop/shop/UID_15674.html"/>
+    <hyperlink ref="E813" r:id="rId1624" location="" display="https://turbomir.shop/order/?from=html&amp;id=15674"/>
+    <hyperlink ref="B814" r:id="rId1625" location="" display="https://turbomir.shop/shop/UID_15675.html"/>
+    <hyperlink ref="E814" r:id="rId1626" location="" display="https://turbomir.shop/order/?from=html&amp;id=15675"/>
+    <hyperlink ref="B815" r:id="rId1627" location="" display="https://turbomir.shop/shop/UID_15676.html"/>
+    <hyperlink ref="E815" r:id="rId1628" location="" display="https://turbomir.shop/order/?from=html&amp;id=15676"/>
+    <hyperlink ref="B816" r:id="rId1629" location="" display="https://turbomir.shop/shop/UID_15677.html"/>
+    <hyperlink ref="E816" r:id="rId1630" location="" display="https://turbomir.shop/order/?from=html&amp;id=15677"/>
+    <hyperlink ref="B817" r:id="rId1631" location="" display="https://turbomir.shop/shop/UID_15678.html"/>
+    <hyperlink ref="E817" r:id="rId1632" location="" display="https://turbomir.shop/order/?from=html&amp;id=15678"/>
+    <hyperlink ref="B818" r:id="rId1633" location="" display="https://turbomir.shop/shop/UID_15679.html"/>
+    <hyperlink ref="E818" r:id="rId1634" location="" display="https://turbomir.shop/order/?from=html&amp;id=15679"/>
+    <hyperlink ref="B819" r:id="rId1635" location="" display="https://turbomir.shop/shop/UID_15680.html"/>
+    <hyperlink ref="E819" r:id="rId1636" location="" display="https://turbomir.shop/order/?from=html&amp;id=15680"/>
+    <hyperlink ref="B820" r:id="rId1637" location="" display="https://turbomir.shop/shop/UID_15681.html"/>
+    <hyperlink ref="E820" r:id="rId1638" location="" display="https://turbomir.shop/order/?from=html&amp;id=15681"/>
+    <hyperlink ref="B821" r:id="rId1639" location="" display="https://turbomir.shop/shop/UID_15682.html"/>
+    <hyperlink ref="E821" r:id="rId1640" location="" display="https://turbomir.shop/order/?from=html&amp;id=15682"/>
+    <hyperlink ref="B822" r:id="rId1641" location="" display="https://turbomir.shop/shop/UID_15683.html"/>
+    <hyperlink ref="E822" r:id="rId1642" location="" display="https://turbomir.shop/order/?from=html&amp;id=15683"/>
+    <hyperlink ref="B823" r:id="rId1643" location="" display="https://turbomir.shop/shop/UID_15684.html"/>
+    <hyperlink ref="E823" r:id="rId1644" location="" display="https://turbomir.shop/order/?from=html&amp;id=15684"/>
+    <hyperlink ref="B824" r:id="rId1645" location="" display="https://turbomir.shop/shop/UID_15685.html"/>
+    <hyperlink ref="E824" r:id="rId1646" location="" display="https://turbomir.shop/order/?from=html&amp;id=15685"/>
+    <hyperlink ref="B825" r:id="rId1647" location="" display="https://turbomir.shop/shop/UID_15686.html"/>
+    <hyperlink ref="E825" r:id="rId1648" location="" display="https://turbomir.shop/order/?from=html&amp;id=15686"/>
+    <hyperlink ref="B826" r:id="rId1649" location="" display="https://turbomir.shop/shop/UID_15687.html"/>
+    <hyperlink ref="E826" r:id="rId1650" location="" display="https://turbomir.shop/order/?from=html&amp;id=15687"/>
+    <hyperlink ref="B827" r:id="rId1651" location="" display="https://turbomir.shop/shop/UID_15688.html"/>
+    <hyperlink ref="E827" r:id="rId1652" location="" display="https://turbomir.shop/order/?from=html&amp;id=15688"/>
+    <hyperlink ref="B828" r:id="rId1653" location="" display="https://turbomir.shop/shop/UID_15689.html"/>
+    <hyperlink ref="E828" r:id="rId1654" location="" display="https://turbomir.shop/order/?from=html&amp;id=15689"/>
+    <hyperlink ref="B829" r:id="rId1655" location="" display="https://turbomir.shop/shop/UID_15690.html"/>
+    <hyperlink ref="E829" r:id="rId1656" location="" display="https://turbomir.shop/order/?from=html&amp;id=15690"/>
+    <hyperlink ref="B830" r:id="rId1657" location="" display="https://turbomir.shop/shop/UID_15691.html"/>
+    <hyperlink ref="E830" r:id="rId1658" location="" display="https://turbomir.shop/order/?from=html&amp;id=15691"/>
+    <hyperlink ref="B831" r:id="rId1659" location="" display="https://turbomir.shop/shop/UID_15692.html"/>
+    <hyperlink ref="E831" r:id="rId1660" location="" display="https://turbomir.shop/order/?from=html&amp;id=15692"/>
+    <hyperlink ref="B832" r:id="rId1661" location="" display="https://turbomir.shop/shop/UID_15693.html"/>
+    <hyperlink ref="E832" r:id="rId1662" location="" display="https://turbomir.shop/order/?from=html&amp;id=15693"/>
+    <hyperlink ref="B833" r:id="rId1663" location="" display="https://turbomir.shop/shop/UID_15694.html"/>
+    <hyperlink ref="E833" r:id="rId1664" location="" display="https://turbomir.shop/order/?from=html&amp;id=15694"/>
+    <hyperlink ref="B834" r:id="rId1665" location="" display="https://turbomir.shop/shop/UID_15695.html"/>
+    <hyperlink ref="E834" r:id="rId1666" location="" display="https://turbomir.shop/order/?from=html&amp;id=15695"/>
+    <hyperlink ref="B835" r:id="rId1667" location="" display="https://turbomir.shop/shop/UID_15696.html"/>
+    <hyperlink ref="E835" r:id="rId1668" location="" display="https://turbomir.shop/order/?from=html&amp;id=15696"/>
+    <hyperlink ref="B836" r:id="rId1669" location="" display="https://turbomir.shop/shop/UID_15697.html"/>
+    <hyperlink ref="E836" r:id="rId1670" location="" display="https://turbomir.shop/order/?from=html&amp;id=15697"/>
+    <hyperlink ref="B837" r:id="rId1671" location="" display="https://turbomir.shop/shop/UID_15698.html"/>
+    <hyperlink ref="E837" r:id="rId1672" location="" display="https://turbomir.shop/order/?from=html&amp;id=15698"/>
+    <hyperlink ref="B838" r:id="rId1673" location="" display="https://turbomir.shop/shop/UID_15699.html"/>
+    <hyperlink ref="E838" r:id="rId1674" location="" display="https://turbomir.shop/order/?from=html&amp;id=15699"/>
+    <hyperlink ref="B839" r:id="rId1675" location="" display="https://turbomir.shop/shop/UID_15700.html"/>
+    <hyperlink ref="E839" r:id="rId1676" location="" display="https://turbomir.shop/order/?from=html&amp;id=15700"/>
+    <hyperlink ref="B840" r:id="rId1677" location="" display="https://turbomir.shop/shop/UID_15701.html"/>
+    <hyperlink ref="E840" r:id="rId1678" location="" display="https://turbomir.shop/order/?from=html&amp;id=15701"/>
+    <hyperlink ref="B841" r:id="rId1679" location="" display="https://turbomir.shop/shop/UID_15702.html"/>
+    <hyperlink ref="E841" r:id="rId1680" location="" display="https://turbomir.shop/order/?from=html&amp;id=15702"/>
+    <hyperlink ref="B842" r:id="rId1681" location="" display="https://turbomir.shop/shop/UID_15703.html"/>
+    <hyperlink ref="E842" r:id="rId1682" location="" display="https://turbomir.shop/order/?from=html&amp;id=15703"/>
+    <hyperlink ref="B843" r:id="rId1683" location="" display="https://turbomir.shop/shop/UID_15704.html"/>
+    <hyperlink ref="E843" r:id="rId1684" location="" display="https://turbomir.shop/order/?from=html&amp;id=15704"/>
+    <hyperlink ref="B844" r:id="rId1685" location="" display="https://turbomir.shop/shop/UID_15705.html"/>
+    <hyperlink ref="E844" r:id="rId1686" location="" display="https://turbomir.shop/order/?from=html&amp;id=15705"/>
+    <hyperlink ref="B845" r:id="rId1687" location="" display="https://turbomir.shop/shop/UID_15706.html"/>
+    <hyperlink ref="E845" r:id="rId1688" location="" display="https://turbomir.shop/order/?from=html&amp;id=15706"/>
+    <hyperlink ref="B846" r:id="rId1689" location="" display="https://turbomir.shop/shop/UID_15707.html"/>
+    <hyperlink ref="E846" r:id="rId1690" location="" display="https://turbomir.shop/order/?from=html&amp;id=15707"/>
+    <hyperlink ref="B847" r:id="rId1691" location="" display="https://turbomir.shop/shop/UID_15708.html"/>
+    <hyperlink ref="E847" r:id="rId1692" location="" display="https://turbomir.shop/order/?from=html&amp;id=15708"/>
+    <hyperlink ref="B848" r:id="rId1693" location="" display="https://turbomir.shop/shop/UID_15709.html"/>
+    <hyperlink ref="E848" r:id="rId1694" location="" display="https://turbomir.shop/order/?from=html&amp;id=15709"/>
+    <hyperlink ref="B849" r:id="rId1695" location="" display="https://turbomir.shop/shop/UID_15710.html"/>
+    <hyperlink ref="E849" r:id="rId1696" location="" display="https://turbomir.shop/order/?from=html&amp;id=15710"/>
+    <hyperlink ref="B850" r:id="rId1697" location="" display="https://turbomir.shop/shop/UID_15711.html"/>
+    <hyperlink ref="E850" r:id="rId1698" location="" display="https://turbomir.shop/order/?from=html&amp;id=15711"/>
+    <hyperlink ref="B851" r:id="rId1699" location="" display="https://turbomir.shop/shop/UID_15712.html"/>
+    <hyperlink ref="E851" r:id="rId1700" location="" display="https://turbomir.shop/order/?from=html&amp;id=15712"/>
+    <hyperlink ref="B852" r:id="rId1701" location="" display="https://turbomir.shop/shop/UID_15713.html"/>
+    <hyperlink ref="E852" r:id="rId1702" location="" display="https://turbomir.shop/order/?from=html&amp;id=15713"/>
+    <hyperlink ref="B853" r:id="rId1703" location="" display="https://turbomir.shop/shop/UID_15714.html"/>
+    <hyperlink ref="E853" r:id="rId1704" location="" display="https://turbomir.shop/order/?from=html&amp;id=15714"/>
+    <hyperlink ref="B854" r:id="rId1705" location="" display="https://turbomir.shop/shop/UID_15715.html"/>
+    <hyperlink ref="E854" r:id="rId1706" location="" display="https://turbomir.shop/order/?from=html&amp;id=15715"/>
+    <hyperlink ref="B855" r:id="rId1707" location="" display="https://turbomir.shop/shop/UID_15716.html"/>
+    <hyperlink ref="E855" r:id="rId1708" location="" display="https://turbomir.shop/order/?from=html&amp;id=15716"/>
+    <hyperlink ref="B856" r:id="rId1709" location="" display="https://turbomir.shop/shop/UID_15717.html"/>
+    <hyperlink ref="E856" r:id="rId1710" location="" display="https://turbomir.shop/order/?from=html&amp;id=15717"/>
+    <hyperlink ref="B857" r:id="rId1711" location="" display="https://turbomir.shop/shop/UID_15718.html"/>
+    <hyperlink ref="E857" r:id="rId1712" location="" display="https://turbomir.shop/order/?from=html&amp;id=15718"/>
+    <hyperlink ref="B858" r:id="rId1713" location="" display="https://turbomir.shop/shop/UID_15719.html"/>
+    <hyperlink ref="E858" r:id="rId1714" location="" display="https://turbomir.shop/order/?from=html&amp;id=15719"/>
+    <hyperlink ref="B859" r:id="rId1715" location="" display="https://turbomir.shop/shop/UID_15720.html"/>
+    <hyperlink ref="E859" r:id="rId1716" location="" display="https://turbomir.shop/order/?from=html&amp;id=15720"/>
+    <hyperlink ref="B860" r:id="rId1717" location="" display="https://turbomir.shop/shop/UID_15721.html"/>
+    <hyperlink ref="E860" r:id="rId1718" location="" display="https://turbomir.shop/order/?from=html&amp;id=15721"/>
+    <hyperlink ref="B861" r:id="rId1719" location="" display="https://turbomir.shop/shop/UID_15722.html"/>
+    <hyperlink ref="E861" r:id="rId1720" location="" display="https://turbomir.shop/order/?from=html&amp;id=15722"/>
+    <hyperlink ref="B862" r:id="rId1721" location="" display="https://turbomir.shop/shop/UID_15723.html"/>
+    <hyperlink ref="E862" r:id="rId1722" location="" display="https://turbomir.shop/order/?from=html&amp;id=15723"/>
+    <hyperlink ref="B863" r:id="rId1723" location="" display="https://turbomir.shop/shop/UID_15724.html"/>
+    <hyperlink ref="E863" r:id="rId1724" location="" display="https://turbomir.shop/order/?from=html&amp;id=15724"/>
+    <hyperlink ref="B864" r:id="rId1725" location="" display="https://turbomir.shop/shop/UID_15725.html"/>
+    <hyperlink ref="E864" r:id="rId1726" location="" display="https://turbomir.shop/order/?from=html&amp;id=15725"/>
+    <hyperlink ref="B865" r:id="rId1727" location="" display="https://turbomir.shop/shop/UID_15726.html"/>
+    <hyperlink ref="E865" r:id="rId1728" location="" display="https://turbomir.shop/order/?from=html&amp;id=15726"/>
+    <hyperlink ref="B866" r:id="rId1729" location="" display="https://turbomir.shop/shop/UID_15727.html"/>
+    <hyperlink ref="E866" r:id="rId1730" location="" display="https://turbomir.shop/order/?from=html&amp;id=15727"/>
+    <hyperlink ref="B867" r:id="rId1731" location="" display="https://turbomir.shop/shop/UID_15728.html"/>
+    <hyperlink ref="E867" r:id="rId1732" location="" display="https://turbomir.shop/order/?from=html&amp;id=15728"/>
+    <hyperlink ref="B868" r:id="rId1733" location="" display="https://turbomir.shop/shop/UID_15729.html"/>
+    <hyperlink ref="E868" r:id="rId1734" location="" display="https://turbomir.shop/order/?from=html&amp;id=15729"/>
+    <hyperlink ref="B869" r:id="rId1735" location="" display="https://turbomir.shop/shop/UID_15730.html"/>
+    <hyperlink ref="E869" r:id="rId1736" location="" display="https://turbomir.shop/order/?from=html&amp;id=15730"/>
+    <hyperlink ref="B870" r:id="rId1737" location="" display="https://turbomir.shop/shop/UID_15731.html"/>
+    <hyperlink ref="E870" r:id="rId1738" location="" display="https://turbomir.shop/order/?from=html&amp;id=15731"/>
+    <hyperlink ref="B871" r:id="rId1739" location="" display="https://turbomir.shop/shop/UID_15732.html"/>
+    <hyperlink ref="E871" r:id="rId1740" location="" display="https://turbomir.shop/order/?from=html&amp;id=15732"/>
+    <hyperlink ref="B872" r:id="rId1741" location="" display="https://turbomir.shop/shop/UID_15733.html"/>
+    <hyperlink ref="E872" r:id="rId1742" location="" display="https://turbomir.shop/order/?from=html&amp;id=15733"/>
+    <hyperlink ref="B873" r:id="rId1743" location="" display="https://turbomir.shop/shop/UID_15734.html"/>
+    <hyperlink ref="E873" r:id="rId1744" location="" display="https://turbomir.shop/order/?from=html&amp;id=15734"/>
+    <hyperlink ref="B874" r:id="rId1745" location="" display="https://turbomir.shop/shop/UID_15735.html"/>
+    <hyperlink ref="E874" r:id="rId1746" location="" display="https://turbomir.shop/order/?from=html&amp;id=15735"/>
+    <hyperlink ref="B875" r:id="rId1747" location="" display="https://turbomir.shop/shop/UID_15736.html"/>
+    <hyperlink ref="E875" r:id="rId1748" location="" display="https://turbomir.shop/order/?from=html&amp;id=15736"/>
+    <hyperlink ref="B876" r:id="rId1749" location="" display="https://turbomir.shop/shop/UID_15737.html"/>
+    <hyperlink ref="E876" r:id="rId1750" location="" display="https://turbomir.shop/order/?from=html&amp;id=15737"/>
+    <hyperlink ref="B877" r:id="rId1751" location="" display="https://turbomir.shop/shop/UID_15738.html"/>
+    <hyperlink ref="E877" r:id="rId1752" location="" display="https://turbomir.shop/order/?from=html&amp;id=15738"/>
+    <hyperlink ref="B878" r:id="rId1753" location="" display="https://turbomir.shop/shop/UID_15739.html"/>
+    <hyperlink ref="E878" r:id="rId1754" location="" display="https://turbomir.shop/order/?from=html&amp;id=15739"/>
+    <hyperlink ref="B879" r:id="rId1755" location="" display="https://turbomir.shop/shop/UID_15740.html"/>
+    <hyperlink ref="E879" r:id="rId1756" location="" display="https://turbomir.shop/order/?from=html&amp;id=15740"/>
+    <hyperlink ref="B880" r:id="rId1757" location="" display="https://turbomir.shop/shop/UID_15741.html"/>
+    <hyperlink ref="E880" r:id="rId1758" location="" display="https://turbomir.shop/order/?from=html&amp;id=15741"/>
+    <hyperlink ref="B881" r:id="rId1759" location="" display="https://turbomir.shop/shop/UID_15742.html"/>
+    <hyperlink ref="E881" r:id="rId1760" location="" display="https://turbomir.shop/order/?from=html&amp;id=15742"/>
+    <hyperlink ref="B882" r:id="rId1761" location="" display="https://turbomir.shop/shop/UID_15743.html"/>
+    <hyperlink ref="E882" r:id="rId1762" location="" display="https://turbomir.shop/order/?from=html&amp;id=15743"/>
+    <hyperlink ref="B883" r:id="rId1763" location="" display="https://turbomir.shop/shop/UID_15744.html"/>
+    <hyperlink ref="E883" r:id="rId1764" location="" display="https://turbomir.shop/order/?from=html&amp;id=15744"/>
+    <hyperlink ref="B884" r:id="rId1765" location="" display="https://turbomir.shop/shop/UID_15745.html"/>
+    <hyperlink ref="E884" r:id="rId1766" location="" display="https://turbomir.shop/order/?from=html&amp;id=15745"/>
+    <hyperlink ref="B885" r:id="rId1767" location="" display="https://turbomir.shop/shop/UID_15746.html"/>
+    <hyperlink ref="E885" r:id="rId1768" location="" display="https://turbomir.shop/order/?from=html&amp;id=15746"/>
+    <hyperlink ref="B886" r:id="rId1769" location="" display="https://turbomir.shop/shop/UID_15747.html"/>
+    <hyperlink ref="E886" r:id="rId1770" location="" display="https://turbomir.shop/order/?from=html&amp;id=15747"/>
+    <hyperlink ref="B887" r:id="rId1771" location="" display="https://turbomir.shop/shop/UID_15748.html"/>
+    <hyperlink ref="E887" r:id="rId1772" location="" display="https://turbomir.shop/order/?from=html&amp;id=15748"/>
+    <hyperlink ref="B888" r:id="rId1773" location="" display="https://turbomir.shop/shop/UID_15749.html"/>
+    <hyperlink ref="E888" r:id="rId1774" location="" display="https://turbomir.shop/order/?from=html&amp;id=15749"/>
+    <hyperlink ref="B889" r:id="rId1775" location="" display="https://turbomir.shop/shop/UID_15750.html"/>
+    <hyperlink ref="E889" r:id="rId1776" location="" display="https://turbomir.shop/order/?from=html&amp;id=15750"/>
+    <hyperlink ref="B890" r:id="rId1777" location="" display="https://turbomir.shop/shop/UID_15751.html"/>
+    <hyperlink ref="E890" r:id="rId1778" location="" display="https://turbomir.shop/order/?from=html&amp;id=15751"/>
+    <hyperlink ref="B891" r:id="rId1779" location="" display="https://turbomir.shop/shop/UID_15752.html"/>
+    <hyperlink ref="E891" r:id="rId1780" location="" display="https://turbomir.shop/order/?from=html&amp;id=15752"/>
+    <hyperlink ref="B892" r:id="rId1781" location="" display="https://turbomir.shop/shop/UID_15753.html"/>
+    <hyperlink ref="E892" r:id="rId1782" location="" display="https://turbomir.shop/order/?from=html&amp;id=15753"/>
+    <hyperlink ref="B893" r:id="rId1783" location="" display="https://turbomir.shop/shop/UID_15754.html"/>
+    <hyperlink ref="E893" r:id="rId1784" location="" display="https://turbomir.shop/order/?from=html&amp;id=15754"/>
+    <hyperlink ref="B894" r:id="rId1785" location="" display="https://turbomir.shop/shop/UID_15755.html"/>
+    <hyperlink ref="E894" r:id="rId1786" location="" display="https://turbomir.shop/order/?from=html&amp;id=15755"/>
+    <hyperlink ref="B895" r:id="rId1787" location="" display="https://turbomir.shop/shop/UID_15756.html"/>
+    <hyperlink ref="E895" r:id="rId1788" location="" display="https://turbomir.shop/order/?from=html&amp;id=15756"/>
+    <hyperlink ref="B896" r:id="rId1789" location="" display="https://turbomir.shop/shop/UID_15757.html"/>
+    <hyperlink ref="E896" r:id="rId1790" location="" display="https://turbomir.shop/order/?from=html&amp;id=15757"/>
+    <hyperlink ref="B897" r:id="rId1791" location="" display="https://turbomir.shop/shop/UID_15758.html"/>
+    <hyperlink ref="E897" r:id="rId1792" location="" display="https://turbomir.shop/order/?from=html&amp;id=15758"/>
+    <hyperlink ref="B898" r:id="rId1793" location="" display="https://turbomir.shop/shop/UID_15759.html"/>
+    <hyperlink ref="E898" r:id="rId1794" location="" display="https://turbomir.shop/order/?from=html&amp;id=15759"/>
+    <hyperlink ref="B899" r:id="rId1795" location="" display="https://turbomir.shop/shop/UID_15760.html"/>
+    <hyperlink ref="E899" r:id="rId1796" location="" display="https://turbomir.shop/order/?from=html&amp;id=15760"/>
+    <hyperlink ref="B900" r:id="rId1797" location="" display="https://turbomir.shop/shop/UID_15761.html"/>
+    <hyperlink ref="E900" r:id="rId1798" location="" display="https://turbomir.shop/order/?from=html&amp;id=15761"/>
+    <hyperlink ref="B901" r:id="rId1799" location="" display="https://turbomir.shop/shop/UID_15762.html"/>
+    <hyperlink ref="E901" r:id="rId1800" location="" display="https://turbomir.shop/order/?from=html&amp;id=15762"/>
+    <hyperlink ref="B902" r:id="rId1801" location="" display="https://turbomir.shop/shop/UID_15763.html"/>
+    <hyperlink ref="E902" r:id="rId1802" location="" display="https://turbomir.shop/order/?from=html&amp;id=15763"/>
+    <hyperlink ref="B903" r:id="rId1803" location="" display="https://turbomir.shop/shop/UID_15764.html"/>
+    <hyperlink ref="E903" r:id="rId1804" location="" display="https://turbomir.shop/order/?from=html&amp;id=15764"/>
+    <hyperlink ref="B904" r:id="rId1805" location="" display="https://turbomir.shop/shop/UID_15765.html"/>
+    <hyperlink ref="E904" r:id="rId1806" location="" display="https://turbomir.shop/order/?from=html&amp;id=15765"/>
+    <hyperlink ref="B905" r:id="rId1807" location="" display="https://turbomir.shop/shop/UID_15766.html"/>
+    <hyperlink ref="E905" r:id="rId1808" location="" display="https://turbomir.shop/order/?from=html&amp;id=15766"/>
+    <hyperlink ref="B906" r:id="rId1809" location="" display="https://turbomir.shop/shop/UID_15767.html"/>
+    <hyperlink ref="E906" r:id="rId1810" location="" display="https://turbomir.shop/order/?from=html&amp;id=15767"/>
+    <hyperlink ref="B907" r:id="rId1811" location="" display="https://turbomir.shop/shop/UID_15768.html"/>
+    <hyperlink ref="E907" r:id="rId1812" location="" display="https://turbomir.shop/order/?from=html&amp;id=15768"/>
+    <hyperlink ref="B908" r:id="rId1813" location="" display="https://turbomir.shop/shop/UID_15769.html"/>
+    <hyperlink ref="E908" r:id="rId1814" location="" display="https://turbomir.shop/order/?from=html&amp;id=15769"/>
+    <hyperlink ref="B909" r:id="rId1815" location="" display="https://turbomir.shop/shop/UID_15770.html"/>
+    <hyperlink ref="E909" r:id="rId1816" location="" display="https://turbomir.shop/order/?from=html&amp;id=15770"/>
+    <hyperlink ref="B910" r:id="rId1817" location="" display="https://turbomir.shop/shop/UID_15771.html"/>
+    <hyperlink ref="E910" r:id="rId1818" location="" display="https://turbomir.shop/order/?from=html&amp;id=15771"/>
+    <hyperlink ref="B911" r:id="rId1819" location="" display="https://turbomir.shop/shop/UID_15772.html"/>
+    <hyperlink ref="E911" r:id="rId1820" location="" display="https://turbomir.shop/order/?from=html&amp;id=15772"/>
+    <hyperlink ref="B912" r:id="rId1821" location="" display="https://turbomir.shop/shop/UID_15773.html"/>
+    <hyperlink ref="E912" r:id="rId1822" location="" display="https://turbomir.shop/order/?from=html&amp;id=15773"/>
+    <hyperlink ref="B913" r:id="rId1823" location="" display="https://turbomir.shop/shop/UID_15774.html"/>
+    <hyperlink ref="E913" r:id="rId1824" location="" display="https://turbomir.shop/order/?from=html&amp;id=15774"/>
+    <hyperlink ref="B914" r:id="rId1825" location="" display="https://turbomir.shop/shop/UID_15775.html"/>
+    <hyperlink ref="E914" r:id="rId1826" location="" display="https://turbomir.shop/order/?from=html&amp;id=15775"/>
+    <hyperlink ref="B915" r:id="rId1827" location="" display="https://turbomir.shop/shop/UID_15776.html"/>
+    <hyperlink ref="E915" r:id="rId1828" location="" display="https://turbomir.shop/order/?from=html&amp;id=15776"/>
+    <hyperlink ref="B916" r:id="rId1829" location="" display="https://turbomir.shop/shop/UID_15777.html"/>
+    <hyperlink ref="E916" r:id="rId1830" location="" display="https://turbomir.shop/order/?from=html&amp;id=15777"/>
+    <hyperlink ref="B917" r:id="rId1831" location="" display="https://turbomir.shop/shop/UID_15778.html"/>
+    <hyperlink ref="E917" r:id="rId1832" location="" display="https://turbomir.shop/order/?from=html&amp;id=15778"/>
+    <hyperlink ref="B918" r:id="rId1833" location="" display="https://turbomir.shop/shop/UID_15779.html"/>
+    <hyperlink ref="E918" r:id="rId1834" location="" display="https://turbomir.shop/order/?from=html&amp;id=15779"/>
+    <hyperlink ref="B919" r:id="rId1835" location="" display="https://turbomir.shop/shop/UID_15780.html"/>
+    <hyperlink ref="E919" r:id="rId1836" location="" display="https://turbomir.shop/order/?from=html&amp;id=15780"/>
+    <hyperlink ref="B920" r:id="rId1837" location="" display="https://turbomir.shop/shop/UID_15781.html"/>
+    <hyperlink ref="E920" r:id="rId1838" location="" display="https://turbomir.shop/order/?from=html&amp;id=15781"/>
+    <hyperlink ref="B921" r:id="rId1839" location="" display="https://turbomir.shop/shop/UID_15782.html"/>
+    <hyperlink ref="E921" r:id="rId1840" location="" display="https://turbomir.shop/order/?from=html&amp;id=15782"/>
+    <hyperlink ref="B922" r:id="rId1841" location="" display="https://turbomir.shop/shop/UID_15783.html"/>
+    <hyperlink ref="E922" r:id="rId1842" location="" display="https://turbomir.shop/order/?from=html&amp;id=15783"/>
+    <hyperlink ref="B923" r:id="rId1843" location="" display="https://turbomir.shop/shop/UID_15784.html"/>
+    <hyperlink ref="E923" r:id="rId1844" location="" display="https://turbomir.shop/order/?from=html&amp;id=15784"/>
+    <hyperlink ref="B924" r:id="rId1845" location="" display="https://turbomir.shop/shop/UID_15785.html"/>
+    <hyperlink ref="E924" r:id="rId1846" location="" display="https://turbomir.shop/order/?from=html&amp;id=15785"/>
+    <hyperlink ref="B925" r:id="rId1847" location="" display="https://turbomir.shop/shop/UID_15786.html"/>
+    <hyperlink ref="E925" r:id="rId1848" location="" display="https://turbomir.shop/order/?from=html&amp;id=15786"/>
+    <hyperlink ref="B926" r:id="rId1849" location="" display="https://turbomir.shop/shop/UID_15787.html"/>
+    <hyperlink ref="E926" r:id="rId1850" location="" display="https://turbomir.shop/order/?from=html&amp;id=15787"/>
+    <hyperlink ref="B927" r:id="rId1851" location="" display="https://turbomir.shop/shop/UID_15788.html"/>
+    <hyperlink ref="E927" r:id="rId1852" location="" display="https://turbomir.shop/order/?from=html&amp;id=15788"/>
+    <hyperlink ref="B928" r:id="rId1853" location="" display="https://turbomir.shop/shop/UID_15789.html"/>
+    <hyperlink ref="E928" r:id="rId1854" location="" display="https://turbomir.shop/order/?from=html&amp;id=15789"/>
+    <hyperlink ref="B929" r:id="rId1855" location="" display="https://turbomir.shop/shop/UID_15790.html"/>
+    <hyperlink ref="E929" r:id="rId1856" location="" display="https://turbomir.shop/order/?from=html&amp;id=15790"/>
+    <hyperlink ref="B930" r:id="rId1857" location="" display="https://turbomir.shop/shop/UID_15791.html"/>
+    <hyperlink ref="E930" r:id="rId1858" location="" display="https://turbomir.shop/order/?from=html&amp;id=15791"/>
+    <hyperlink ref="B931" r:id="rId1859" location="" display="https://turbomir.shop/shop/UID_15792.html"/>
+    <hyperlink ref="E931" r:id="rId1860" location="" display="https://turbomir.shop/order/?from=html&amp;id=15792"/>
+    <hyperlink ref="B932" r:id="rId1861" location="" display="https://turbomir.shop/shop/UID_15793.html"/>
+    <hyperlink ref="E932" r:id="rId1862" location="" display="https://turbomir.shop/order/?from=html&amp;id=15793"/>
+    <hyperlink ref="B933" r:id="rId1863" location="" display="https://turbomir.shop/shop/UID_15794.html"/>
+    <hyperlink ref="E933" r:id="rId1864" location="" display="https://turbomir.shop/order/?from=html&amp;id=15794"/>
+    <hyperlink ref="B934" r:id="rId1865" location="" display="https://turbomir.shop/shop/UID_15795.html"/>
+    <hyperlink ref="E934" r:id="rId1866" location="" display="https://turbomir.shop/order/?from=html&amp;id=15795"/>
+    <hyperlink ref="B935" r:id="rId1867" location="" display="https://turbomir.shop/shop/UID_15796.html"/>
+    <hyperlink ref="E935" r:id="rId1868" location="" display="https://turbomir.shop/order/?from=html&amp;id=15796"/>
+    <hyperlink ref="B936" r:id="rId1869" location="" display="https://turbomir.shop/shop/UID_15797.html"/>
+    <hyperlink ref="E936" r:id="rId1870" location="" display="https://turbomir.shop/order/?from=html&amp;id=15797"/>
+    <hyperlink ref="B937" r:id="rId1871" location="" display="https://turbomir.shop/shop/UID_15798.html"/>
+    <hyperlink ref="E937" r:id="rId1872" location="" display="https://turbomir.shop/order/?from=html&amp;id=15798"/>
+    <hyperlink ref="B938" r:id="rId1873" location="" display="https://turbomir.shop/shop/UID_15799.html"/>
+    <hyperlink ref="E938" r:id="rId1874" location="" display="https://turbomir.shop/order/?from=html&amp;id=15799"/>
+    <hyperlink ref="B939" r:id="rId1875" location="" display="https://turbomir.shop/shop/UID_15800.html"/>
+    <hyperlink ref="E939" r:id="rId1876" location="" display="https://turbomir.shop/order/?from=html&amp;id=15800"/>
+    <hyperlink ref="B940" r:id="rId1877" location="" display="https://turbomir.shop/shop/UID_15801.html"/>
+    <hyperlink ref="E940" r:id="rId1878" location="" display="https://turbomir.shop/order/?from=html&amp;id=15801"/>
+    <hyperlink ref="B941" r:id="rId1879" location="" display="https://turbomir.shop/shop/UID_15802.html"/>
+    <hyperlink ref="E941" r:id="rId1880" location="" display="https://turbomir.shop/order/?from=html&amp;id=15802"/>
+    <hyperlink ref="B942" r:id="rId1881" location="" display="https://turbomir.shop/shop/UID_15803.html"/>
+    <hyperlink ref="E942" r:id="rId1882" location="" display="https://turbomir.shop/order/?from=html&amp;id=15803"/>
+    <hyperlink ref="B943" r:id="rId1883" location="" display="https://turbomir.shop/shop/UID_15804.html"/>
+    <hyperlink ref="E943" r:id="rId1884" location="" display="https://turbomir.shop/order/?from=html&amp;id=15804"/>
+    <hyperlink ref="B944" r:id="rId1885" location="" display="https://turbomir.shop/shop/UID_15805.html"/>
+    <hyperlink ref="E944" r:id="rId1886" location="" display="https://turbomir.shop/order/?from=html&amp;id=15805"/>
+    <hyperlink ref="B945" r:id="rId1887" location="" display="https://turbomir.shop/shop/UID_15806.html"/>
+    <hyperlink ref="E945" r:id="rId1888" location="" display="https://turbomir.shop/order/?from=html&amp;id=15806"/>
+    <hyperlink ref="B946" r:id="rId1889" location="" display="https://turbomir.shop/shop/UID_15807.html"/>
+    <hyperlink ref="E946" r:id="rId1890" location="" display="https://turbomir.shop/order/?from=html&amp;id=15807"/>
+    <hyperlink ref="B947" r:id="rId1891" location="" display="https://turbomir.shop/shop/UID_15808.html"/>
+    <hyperlink ref="E947" r:id="rId1892" location="" display="https://turbomir.shop/order/?from=html&amp;id=15808"/>
+    <hyperlink ref="B948" r:id="rId1893" location="" display="https://turbomir.shop/shop/UID_15809.html"/>
+    <hyperlink ref="E948" r:id="rId1894" location="" display="https://turbomir.shop/order/?from=html&amp;id=15809"/>
+    <hyperlink ref="B949" r:id="rId1895" location="" display="https://turbomir.shop/shop/UID_15810.html"/>
+    <hyperlink ref="E949" r:id="rId1896" location="" display="https://turbomir.shop/order/?from=html&amp;id=15810"/>
+    <hyperlink ref="B950" r:id="rId1897" location="" display="https://turbomir.shop/shop/UID_15811.html"/>
+    <hyperlink ref="E950" r:id="rId1898" location="" display="https://turbomir.shop/order/?from=html&amp;id=15811"/>
+    <hyperlink ref="B951" r:id="rId1899" location="" display="https://turbomir.shop/shop/UID_15812.html"/>
+    <hyperlink ref="E951" r:id="rId1900" location="" display="https://turbomir.shop/order/?from=html&amp;id=15812"/>
+    <hyperlink ref="B952" r:id="rId1901" location="" display="https://turbomir.shop/shop/UID_15813.html"/>
+    <hyperlink ref="E952" r:id="rId1902" location="" display="https://turbomir.shop/order/?from=html&amp;id=15813"/>
+    <hyperlink ref="B953" r:id="rId1903" location="" display="https://turbomir.shop/shop/UID_15814.html"/>
+    <hyperlink ref="E953" r:id="rId1904" location="" display="https://turbomir.shop/order/?from=html&amp;id=15814"/>
+    <hyperlink ref="B954" r:id="rId1905" location="" display="https://turbomir.shop/shop/UID_15815.html"/>
+    <hyperlink ref="E954" r:id="rId1906" location="" display="https://turbomir.shop/order/?from=html&amp;id=15815"/>
+    <hyperlink ref="B955" r:id="rId1907" location="" display="https://turbomir.shop/shop/UID_15816.html"/>
+    <hyperlink ref="E955" r:id="rId1908" location="" display="https://turbomir.shop/order/?from=html&amp;id=15816"/>
+    <hyperlink ref="B956" r:id="rId1909" location="" display="https://turbomir.shop/shop/UID_15817.html"/>
+    <hyperlink ref="E956" r:id="rId1910" location="" display="https://turbomir.shop/order/?from=html&amp;id=15817"/>
+    <hyperlink ref="B957" r:id="rId1911" location="" display="https://turbomir.shop/shop/UID_15818.html"/>
+    <hyperlink ref="E957" r:id="rId1912" location="" display="https://turbomir.shop/order/?from=html&amp;id=15818"/>
+    <hyperlink ref="B958" r:id="rId1913" location="" display="https://turbomir.shop/shop/UID_15819.html"/>
+    <hyperlink ref="E958" r:id="rId1914" location="" display="https://turbomir.shop/order/?from=html&amp;id=15819"/>
+    <hyperlink ref="B959" r:id="rId1915" location="" display="https://turbomir.shop/shop/UID_15820.html"/>
+    <hyperlink ref="E959" r:id="rId1916" location="" display="https://turbomir.shop/order/?from=html&amp;id=15820"/>
+    <hyperlink ref="B960" r:id="rId1917" location="" display="https://turbomir.shop/shop/UID_15821.html"/>
+    <hyperlink ref="E960" r:id="rId1918" location="" display="https://turbomir.shop/order/?from=html&amp;id=15821"/>
+    <hyperlink ref="B961" r:id="rId1919" location="" display="https://turbomir.shop/shop/UID_15822.html"/>
+    <hyperlink ref="E961" r:id="rId1920" location="" display="https://turbomir.shop/order/?from=html&amp;id=15822"/>
+    <hyperlink ref="B962" r:id="rId1921" location="" display="https://turbomir.shop/shop/UID_15823.html"/>
+    <hyperlink ref="E962" r:id="rId1922" location="" display="https://turbomir.shop/order/?from=html&amp;id=15823"/>
+    <hyperlink ref="B963" r:id="rId1923" location="" display="https://turbomir.shop/shop/UID_15824.html"/>
+    <hyperlink ref="E963" r:id="rId1924" location="" display="https://turbomir.shop/order/?from=html&amp;id=15824"/>
+    <hyperlink ref="B964" r:id="rId1925" location="" display="https://turbomir.shop/shop/UID_15825.html"/>
+    <hyperlink ref="E964" r:id="rId1926" location="" display="https://turbomir.shop/order/?from=html&amp;id=15825"/>
+    <hyperlink ref="B965" r:id="rId1927" location="" display="https://turbomir.shop/shop/UID_15826.html"/>
+    <hyperlink ref="E965" r:id="rId1928" location="" display="https://turbomir.shop/order/?from=html&amp;id=15826"/>
+    <hyperlink ref="B966" r:id="rId1929" location="" display="https://turbomir.shop/shop/UID_15827.html"/>
+    <hyperlink ref="E966" r:id="rId1930" location="" display="https://turbomir.shop/order/?from=html&amp;id=15827"/>
+    <hyperlink ref="B967" r:id="rId1931" location="" display="https://turbomir.shop/shop/UID_15828.html"/>
+    <hyperlink ref="E967" r:id="rId1932" location="" display="https://turbomir.shop/order/?from=html&amp;id=15828"/>
+    <hyperlink ref="B968" r:id="rId1933" location="" display="https://turbomir.shop/shop/UID_15829.html"/>
+    <hyperlink ref="E968" r:id="rId1934" location="" display="https://turbomir.shop/order/?from=html&amp;id=15829"/>
+    <hyperlink ref="B969" r:id="rId1935" location="" display="https://turbomir.shop/shop/UID_15830.html"/>
+    <hyperlink ref="E969" r:id="rId1936" location="" display="https://turbomir.shop/order/?from=html&amp;id=15830"/>
+    <hyperlink ref="B970" r:id="rId1937" location="" display="https://turbomir.shop/shop/UID_15831.html"/>
+    <hyperlink ref="E970" r:id="rId1938" location="" display="https://turbomir.shop/order/?from=html&amp;id=15831"/>
+    <hyperlink ref="B971" r:id="rId1939" location="" display="https://turbomir.shop/shop/UID_15832.html"/>
+    <hyperlink ref="E971" r:id="rId1940" location="" display="https://turbomir.shop/order/?from=html&amp;id=15832"/>
+    <hyperlink ref="B972" r:id="rId1941" location="" display="https://turbomir.shop/shop/UID_15833.html"/>
+    <hyperlink ref="E972" r:id="rId1942" location="" display="https://turbomir.shop/order/?from=html&amp;id=15833"/>
+    <hyperlink ref="B973" r:id="rId1943" location="" display="https://turbomir.shop/shop/UID_15834.html"/>
+    <hyperlink ref="E973" r:id="rId1944" location="" display="https://turbomir.shop/order/?from=html&amp;id=15834"/>
+    <hyperlink ref="B974" r:id="rId1945" location="" display="https://turbomir.shop/shop/UID_15835.html"/>
+    <hyperlink ref="E974" r:id="rId1946" location="" display="https://turbomir.shop/order/?from=html&amp;id=15835"/>
+    <hyperlink ref="B975" r:id="rId1947" location="" display="https://turbomir.shop/shop/UID_15836.html"/>
+    <hyperlink ref="E975" r:id="rId1948" location="" display="https://turbomir.shop/order/?from=html&amp;id=15836"/>
+    <hyperlink ref="B976" r:id="rId1949" location="" display="https://turbomir.shop/shop/UID_15837.html"/>
+    <hyperlink ref="E976" r:id="rId1950" location="" display="https://turbomir.shop/order/?from=html&amp;id=15837"/>
+    <hyperlink ref="B977" r:id="rId1951" location="" display="https://turbomir.shop/shop/UID_15838.html"/>
+    <hyperlink ref="E977" r:id="rId1952" location="" display="https://turbomir.shop/order/?from=html&amp;id=15838"/>
+    <hyperlink ref="B978" r:id="rId1953" location="" display="https://turbomir.shop/shop/UID_15839.html"/>
+    <hyperlink ref="E978" r:id="rId1954" location="" display="https://turbomir.shop/order/?from=html&amp;id=15839"/>
+    <hyperlink ref="B979" r:id="rId1955" location="" display="https://turbomir.shop/shop/UID_15840.html"/>
+    <hyperlink ref="E979" r:id="rId1956" location="" display="https://turbomir.shop/order/?from=html&amp;id=15840"/>
+    <hyperlink ref="B980" r:id="rId1957" location="" display="https://turbomir.shop/shop/UID_15841.html"/>
+    <hyperlink ref="E980" r:id="rId1958" location="" display="https://turbomir.shop/order/?from=html&amp;id=15841"/>
+    <hyperlink ref="B981" r:id="rId1959" location="" display="https://turbomir.shop/shop/UID_15842.html"/>
+    <hyperlink ref="E981" r:id="rId1960" location="" display="https://turbomir.shop/order/?from=html&amp;id=15842"/>
+    <hyperlink ref="B982" r:id="rId1961" location="" display="https://turbomir.shop/shop/UID_15843.html"/>
+    <hyperlink ref="E982" r:id="rId1962" location="" display="https://turbomir.shop/order/?from=html&amp;id=15843"/>
+    <hyperlink ref="B983" r:id="rId1963" location="" display="https://turbomir.shop/shop/UID_15844.html"/>
+    <hyperlink ref="E983" r:id="rId1964" location="" display="https://turbomir.shop/order/?from=html&amp;id=15844"/>
+    <hyperlink ref="B984" r:id="rId1965" location="" display="https://turbomir.shop/shop/UID_15845.html"/>
+    <hyperlink ref="E984" r:id="rId1966" location="" display="https://turbomir.shop/order/?from=html&amp;id=15845"/>
+    <hyperlink ref="B985" r:id="rId1967" location="" display="https://turbomir.shop/shop/UID_15846.html"/>
+    <hyperlink ref="E985" r:id="rId1968" location="" display="https://turbomir.shop/order/?from=html&amp;id=15846"/>
+    <hyperlink ref="B986" r:id="rId1969" location="" display="https://turbomir.shop/shop/UID_15847.html"/>
+    <hyperlink ref="E986" r:id="rId1970" location="" display="https://turbomir.shop/order/?from=html&amp;id=15847"/>
+    <hyperlink ref="B987" r:id="rId1971" location="" display="https://turbomir.shop/shop/UID_15848.html"/>
+    <hyperlink ref="E987" r:id="rId1972" location="" display="https://turbomir.shop/order/?from=html&amp;id=15848"/>
+    <hyperlink ref="B988" r:id="rId1973" location="" display="https://turbomir.shop/shop/UID_15849.html"/>
+    <hyperlink ref="E988" r:id="rId1974" location="" display="https://turbomir.shop/order/?from=html&amp;id=15849"/>
+    <hyperlink ref="B989" r:id="rId1975" location="" display="https://turbomir.shop/shop/UID_15850.html"/>
+    <hyperlink ref="E989" r:id="rId1976" location="" display="https://turbomir.shop/order/?from=html&amp;id=15850"/>
+    <hyperlink ref="B990" r:id="rId1977" location="" display="https://turbomir.shop/shop/UID_15851.html"/>
+    <hyperlink ref="E990" r:id="rId1978" location="" display="https://turbomir.shop/order/?from=html&amp;id=15851"/>
+    <hyperlink ref="B991" r:id="rId1979" location="" display="https://turbomir.shop/shop/UID_15852.html"/>
+    <hyperlink ref="E991" r:id="rId1980" location="" display="https://turbomir.shop/order/?from=html&amp;id=15852"/>
+    <hyperlink ref="B992" r:id="rId1981" location="" display="https://turbomir.shop/shop/UID_15853.html"/>
+    <hyperlink ref="E992" r:id="rId1982" location="" display="https://turbomir.shop/order/?from=html&amp;id=15853"/>
+    <hyperlink ref="B993" r:id="rId1983" location="" display="https://turbomir.shop/shop/UID_15854.html"/>
+    <hyperlink ref="E993" r:id="rId1984" location="" display="https://turbomir.shop/order/?from=html&amp;id=15854"/>
+    <hyperlink ref="B994" r:id="rId1985" location="" display="https://turbomir.shop/shop/UID_15855.html"/>
+    <hyperlink ref="E994" r:id="rId1986" location="" display="https://turbomir.shop/order/?from=html&amp;id=15855"/>
+    <hyperlink ref="B995" r:id="rId1987" location="" display="https://turbomir.shop/shop/UID_15856.html"/>
+    <hyperlink ref="E995" r:id="rId1988" location="" display="https://turbomir.shop/order/?from=html&amp;id=15856"/>
+    <hyperlink ref="B996" r:id="rId1989" location="" display="https://turbomir.shop/shop/UID_15857.html"/>
+    <hyperlink ref="E996" r:id="rId1990" location="" display="https://turbomir.shop/order/?from=html&amp;id=15857"/>
+    <hyperlink ref="B997" r:id="rId1991" location="" display="https://turbomir.shop/shop/UID_15858.html"/>
+    <hyperlink ref="E997" r:id="rId1992" location="" display="https://turbomir.shop/order/?from=html&amp;id=15858"/>
+    <hyperlink ref="B998" r:id="rId1993" location="" display="https://turbomir.shop/shop/UID_15859.html"/>
+    <hyperlink ref="E998" r:id="rId1994" location="" display="https://turbomir.shop/order/?from=html&amp;id=15859"/>
+    <hyperlink ref="B999" r:id="rId1995" location="" display="https://turbomir.shop/shop/UID_15860.html"/>
+    <hyperlink ref="E999" r:id="rId1996" location="" display="https://turbomir.shop/order/?from=html&amp;id=15860"/>
+    <hyperlink ref="B1000" r:id="rId1997" location="" display="https://turbomir.shop/shop/UID_15861.html"/>
+    <hyperlink ref="E1000" r:id="rId1998" location="" display="https://turbomir.shop/order/?from=html&amp;id=15861"/>
+    <hyperlink ref="B1001" r:id="rId1999" location="" display="https://turbomir.shop/shop/UID_15862.html"/>
+    <hyperlink ref="E1001" r:id="rId2000" location="" display="https://turbomir.shop/order/?from=html&amp;id=15862"/>
+    <hyperlink ref="B1002" r:id="rId2001" location="" display="https://turbomir.shop/shop/UID_15863.html"/>
+    <hyperlink ref="E1002" r:id="rId2002" location="" display="https://turbomir.shop/order/?from=html&amp;id=15863"/>
+    <hyperlink ref="B1003" r:id="rId2003" location="" display="https://turbomir.shop/shop/UID_15864.html"/>
+    <hyperlink ref="E1003" r:id="rId2004" location="" display="https://turbomir.shop/order/?from=html&amp;id=15864"/>
+    <hyperlink ref="B1004" r:id="rId2005" location="" display="https://turbomir.shop/shop/UID_15865.html"/>
+    <hyperlink ref="E1004" r:id="rId2006" location="" display="https://turbomir.shop/order/?from=html&amp;id=15865"/>
+    <hyperlink ref="B1005" r:id="rId2007" location="" display="https://turbomir.shop/shop/UID_15866.html"/>
+    <hyperlink ref="E1005" r:id="rId2008" location="" display="https://turbomir.shop/order/?from=html&amp;id=15866"/>
+    <hyperlink ref="B1006" r:id="rId2009" location="" display="https://turbomir.shop/shop/UID_15867.html"/>
+    <hyperlink ref="E1006" r:id="rId2010" location="" display="https://turbomir.shop/order/?from=html&amp;id=15867"/>
+    <hyperlink ref="B1007" r:id="rId2011" location="" display="https://turbomir.shop/shop/UID_15868.html"/>
+    <hyperlink ref="E1007" r:id="rId2012" location="" display="https://turbomir.shop/order/?from=html&amp;id=15868"/>
+    <hyperlink ref="B1008" r:id="rId2013" location="" display="https://turbomir.shop/shop/UID_15869.html"/>
+    <hyperlink ref="E1008" r:id="rId2014" location="" display="https://turbomir.shop/order/?from=html&amp;id=15869"/>
+    <hyperlink ref="B1009" r:id="rId2015" location="" display="https://turbomir.shop/shop/UID_15870.html"/>
+    <hyperlink ref="E1009" r:id="rId2016" location="" display="https://turbomir.shop/order/?from=html&amp;id=15870"/>
+    <hyperlink ref="B1010" r:id="rId2017" location="" display="https://turbomir.shop/shop/UID_15871.html"/>
+    <hyperlink ref="E1010" r:id="rId2018" location="" display="https://turbomir.shop/order/?from=html&amp;id=15871"/>
+    <hyperlink ref="B1011" r:id="rId2019" location="" display="https://turbomir.shop/shop/UID_15872.html"/>
+    <hyperlink ref="E1011" r:id="rId2020" location="" display="https://turbomir.shop/order/?from=html&amp;id=15872"/>
+    <hyperlink ref="B1012" r:id="rId2021" location="" display="https://turbomir.shop/shop/UID_15873.html"/>
+    <hyperlink ref="E1012" r:id="rId2022" location="" display="https://turbomir.shop/order/?from=html&amp;id=15873"/>
+    <hyperlink ref="B1013" r:id="rId2023" location="" display="https://turbomir.shop/shop/UID_15874.html"/>
+    <hyperlink ref="E1013" r:id="rId2024" location="" display="https://turbomir.shop/order/?from=html&amp;id=15874"/>
+    <hyperlink ref="B1014" r:id="rId2025" location="" display="https://turbomir.shop/shop/UID_15875.html"/>
+    <hyperlink ref="E1014" r:id="rId2026" location="" display="https://turbomir.shop/order/?from=html&amp;id=15875"/>
+    <hyperlink ref="B1015" r:id="rId2027" location="" display="https://turbomir.shop/shop/UID_15887.html"/>
+    <hyperlink ref="E1015" r:id="rId2028" location="" display="https://turbomir.shop/order/?from=html&amp;id=15887"/>
+    <hyperlink ref="B1016" r:id="rId2029" location="" display="https://turbomir.shop/shop/UID_15888.html"/>
+    <hyperlink ref="E1016" r:id="rId2030" location="" display="https://turbomir.shop/order/?from=html&amp;id=15888"/>
+    <hyperlink ref="B1017" r:id="rId2031" location="" display="https://turbomir.shop/shop/UID_15889.html"/>
+    <hyperlink ref="E1017" r:id="rId2032" location="" display="https://turbomir.shop/order/?from=html&amp;id=15889"/>
+    <hyperlink ref="B1018" r:id="rId2033" location="" display="https://turbomir.shop/shop/UID_15890.html"/>
+    <hyperlink ref="E1018" r:id="rId2034" location="" display="https://turbomir.shop/order/?from=html&amp;id=15890"/>
+    <hyperlink ref="B1019" r:id="rId2035" location="" display="https://turbomir.shop/shop/UID_15891.html"/>
+    <hyperlink ref="E1019" r:id="rId2036" location="" display="https://turbomir.shop/order/?from=html&amp;id=15891"/>
+    <hyperlink ref="B1020" r:id="rId2037" location="" display="https://turbomir.shop/shop/UID_15892.html"/>
+    <hyperlink ref="E1020" r:id="rId2038" location="" display="https://turbomir.shop/order/?from=html&amp;id=15892"/>
+    <hyperlink ref="B1021" r:id="rId2039" location="" display="https://turbomir.shop/shop/UID_15893.html"/>
+    <hyperlink ref="E1021" r:id="rId2040" location="" display="https://turbomir.shop/order/?from=html&amp;id=15893"/>
+    <hyperlink ref="B1022" r:id="rId2041" location="" display="https://turbomir.shop/shop/UID_15894.html"/>
+    <hyperlink ref="E1022" r:id="rId2042" location="" display="https://turbomir.shop/order/?from=html&amp;id=15894"/>
+    <hyperlink ref="B1023" r:id="rId2043" location="" display="https://turbomir.shop/shop/UID_15895.html"/>
+    <hyperlink ref="E1023" r:id="rId2044" location="" display="https://turbomir.shop/order/?from=html&amp;id=15895"/>
+    <hyperlink ref="B1024" r:id="rId2045" location="" display="https://turbomir.shop/shop/UID_15896.html"/>
+    <hyperlink ref="E1024" r:id="rId2046" location="" display="https://turbomir.shop/order/?from=html&amp;id=15896"/>
+    <hyperlink ref="B1025" r:id="rId2047" location="" display="https://turbomir.shop/shop/UID_15897.html"/>
+    <hyperlink ref="E1025" r:id="rId2048" location="" display="https://turbomir.shop/order/?from=html&amp;id=15897"/>
+    <hyperlink ref="B1026" r:id="rId2049" location="" display="https://turbomir.shop/shop/UID_15898.html"/>
+    <hyperlink ref="E1026" r:id="rId2050" location="" display="https://turbomir.shop/order/?from=html&amp;id=15898"/>
+    <hyperlink ref="B1027" r:id="rId2051" location="" display="https://turbomir.shop/shop/UID_15899.html"/>
+    <hyperlink ref="E1027" r:id="rId2052" location="" display="https://turbomir.shop/order/?from=html&amp;id=15899"/>
+    <hyperlink ref="B1028" r:id="rId2053" location="" display="https://turbomir.shop/shop/UID_15900.html"/>
+    <hyperlink ref="E1028" r:id="rId2054" location="" display="https://turbomir.shop/order/?from=html&amp;id=15900"/>
+    <hyperlink ref="B1029" r:id="rId2055" location="" display="https://turbomir.shop/shop/UID_15901.html"/>
+    <hyperlink ref="E1029" r:id="rId2056" location="" display="https://turbomir.shop/order/?from=html&amp;id=15901"/>
+    <hyperlink ref="B1030" r:id="rId2057" location="" display="https://turbomir.shop/shop/UID_15902.html"/>
+    <hyperlink ref="E1030" r:id="rId2058" location="" display="https://turbomir.shop/order/?from=html&amp;id=15902"/>
+    <hyperlink ref="B1031" r:id="rId2059" location="" display="https://turbomir.shop/shop/UID_15903.html"/>
+    <hyperlink ref="E1031" r:id="rId2060" location="" display="https://turbomir.shop/order/?from=html&amp;id=15903"/>
+    <hyperlink ref="B1032" r:id="rId2061" location="" display="https://turbomir.shop/shop/UID_15904.html"/>
+    <hyperlink ref="E1032" r:id="rId2062" location="" display="https://turbomir.shop/order/?from=html&amp;id=15904"/>
+    <hyperlink ref="B1033" r:id="rId2063" location="" display="https://turbomir.shop/shop/UID_15905.html"/>
+    <hyperlink ref="E1033" r:id="rId2064" location="" display="https://turbomir.shop/order/?from=html&amp;id=15905"/>
+    <hyperlink ref="B1034" r:id="rId2065" location="" display="https://turbomir.shop/shop/UID_15906.html"/>
+    <hyperlink ref="E1034" r:id="rId2066" location="" display="https://turbomir.shop/order/?from=html&amp;id=15906"/>
+    <hyperlink ref="B1035" r:id="rId2067" location="" display="https://turbomir.shop/shop/UID_15907.html"/>
+    <hyperlink ref="E1035" r:id="rId2068" location="" display="https://turbomir.shop/order/?from=html&amp;id=15907"/>
+    <hyperlink ref="B1036" r:id="rId2069" location="" display="https://turbomir.shop/shop/UID_15908.html"/>
+    <hyperlink ref="E1036" r:id="rId2070" location="" display="https://turbomir.shop/order/?from=html&amp;id=15908"/>
+    <hyperlink ref="B1037" r:id="rId2071" location="" display="https://turbomir.shop/shop/UID_15909.html"/>
+    <hyperlink ref="E1037" r:id="rId2072" location="" display="https://turbomir.shop/order/?from=html&amp;id=15909"/>
+    <hyperlink ref="B1038" r:id="rId2073" location="" display="https://turbomir.shop/shop/UID_15910.html"/>
+    <hyperlink ref="E1038" r:id="rId2074" location="" display="https://turbomir.shop/order/?from=html&amp;id=15910"/>
+    <hyperlink ref="B1039" r:id="rId2075" location="" display="https://turbomir.shop/shop/UID_15911.html"/>
+    <hyperlink ref="E1039" r:id="rId2076" location="" display="https://turbomir.shop/order/?from=html&amp;id=15911"/>
+    <hyperlink ref="B1040" r:id="rId2077" location="" display="https://turbomir.shop/shop/UID_15912.html"/>
+    <hyperlink ref="E1040" r:id="rId2078" location="" display="https://turbomir.shop/order/?from=html&amp;id=15912"/>
+    <hyperlink ref="B1041" r:id="rId2079" location="" display="https://turbomir.shop/shop/UID_15913.html"/>
+    <hyperlink ref="E1041" r:id="rId2080" location="" display="https://turbomir.shop/order/?from=html&amp;id=15913"/>
+    <hyperlink ref="B1042" r:id="rId2081" location="" display="https://turbomir.shop/shop/UID_15914.html"/>
+    <hyperlink ref="E1042" r:id="rId2082" location="" display="https://turbomir.shop/order/?from=html&amp;id=15914"/>
+    <hyperlink ref="B1043" r:id="rId2083" location="" display="https://turbomir.shop/shop/UID_15915.html"/>
+    <hyperlink ref="E1043" r:id="rId2084" location="" display="https://turbomir.shop/order/?from=html&amp;id=15915"/>
+    <hyperlink ref="B1044" r:id="rId2085" location="" display="https://turbomir.shop/shop/UID_15916.html"/>
+    <hyperlink ref="E1044" r:id="rId2086" location="" display="https://turbomir.shop/order/?from=html&amp;id=15916"/>
+    <hyperlink ref="B1045" r:id="rId2087" location="" display="https://turbomir.shop/shop/UID_15917.html"/>
+    <hyperlink ref="E1045" r:id="rId2088" location="" display="https://turbomir.shop/order/?from=html&amp;id=15917"/>
+    <hyperlink ref="B1046" r:id="rId2089" location="" display="https://turbomir.shop/shop/UID_15918.html"/>
+    <hyperlink ref="E1046" r:id="rId2090" location="" display="https://turbomir.shop/order/?from=html&amp;id=15918"/>
+    <hyperlink ref="B1047" r:id="rId2091" location="" display="https://turbomir.shop/shop/UID_15919.html"/>
+    <hyperlink ref="E1047" r:id="rId2092" location="" display="https://turbomir.shop/order/?from=html&amp;id=15919"/>
+    <hyperlink ref="B1048" r:id="rId2093" location="" display="https://turbomir.shop/shop/UID_15920.html"/>
+    <hyperlink ref="E1048" r:id="rId2094" location="" display="https://turbomir.shop/order/?from=html&amp;id=15920"/>
+    <hyperlink ref="B1049" r:id="rId2095" location="" display="https://turbomir.shop/shop/UID_15921.html"/>
+    <hyperlink ref="E1049" r:id="rId2096" location="" display="https://turbomir.shop/order/?from=html&amp;id=15921"/>
+    <hyperlink ref="B1050" r:id="rId2097" location="" display="https://turbomir.shop/shop/UID_15922.html"/>
+    <hyperlink ref="E1050" r:id="rId2098" location="" display="https://turbomir.shop/order/?from=html&amp;id=15922"/>
+    <hyperlink ref="B1051" r:id="rId2099" location="" display="https://turbomir.shop/shop/UID_15923.html"/>
+    <hyperlink ref="E1051" r:id="rId2100" location="" display="https://turbomir.shop/order/?from=html&amp;id=15923"/>
+    <hyperlink ref="B1052" r:id="rId2101" location="" display="https://turbomir.shop/shop/UID_15924.html"/>
+    <hyperlink ref="E1052" r:id="rId2102" location="" display="https://turbomir.shop/order/?from=html&amp;id=15924"/>
+    <hyperlink ref="B1053" r:id="rId2103" location="" display="https://turbomir.shop/shop/UID_15925.html"/>
+    <hyperlink ref="E1053" r:id="rId2104" location="" display="https://turbomir.shop/order/?from=html&amp;id=15925"/>
+    <hyperlink ref="B1054" r:id="rId2105" location="" display="https://turbomir.shop/shop/UID_15926.html"/>
+    <hyperlink ref="E1054" r:id="rId2106" location="" display="https://turbomir.shop/order/?from=html&amp;id=15926"/>
+    <hyperlink ref="B1055" r:id="rId2107" location="" display="https://turbomir.shop/shop/UID_15927.html"/>
+    <hyperlink ref="E1055" r:id="rId2108" location="" display="https://turbomir.shop/order/?from=html&amp;id=15927"/>
+    <hyperlink ref="B1056" r:id="rId2109" location="" display="https://turbomir.shop/shop/UID_15928.html"/>
+    <hyperlink ref="E1056" r:id="rId2110" location="" display="https://turbomir.shop/order/?from=html&amp;id=15928"/>
+    <hyperlink ref="B1057" r:id="rId2111" location="" display="https://turbomir.shop/shop/UID_15929.html"/>
+    <hyperlink ref="E1057" r:id="rId2112" location="" display="https://turbomir.shop/order/?from=html&amp;id=15929"/>
+    <hyperlink ref="B1058" r:id="rId2113" location="" display="https://turbomir.shop/shop/UID_15930.html"/>
+    <hyperlink ref="E1058" r:id="rId2114" location="" display="https://turbomir.shop/order/?from=html&amp;id=15930"/>
+    <hyperlink ref="B1059" r:id="rId2115" location="" display="https://turbomir.shop/shop/UID_15931.html"/>
+    <hyperlink ref="E1059" r:id="rId2116" location="" display="https://turbomir.shop/order/?from=html&amp;id=15931"/>
+    <hyperlink ref="B1060" r:id="rId2117" location="" display="https://turbomir.shop/shop/UID_15932.html"/>
+    <hyperlink ref="E1060" r:id="rId2118" location="" display="https://turbomir.shop/order/?from=html&amp;id=15932"/>
+    <hyperlink ref="B1061" r:id="rId2119" location="" display="https://turbomir.shop/shop/UID_15933.html"/>
+    <hyperlink ref="E1061" r:id="rId2120" location="" display="https://turbomir.shop/order/?from=html&amp;id=15933"/>
+    <hyperlink ref="B1062" r:id="rId2121" location="" display="https://turbomir.shop/shop/UID_15934.html"/>
+    <hyperlink ref="E1062" r:id="rId2122" location="" display="https://turbomir.shop/order/?from=html&amp;id=15934"/>
+    <hyperlink ref="B1063" r:id="rId2123" location="" display="https://turbomir.shop/shop/UID_15935.html"/>
+    <hyperlink ref="E1063" r:id="rId2124" location="" display="https://turbomir.shop/order/?from=html&amp;id=15935"/>
+    <hyperlink ref="B1064" r:id="rId2125" location="" display="https://turbomir.shop/shop/UID_15936.html"/>
+    <hyperlink ref="E1064" r:id="rId2126" location="" display="https://turbomir.shop/order/?from=html&amp;id=15936"/>
+    <hyperlink ref="B1065" r:id="rId2127" location="" display="https://turbomir.shop/shop/UID_15937.html"/>
+    <hyperlink ref="E1065" r:id="rId2128" location="" display="https://turbomir.shop/order/?from=html&amp;id=15937"/>
+    <hyperlink ref="B1066" r:id="rId2129" location="" display="https://turbomir.shop/shop/UID_15938.html"/>
+    <hyperlink ref="E1066" r:id="rId2130" location="" display="https://turbomir.shop/order/?from=html&amp;id=15938"/>
+    <hyperlink ref="B1067" r:id="rId2131" location="" display="https://turbomir.shop/shop/UID_15939.html"/>
+    <hyperlink ref="E1067" r:id="rId2132" location="" display="https://turbomir.shop/order/?from=html&amp;id=15939"/>
+    <hyperlink ref="B1068" r:id="rId2133" location="" display="https://turbomir.shop/shop/UID_15940.html"/>
+    <hyperlink ref="E1068" r:id="rId2134" location="" display="https://turbomir.shop/order/?from=html&amp;id=15940"/>
+    <hyperlink ref="B1069" r:id="rId2135" location="" display="https://turbomir.shop/shop/UID_15941.html"/>
+    <hyperlink ref="E1069" r:id="rId2136" location="" display="https://turbomir.shop/order/?from=html&amp;id=15941"/>
+    <hyperlink ref="B1070" r:id="rId2137" location="" display="https://turbomir.shop/shop/UID_15942.html"/>
+    <hyperlink ref="E1070" r:id="rId2138" location="" display="https://turbomir.shop/order/?from=html&amp;id=15942"/>
+    <hyperlink ref="B1071" r:id="rId2139" location="" display="https://turbomir.shop/shop/UID_15943.html"/>
+    <hyperlink ref="E1071" r:id="rId2140" location="" display="https://turbomir.shop/order/?from=html&amp;id=15943"/>
+    <hyperlink ref="B1072" r:id="rId2141" location="" display="https://turbomir.shop/shop/UID_15944.html"/>
+    <hyperlink ref="E1072" r:id="rId2142" location="" display="https://turbomir.shop/order/?from=html&amp;id=15944"/>
+    <hyperlink ref="B1073" r:id="rId2143" location="" display="https://turbomir.shop/shop/UID_15945.html"/>
+    <hyperlink ref="E1073" r:id="rId2144" location="" display="https://turbomir.shop/order/?from=html&amp;id=15945"/>
+    <hyperlink ref="B1074" r:id="rId2145" location="" display="https://turbomir.shop/shop/UID_15946.html"/>
+    <hyperlink ref="E1074" r:id="rId2146" location="" display="https://turbomir.shop/order/?from=html&amp;id=15946"/>
+    <hyperlink ref="B1075" r:id="rId2147" location="" display="https://turbomir.shop/shop/UID_15947.html"/>
+    <hyperlink ref="E1075" r:id="rId2148" location="" display="https://turbomir.shop/order/?from=html&amp;id=15947"/>
+    <hyperlink ref="B1076" r:id="rId2149" location="" display="https://turbomir.shop/shop/UID_15948.html"/>
+    <hyperlink ref="E1076" r:id="rId2150" location="" display="https://turbomir.shop/order/?from=html&amp;id=15948"/>
+    <hyperlink ref="B1077" r:id="rId2151" location="" display="https://turbomir.shop/shop/UID_15949.html"/>
+    <hyperlink ref="E1077" r:id="rId2152" location="" display="https://turbomir.shop/order/?from=html&amp;id=15949"/>
+    <hyperlink ref="B1078" r:id="rId2153" location="" display="https://turbomir.shop/shop/UID_15950.html"/>
+    <hyperlink ref="E1078" r:id="rId2154" location="" display="https://turbomir.shop/order/?from=html&amp;id=15950"/>
+    <hyperlink ref="B1079" r:id="rId2155" location="" display="https://turbomir.shop/shop/UID_15951.html"/>
+    <hyperlink ref="E1079" r:id="rId2156" location="" display="https://turbomir.shop/order/?from=html&amp;id=15951"/>
+    <hyperlink ref="B1080" r:id="rId2157" location="" display="https://turbomir.shop/shop/UID_15952.html"/>
+    <hyperlink ref="E1080" r:id="rId2158" location="" display="https://turbomir.shop/order/?from=html&amp;id=15952"/>
+    <hyperlink ref="B1081" r:id="rId2159" location="" display="https://turbomir.shop/shop/UID_15953.html"/>
+    <hyperlink ref="E1081" r:id="rId2160" location="" display="https://turbomir.shop/order/?from=html&amp;id=15953"/>
+    <hyperlink ref="B1082" r:id="rId2161" location="" display="https://turbomir.shop/shop/UID_15954.html"/>
+    <hyperlink ref="E1082" r:id="rId2162" location="" display="https://turbomir.shop/order/?from=html&amp;id=15954"/>
+    <hyperlink ref="B1083" r:id="rId2163" location="" display="https://turbomir.shop/shop/UID_15955.html"/>
+    <hyperlink ref="E1083" r:id="rId2164" location="" display="https://turbomir.shop/order/?from=html&amp;id=15955"/>
+    <hyperlink ref="B1084" r:id="rId2165" location="" display="https://turbomir.shop/shop/UID_15956.html"/>
+    <hyperlink ref="E1084" r:id="rId2166" location="" display="https://turbomir.shop/order/?from=html&amp;id=15956"/>
+    <hyperlink ref="B1085" r:id="rId2167" location="" display="https://turbomir.shop/shop/UID_15957.html"/>
+    <hyperlink ref="E1085" r:id="rId2168" location="" display="https://turbomir.shop/order/?from=html&amp;id=15957"/>
+    <hyperlink ref="B1086" r:id="rId2169" location="" display="https://turbomir.shop/shop/UID_15958.html"/>
+    <hyperlink ref="E1086" r:id="rId2170" location="" display="https://turbomir.shop/order/?from=html&amp;id=15958"/>
+    <hyperlink ref="B1087" r:id="rId2171" location="" display="https://turbomir.shop/shop/UID_15959.html"/>
+    <hyperlink ref="E1087" r:id="rId2172" location="" display="https://turbomir.shop/order/?from=html&amp;id=15959"/>
+    <hyperlink ref="B1088" r:id="rId2173" location="" display="https://turbomir.shop/shop/UID_15960.html"/>
+    <hyperlink ref="E1088" r:id="rId2174" location="" display="https://turbomir.shop/order/?from=html&amp;id=15960"/>
+    <hyperlink ref="B1089" r:id="rId2175" location="" display="https://turbomir.shop/shop/UID_15961.html"/>
+    <hyperlink ref="E1089" r:id="rId2176" location="" display="https://turbomir.shop/order/?from=html&amp;id=15961"/>
+    <hyperlink ref="B1090" r:id="rId2177" location="" display="https://turbomir.shop/shop/UID_15962.html"/>
+    <hyperlink ref="E1090" r:id="rId2178" location="" display="https://turbomir.shop/order/?from=html&amp;id=15962"/>
+    <hyperlink ref="B1091" r:id="rId2179" location="" display="https://turbomir.shop/shop/UID_15963.html"/>
+    <hyperlink ref="E1091" r:id="rId2180" location="" display="https://turbomir.shop/order/?from=html&amp;id=15963"/>
+    <hyperlink ref="B1092" r:id="rId2181" location="" display="https://turbomir.shop/shop/UID_15964.html"/>
+    <hyperlink ref="E1092" r:id="rId2182" location="" display="https://turbomir.shop/order/?from=html&amp;id=15964"/>
+    <hyperlink ref="B1093" r:id="rId2183" location="" display="https://turbomir.shop/shop/UID_15965.html"/>
+    <hyperlink ref="E1093" r:id="rId2184" location="" display="https://turbomir.shop/order/?from=html&amp;id=15965"/>
+    <hyperlink ref="B1094" r:id="rId2185" location="" display="https://turbomir.shop/shop/UID_15966.html"/>
+    <hyperlink ref="E1094" r:id="rId2186" location="" display="https://turbomir.shop/order/?from=html&amp;id=15966"/>
+    <hyperlink ref="B1095" r:id="rId2187" location="" display="https://turbomir.shop/shop/UID_15967.html"/>
+    <hyperlink ref="E1095" r:id="rId2188" location="" display="https://turbomir.shop/order/?from=html&amp;id=15967"/>
+    <hyperlink ref="B1096" r:id="rId2189" location="" display="https://turbomir.shop/shop/UID_15968.html"/>
+    <hyperlink ref="E1096" r:id="rId2190" location="" display="https://turbomir.shop/order/?from=html&amp;id=15968"/>
+    <hyperlink ref="B1097" r:id="rId2191" location="" display="https://turbomir.shop/shop/UID_15969.html"/>
+    <hyperlink ref="E1097" r:id="rId2192" location="" display="https://turbomir.shop/order/?from=html&amp;id=15969"/>
+    <hyperlink ref="B1098" r:id="rId2193" location="" display="https://turbomir.shop/shop/UID_15970.html"/>
+    <hyperlink ref="E1098" r:id="rId2194" location="" display="https://turbomir.shop/order/?from=html&amp;id=15970"/>
+    <hyperlink ref="B1099" r:id="rId2195" location="" display="https://turbomir.shop/shop/UID_15971.html"/>
+    <hyperlink ref="E1099" r:id="rId2196" location="" display="https://turbomir.shop/order/?from=html&amp;id=15971"/>
+    <hyperlink ref="B1100" r:id="rId2197" location="" display="https://turbomir.shop/shop/UID_15972.html"/>
+    <hyperlink ref="E1100" r:id="rId2198" location="" display="https://turbomir.shop/order/?from=html&amp;id=15972"/>
+    <hyperlink ref="B1101" r:id="rId2199" location="" display="https://turbomir.shop/shop/UID_15973.html"/>
+    <hyperlink ref="E1101" r:id="rId2200" location="" display="https://turbomir.shop/order/?from=html&amp;id=15973"/>
+    <hyperlink ref="B1102" r:id="rId2201" location="" display="https://turbomir.shop/shop/UID_15974.html"/>
+    <hyperlink ref="E1102" r:id="rId2202" location="" display="https://turbomir.shop/order/?from=html&amp;id=15974"/>
+    <hyperlink ref="B1103" r:id="rId2203" location="" display="https://turbomir.shop/shop/UID_15975.html"/>
+    <hyperlink ref="E1103" r:id="rId2204" location="" display="https://turbomir.shop/order/?from=html&amp;id=15975"/>
+    <hyperlink ref="B1104" r:id="rId2205" location="" display="https://turbomir.shop/shop/UID_15976.html"/>
+    <hyperlink ref="E1104" r:id="rId2206" location="" display="https://turbomir.shop/order/?from=html&amp;id=15976"/>
+    <hyperlink ref="B1105" r:id="rId2207" location="" display="https://turbomir.shop/shop/UID_15977.html"/>
+    <hyperlink ref="E1105" r:id="rId2208" location="" display="https://turbomir.shop/order/?from=html&amp;id=15977"/>
+    <hyperlink ref="B1106" r:id="rId2209" location="" display="https://turbomir.shop/shop/UID_15978.html"/>
+    <hyperlink ref="E1106" r:id="rId2210" location="" display="https://turbomir.shop/order/?from=html&amp;id=15978"/>
+    <hyperlink ref="B1107" r:id="rId2211" location="" display="https://turbomir.shop/shop/UID_15979.html"/>
+    <hyperlink ref="E1107" r:id="rId2212" location="" display="https://turbomir.shop/order/?from=html&amp;id=15979"/>
+    <hyperlink ref="B1108" r:id="rId2213" location="" display="https://turbomir.shop/shop/UID_15980.html"/>
+    <hyperlink ref="E1108" r:id="rId2214" location="" display="https://turbomir.shop/order/?from=html&amp;id=15980"/>
+    <hyperlink ref="B1109" r:id="rId2215" location="" display="https://turbomir.shop/shop/UID_15981.html"/>
+    <hyperlink ref="E1109" r:id="rId2216" location="" display="https://turbomir.shop/order/?from=html&amp;id=15981"/>
+    <hyperlink ref="B1110" r:id="rId2217" location="" display="https://turbomir.shop/shop/UID_15982.html"/>
+    <hyperlink ref="E1110" r:id="rId2218" location="" display="https://turbomir.shop/order/?from=html&amp;id=15982"/>
+    <hyperlink ref="B1111" r:id="rId2219" location="" display="https://turbomir.shop/shop/UID_15983.html"/>
+    <hyperlink ref="E1111" r:id="rId2220" location="" display="https://turbomir.shop/order/?from=html&amp;id=15983"/>
+    <hyperlink ref="B1112" r:id="rId2221" location="" display="https://turbomir.shop/shop/UID_15984.html"/>
+    <hyperlink ref="E1112" r:id="rId2222" location="" display="https://turbomir.shop/order/?from=html&amp;id=15984"/>
+    <hyperlink ref="B1113" r:id="rId2223" location="" display="https://turbomir.shop/shop/UID_15985.html"/>
+    <hyperlink ref="E1113" r:id="rId2224" location="" display="https://turbomir.shop/order/?from=html&amp;id=15985"/>
+    <hyperlink ref="B1114" r:id="rId2225" location="" display="https://turbomir.shop/shop/UID_15986.html"/>
+    <hyperlink ref="E1114" r:id="rId2226" location="" display="https://turbomir.shop/order/?from=html&amp;id=15986"/>
+    <hyperlink ref="B1115" r:id="rId2227" location="" display="https://turbomir.shop/shop/UID_15987.html"/>
+    <hyperlink ref="E1115" r:id="rId2228" location="" display="https://turbomir.shop/order/?from=html&amp;id=15987"/>
+    <hyperlink ref="B1116" r:id="rId2229" location="" display="https://turbomir.shop/shop/UID_15988.html"/>
+    <hyperlink ref="E1116" r:id="rId2230" location="" display="https://turbomir.shop/order/?from=html&amp;id=15988"/>
+    <hyperlink ref="B1117" r:id="rId2231" location="" display="https://turbomir.shop/shop/UID_15989.html"/>
+    <hyperlink ref="E1117" r:id="rId2232" location="" display="https://turbomir.shop/order/?from=html&amp;id=15989"/>
+    <hyperlink ref="B1118" r:id="rId2233" location="" display="https://turbomir.shop/shop/UID_15990.html"/>
+    <hyperlink ref="E1118" r:id="rId2234" location="" display="https://turbomir.shop/order/?from=html&amp;id=15990"/>
+    <hyperlink ref="B1119" r:id="rId2235" location="" display="https://turbomir.shop/shop/UID_15991.html"/>
+    <hyperlink ref="E1119" r:id="rId2236" location="" display="https://turbomir.shop/order/?from=html&amp;id=15991"/>
+    <hyperlink ref="B1120" r:id="rId2237" location="" display="https://turbomir.shop/shop/UID_15992.html"/>
+    <hyperlink ref="E1120" r:id="rId2238" location="" display="https://turbomir.shop/order/?from=html&amp;id=15992"/>
+    <hyperlink ref="B1121" r:id="rId2239" location="" display="https://turbomir.shop/shop/UID_15993.html"/>
+    <hyperlink ref="E1121" r:id="rId2240" location="" display="https://turbomir.shop/order/?from=html&amp;id=15993"/>
+    <hyperlink ref="B1122" r:id="rId2241" location="" display="https://turbomir.shop/shop/UID_15994.html"/>
+    <hyperlink ref="E1122" r:id="rId2242" location="" display="https://turbomir.shop/order/?from=html&amp;id=15994"/>
+    <hyperlink ref="B1123" r:id="rId2243" location="" display="https://turbomir.shop/shop/UID_15995.html"/>
+    <hyperlink ref="E1123" r:id="rId2244" location="" display="https://turbomir.shop/order/?from=html&amp;id=15995"/>
+    <hyperlink ref="B1124" r:id="rId2245" location="" display="https://turbomir.shop/shop/UID_15996.html"/>
+    <hyperlink ref="E1124" r:id="rId2246" location="" display="https://turbomir.shop/order/?from=html&amp;id=15996"/>
+    <hyperlink ref="B1125" r:id="rId2247" location="" display="https://turbomir.shop/shop/UID_15997.html"/>
+    <hyperlink ref="E1125" r:id="rId2248" location="" display="https://turbomir.shop/order/?from=html&amp;id=15997"/>
+    <hyperlink ref="B1126" r:id="rId2249" location="" display="https://turbomir.shop/shop/UID_15998.html"/>
+    <hyperlink ref="E1126" r:id="rId2250" location="" display="https://turbomir.shop/order/?from=html&amp;id=15998"/>
+    <hyperlink ref="B1127" r:id="rId2251" location="" display="https://turbomir.shop/shop/UID_15999.html"/>
+    <hyperlink ref="E1127" r:id="rId2252" location="" display="https://turbomir.shop/order/?from=html&amp;id=15999"/>
+    <hyperlink ref="B1128" r:id="rId2253" location="" display="https://turbomir.shop/shop/UID_16000.html"/>
+    <hyperlink ref="E1128" r:id="rId2254" location="" display="https://turbomir.shop/order/?from=html&amp;id=16000"/>
+    <hyperlink ref="B1129" r:id="rId2255" location="" display="https://turbomir.shop/shop/UID_16001.html"/>
+    <hyperlink ref="E1129" r:id="rId2256" location="" display="https://turbomir.shop/order/?from=html&amp;id=16001"/>
+    <hyperlink ref="B1130" r:id="rId2257" location="" display="https://turbomir.shop/shop/UID_16002.html"/>
+    <hyperlink ref="E1130" r:id="rId2258" location="" display="https://turbomir.shop/order/?from=html&amp;id=16002"/>
+    <hyperlink ref="B1131" r:id="rId2259" location="" display="https://turbomir.shop/shop/UID_16003.html"/>
+    <hyperlink ref="E1131" r:id="rId2260" location="" display="https://turbomir.shop/order/?from=html&amp;id=16003"/>
+    <hyperlink ref="B1132" r:id="rId2261" location="" display="https://turbomir.shop/shop/UID_16004.html"/>
+    <hyperlink ref="E1132" r:id="rId2262" location="" display="https://turbomir.shop/order/?from=html&amp;id=16004"/>
+    <hyperlink ref="B1133" r:id="rId2263" location="" display="https://turbomir.shop/shop/UID_16005.html"/>
+    <hyperlink ref="E1133" r:id="rId2264" location="" display="https://turbomir.shop/order/?from=html&amp;id=16005"/>
+    <hyperlink ref="B1134" r:id="rId2265" location="" display="https://turbomir.shop/shop/UID_16006.html"/>
+    <hyperlink ref="E1134" r:id="rId2266" location="" display="https://turbomir.shop/order/?from=html&amp;id=16006"/>
+    <hyperlink ref="B1135" r:id="rId2267" location="" display="https://turbomir.shop/shop/UID_16007.html"/>
+    <hyperlink ref="E1135" r:id="rId2268" location="" display="https://turbomir.shop/order/?from=html&amp;id=16007"/>
+    <hyperlink ref="B1136" r:id="rId2269" location="" display="https://turbomir.shop/shop/UID_16008.html"/>
+    <hyperlink ref="E1136" r:id="rId2270" location="" display="https://turbomir.shop/order/?from=html&amp;id=16008"/>
+    <hyperlink ref="B1137" r:id="rId2271" location="" display="https://turbomir.shop/shop/UID_16009.html"/>
+    <hyperlink ref="E1137" r:id="rId2272" location="" display="https://turbomir.shop/order/?from=html&amp;id=16009"/>
+    <hyperlink ref="B1138" r:id="rId2273" location="" display="https://turbomir.shop/shop/UID_16010.html"/>
+    <hyperlink ref="E1138" r:id="rId2274" location="" display="https://turbomir.shop/order/?from=html&amp;id=16010"/>
+    <hyperlink ref="B1139" r:id="rId2275" location="" display="https://turbomir.shop/shop/UID_16011.html"/>
+    <hyperlink ref="E1139" r:id="rId2276" location="" display="https://turbomir.shop/order/?from=html&amp;id=16011"/>
+    <hyperlink ref="B1140" r:id="rId2277" location="" display="https://turbomir.shop/shop/UID_16012.html"/>
+    <hyperlink ref="E1140" r:id="rId2278" location="" display="https://turbomir.shop/order/?from=html&amp;id=16012"/>
+    <hyperlink ref="B1141" r:id="rId2279" location="" display="https://turbomir.shop/shop/UID_16013.html"/>
+    <hyperlink ref="E1141" r:id="rId2280" location="" display="https://turbomir.shop/order/?from=html&amp;id=16013"/>
+    <hyperlink ref="B1142" r:id="rId2281" location="" display="https://turbomir.shop/shop/UID_16014.html"/>
+    <hyperlink ref="E1142" r:id="rId2282" location="" display="https://turbomir.shop/order/?from=html&amp;id=16014"/>
+    <hyperlink ref="B1143" r:id="rId2283" location="" display="https://turbomir.shop/shop/UID_16015.html"/>
+    <hyperlink ref="E1143" r:id="rId2284" location="" display="https://turbomir.shop/order/?from=html&amp;id=16015"/>
+    <hyperlink ref="B1144" r:id="rId2285" location="" display="https://turbomir.shop/shop/UID_16016.html"/>
+    <hyperlink ref="E1144" r:id="rId2286" location="" display="https://turbomir.shop/order/?from=html&amp;id=16016"/>
+    <hyperlink ref="B1145" r:id="rId2287" location="" display="https://turbomir.shop/shop/UID_16017.html"/>
+    <hyperlink ref="E1145" r:id="rId2288" location="" display="https://turbomir.shop/order/?from=html&amp;id=16017"/>
+    <hyperlink ref="B1146" r:id="rId2289" location="" display="https://turbomir.shop/shop/UID_16018.html"/>
+    <hyperlink ref="E1146" r:id="rId2290" location="" display="https://turbomir.shop/order/?from=html&amp;id=16018"/>
+    <hyperlink ref="B1147" r:id="rId2291" location="" display="https://turbomir.shop/shop/UID_16019.html"/>
+    <hyperlink ref="E1147" r:id="rId2292" location="" display="https://turbomir.shop/order/?from=html&amp;id=16019"/>
+    <hyperlink ref="B1148" r:id="rId2293" location="" display="https://turbomir.shop/shop/UID_16020.html"/>
+    <hyperlink ref="E1148" r:id="rId2294" location="" display="https://turbomir.shop/order/?from=html&amp;id=16020"/>
+    <hyperlink ref="B1149" r:id="rId2295" location="" display="https://turbomir.shop/shop/UID_16021.html"/>
+    <hyperlink ref="E1149" r:id="rId2296" location="" display="https://turbomir.shop/order/?from=html&amp;id=16021"/>
+    <hyperlink ref="B1150" r:id="rId2297" location="" display="https://turbomir.shop/shop/UID_16022.html"/>
+    <hyperlink ref="E1150" r:id="rId2298" location="" display="https://turbomir.shop/order/?from=html&amp;id=16022"/>
+    <hyperlink ref="B1151" r:id="rId2299" location="" display="https://turbomir.shop/shop/UID_16023.html"/>
+    <hyperlink ref="E1151" r:id="rId2300" location="" display="https://turbomir.shop/order/?from=html&amp;id=16023"/>
+    <hyperlink ref="B1152" r:id="rId2301" location="" display="https://turbomir.shop/shop/UID_16024.html"/>
+    <hyperlink ref="E1152" r:id="rId2302" location="" display="https://turbomir.shop/order/?from=html&amp;id=16024"/>
+    <hyperlink ref="B1153" r:id="rId2303" location="" display="https://turbomir.shop/shop/UID_16025.html"/>
+    <hyperlink ref="E1153" r:id="rId2304" location="" display="https://turbomir.shop/order/?from=html&amp;id=16025"/>
+    <hyperlink ref="B1154" r:id="rId2305" location="" display="https://turbomir.shop/shop/UID_16026.html"/>
+    <hyperlink ref="E1154" r:id="rId2306" location="" display="https://turbomir.shop/order/?from=html&amp;id=16026"/>
+    <hyperlink ref="B1155" r:id="rId2307" location="" display="https://turbomir.shop/shop/UID_16027.html"/>
+    <hyperlink ref="E1155" r:id="rId2308" location="" display="https://turbomir.shop/order/?from=html&amp;id=16027"/>
+    <hyperlink ref="B1156" r:id="rId2309" location="" display="https://turbomir.shop/shop/UID_16028.html"/>
+    <hyperlink ref="E1156" r:id="rId2310" location="" display="https://turbomir.shop/order/?from=html&amp;id=16028"/>
+    <hyperlink ref="B1157" r:id="rId2311" location="" display="https://turbomir.shop/shop/UID_16029.html"/>
+    <hyperlink ref="E1157" r:id="rId2312" location="" display="https://turbomir.shop/order/?from=html&amp;id=16029"/>
+    <hyperlink ref="B1158" r:id="rId2313" location="" display="https://turbomir.shop/shop/UID_16030.html"/>
+    <hyperlink ref="E1158" r:id="rId2314" location="" display="https://turbomir.shop/order/?from=html&amp;id=16030"/>
+    <hyperlink ref="B1159" r:id="rId2315" location="" display="https://turbomir.shop/shop/UID_16031.html"/>
+    <hyperlink ref="E1159" r:id="rId2316" location="" display="https://turbomir.shop/order/?from=html&amp;id=16031"/>
+    <hyperlink ref="B1160" r:id="rId2317" location="" display="https://turbomir.shop/shop/UID_16032.html"/>
+    <hyperlink ref="E1160" r:id="rId2318" location="" display="https://turbomir.shop/order/?from=html&amp;id=16032"/>
+    <hyperlink ref="B1161" r:id="rId2319" location="" display="https://turbomir.shop/shop/UID_16033.html"/>
+    <hyperlink ref="E1161" r:id="rId2320" location="" display="https://turbomir.shop/order/?from=html&amp;id=16033"/>
+    <hyperlink ref="B1162" r:id="rId2321" location="" display="https://turbomir.shop/shop/UID_16034.html"/>
+    <hyperlink ref="E1162" r:id="rId2322" location="" display="https://turbomir.shop/order/?from=html&amp;id=16034"/>
+    <hyperlink ref="B1163" r:id="rId2323" location="" display="https://turbomir.shop/shop/UID_16035.html"/>
+    <hyperlink ref="E1163" r:id="rId2324" location="" display="https://turbomir.shop/order/?from=html&amp;id=16035"/>
+    <hyperlink ref="B1164" r:id="rId2325" location="" display="https://turbomir.shop/shop/UID_16036.html"/>
+    <hyperlink ref="E1164" r:id="rId2326" location="" display="https://turbomir.shop/order/?from=html&amp;id=16036"/>
+    <hyperlink ref="B1165" r:id="rId2327" location="" display="https://turbomir.shop/shop/UID_16037.html"/>
+    <hyperlink ref="E1165" r:id="rId2328" location="" display="https://turbomir.shop/order/?from=html&amp;id=16037"/>
+    <hyperlink ref="B1166" r:id="rId2329" location="" display="https://turbomir.shop/shop/UID_16038.html"/>
+    <hyperlink ref="E1166" r:id="rId2330" location="" display="https://turbomir.shop/order/?from=html&amp;id=16038"/>
+    <hyperlink ref="B1167" r:id="rId2331" location="" display="https://turbomir.shop/shop/UID_16039.html"/>
+    <hyperlink ref="E1167" r:id="rId2332" location="" display="https://turbomir.shop/order/?from=html&amp;id=16039"/>
+    <hyperlink ref="B1168" r:id="rId2333" location="" display="https://turbomir.shop/shop/UID_16040.html"/>
+    <hyperlink ref="E1168" r:id="rId2334" location="" display="https://turbomir.shop/order/?from=html&amp;id=16040"/>
+    <hyperlink ref="B1169" r:id="rId2335" location="" display="https://turbomir.shop/shop/UID_16041.html"/>
+    <hyperlink ref="E1169" r:id="rId2336" location="" display="https://turbomir.shop/order/?from=html&amp;id=16041"/>
+    <hyperlink ref="B1170" r:id="rId2337" location="" display="https://turbomir.shop/shop/UID_16042.html"/>
+    <hyperlink ref="E1170" r:id="rId2338" location="" display="https://turbomir.shop/order/?from=html&amp;id=16042"/>
+    <hyperlink ref="B1171" r:id="rId2339" location="" display="https://turbomir.shop/shop/UID_16043.html"/>
+    <hyperlink ref="E1171" r:id="rId2340" location="" display="https://turbomir.shop/order/?from=html&amp;id=16043"/>
+    <hyperlink ref="B1172" r:id="rId2341" location="" display="https://turbomir.shop/shop/UID_16044.html"/>
+    <hyperlink ref="E1172" r:id="rId2342" location="" display="https://turbomir.shop/order/?from=html&amp;id=16044"/>
+    <hyperlink ref="B1173" r:id="rId2343" location="" display="https://turbomir.shop/shop/UID_16045.html"/>
+    <hyperlink ref="E1173" r:id="rId2344" location="" display="https://turbomir.shop/order/?from=html&amp;id=16045"/>
+    <hyperlink ref="B1174" r:id="rId2345" location="" display="https://turbomir.shop/shop/UID_16046.html"/>
+    <hyperlink ref="E1174" r:id="rId2346" location="" display="https://turbomir.shop/order/?from=html&amp;id=16046"/>
+    <hyperlink ref="B1175" r:id="rId2347" location="" display="https://turbomir.shop/shop/UID_16047.html"/>
+    <hyperlink ref="E1175" r:id="rId2348" location="" display="https://turbomir.shop/order/?from=html&amp;id=16047"/>
+    <hyperlink ref="B1176" r:id="rId2349" location="" display="https://turbomir.shop/shop/UID_16048.html"/>
+    <hyperlink ref="E1176" r:id="rId2350" location="" display="https://turbomir.shop/order/?from=html&amp;id=16048"/>
+    <hyperlink ref="B1177" r:id="rId2351" location="" display="https://turbomir.shop/shop/UID_16049.html"/>
+    <hyperlink ref="E1177" r:id="rId2352" location="" display="https://turbomir.shop/order/?from=html&amp;id=16049"/>
+    <hyperlink ref="B1178" r:id="rId2353" location="" display="https://turbomir.shop/shop/UID_16050.html"/>
+    <hyperlink ref="E1178" r:id="rId2354" location="" display="https://turbomir.shop/order/?from=html&amp;id=16050"/>
+    <hyperlink ref="B1179" r:id="rId2355" location="" display="https://turbomir.shop/shop/UID_16051.html"/>
+    <hyperlink ref="E1179" r:id="rId2356" location="" display="https://turbomir.shop/order/?from=html&amp;id=16051"/>
+    <hyperlink ref="B1180" r:id="rId2357" location="" display="https://turbomir.shop/shop/UID_16052.html"/>
+    <hyperlink ref="E1180" r:id="rId2358" location="" display="https://turbomir.shop/order/?from=html&amp;id=16052"/>
+    <hyperlink ref="B1181" r:id="rId2359" location="" display="https://turbomir.shop/shop/UID_16053.html"/>
+    <hyperlink ref="E1181" r:id="rId2360" location="" display="https://turbomir.shop/order/?from=html&amp;id=16053"/>
+    <hyperlink ref="B1182" r:id="rId2361" location="" display="https://turbomir.shop/shop/UID_16054.html"/>
+    <hyperlink ref="E1182" r:id="rId2362" location="" display="https://turbomir.shop/order/?from=html&amp;id=16054"/>
+    <hyperlink ref="B1183" r:id="rId2363" location="" display="https://turbomir.shop/shop/UID_16055.html"/>
+    <hyperlink ref="E1183" r:id="rId2364" location="" display="https://turbomir.shop/order/?from=html&amp;id=16055"/>
+    <hyperlink ref="B1184" r:id="rId2365" location="" display="https://turbomir.shop/shop/UID_16056.html"/>
+    <hyperlink ref="E1184" r:id="rId2366" location="" display="https://turbomir.shop/order/?from=html&amp;id=16056"/>
+    <hyperlink ref="B1185" r:id="rId2367" location="" display="https://turbomir.shop/shop/UID_16057.html"/>
+    <hyperlink ref="E1185" r:id="rId2368" location="" display="https://turbomir.shop/order/?from=html&amp;id=16057"/>
+    <hyperlink ref="B1186" r:id="rId2369" location="" display="https://turbomir.shop/shop/UID_16058.html"/>
+    <hyperlink ref="E1186" r:id="rId2370" location="" display="https://turbomir.shop/order/?from=html&amp;id=16058"/>
+    <hyperlink ref="B1187" r:id="rId2371" location="" display="https://turbomir.shop/shop/UID_16059.html"/>
+    <hyperlink ref="E1187" r:id="rId2372" location="" display="https://turbomir.shop/order/?from=html&amp;id=16059"/>
+    <hyperlink ref="B1188" r:id="rId2373" location="" display="https://turbomir.shop/shop/UID_16060.html"/>
+    <hyperlink ref="E1188" r:id="rId2374" location="" display="https://turbomir.shop/order/?from=html&amp;id=16060"/>
+    <hyperlink ref="B1189" r:id="rId2375" location="" display="https://turbomir.shop/shop/UID_16061.html"/>
+    <hyperlink ref="E1189" r:id="rId2376" location="" display="https://turbomir.shop/order/?from=html&amp;id=16061"/>
+    <hyperlink ref="B1190" r:id="rId2377" location="" display="https://turbomir.shop/shop/UID_16062.html"/>
+    <hyperlink ref="E1190" r:id="rId2378" location="" display="https://turbomir.shop/order/?from=html&amp;id=16062"/>
+    <hyperlink ref="B1191" r:id="rId2379" location="" display="https://turbomir.shop/shop/UID_16063.html"/>
+    <hyperlink ref="E1191" r:id="rId2380" location="" display="https://turbomir.shop/order/?from=html&amp;id=16063"/>
+    <hyperlink ref="B1192" r:id="rId2381" location="" display="https://turbomir.shop/shop/UID_16064.html"/>
+    <hyperlink ref="E1192" r:id="rId2382" location="" display="https://turbomir.shop/order/?from=html&amp;id=16064"/>
+    <hyperlink ref="B1193" r:id="rId2383" location="" display="https://turbomir.shop/shop/UID_16065.html"/>
+    <hyperlink ref="E1193" r:id="rId2384" location="" display="https://turbomir.shop/order/?from=html&amp;id=16065"/>
+    <hyperlink ref="B1194" r:id="rId2385" location="" display="https://turbomir.shop/shop/UID_16066.html"/>
+    <hyperlink ref="E1194" r:id="rId2386" location="" display="https://turbomir.shop/order/?from=html&amp;id=16066"/>
+    <hyperlink ref="B1195" r:id="rId2387" location="" display="https://turbomir.shop/shop/UID_16067.html"/>
+    <hyperlink ref="E1195" r:id="rId2388" location="" display="https://turbomir.shop/order/?from=html&amp;id=16067"/>
+    <hyperlink ref="B1196" r:id="rId2389" location="" display="https://turbomir.shop/shop/UID_16068.html"/>
+    <hyperlink ref="E1196" r:id="rId2390" location="" display="https://turbomir.shop/order/?from=html&amp;id=16068"/>
+    <hyperlink ref="B1197" r:id="rId2391" location="" display="https://turbomir.shop/shop/UID_16069.html"/>
+    <hyperlink ref="E1197" r:id="rId2392" location="" display="https://turbomir.shop/order/?from=html&amp;id=16069"/>
+    <hyperlink ref="B1198" r:id="rId2393" location="" display="https://turbomir.shop/shop/UID_16070.html"/>
+    <hyperlink ref="E1198" r:id="rId2394" location="" display="https://turbomir.shop/order/?from=html&amp;id=16070"/>
+    <hyperlink ref="B1199" r:id="rId2395" location="" display="https://turbomir.shop/shop/UID_16071.html"/>
+    <hyperlink ref="E1199" r:id="rId2396" location="" display="https://turbomir.shop/order/?from=html&amp;id=16071"/>
+    <hyperlink ref="B1200" r:id="rId2397" location="" display="https://turbomir.shop/shop/UID_16072.html"/>
+    <hyperlink ref="E1200" r:id="rId2398" location="" display="https://turbomir.shop/order/?from=html&amp;id=16072"/>
+    <hyperlink ref="B1201" r:id="rId2399" location="" display="https://turbomir.shop/shop/UID_16073.html"/>
+    <hyperlink ref="E1201" r:id="rId2400" location="" display="https://turbomir.shop/order/?from=html&amp;id=16073"/>
+    <hyperlink ref="B1202" r:id="rId2401" location="" display="https://turbomir.shop/shop/UID_16074.html"/>
+    <hyperlink ref="E1202" r:id="rId2402" location="" display="https://turbomir.shop/order/?from=html&amp;id=16074"/>
+    <hyperlink ref="B1203" r:id="rId2403" location="" display="https://turbomir.shop/shop/UID_16075.html"/>
+    <hyperlink ref="E1203" r:id="rId2404" location="" display="https://turbomir.shop/order/?from=html&amp;id=16075"/>
+    <hyperlink ref="B1204" r:id="rId2405" location="" display="https://turbomir.shop/shop/UID_16076.html"/>
+    <hyperlink ref="E1204" r:id="rId2406" location="" display="https://turbomir.shop/order/?from=html&amp;id=16076"/>
+    <hyperlink ref="B1205" r:id="rId2407" location="" display="https://turbomir.shop/shop/UID_16077.html"/>
+    <hyperlink ref="E1205" r:id="rId2408" location="" display="https://turbomir.shop/order/?from=html&amp;id=16077"/>
+    <hyperlink ref="B1206" r:id="rId2409" location="" display="https://turbomir.shop/shop/UID_16078.html"/>
+    <hyperlink ref="E1206" r:id="rId2410" location="" display="https://turbomir.shop/order/?from=html&amp;id=16078"/>
+    <hyperlink ref="B1207" r:id="rId2411" location="" display="https://turbomir.shop/shop/UID_16079.html"/>
+    <hyperlink ref="E1207" r:id="rId2412" location="" display="https://turbomir.shop/order/?from=html&amp;id=16079"/>
+    <hyperlink ref="B1208" r:id="rId2413" location="" display="https://turbomir.shop/shop/UID_16080.html"/>
+    <hyperlink ref="E1208" r:id="rId2414" location="" display="https://turbomir.shop/order/?from=html&amp;id=16080"/>
+    <hyperlink ref="B1209" r:id="rId2415" location="" display="https://turbomir.shop/shop/UID_16081.html"/>
+    <hyperlink ref="E1209" r:id="rId2416" location="" display="https://turbomir.shop/order/?from=html&amp;id=16081"/>
+    <hyperlink ref="B1210" r:id="rId2417" location="" display="https://turbomir.shop/shop/UID_16082.html"/>
+    <hyperlink ref="E1210" r:id="rId2418" location="" display="https://turbomir.shop/order/?from=html&amp;id=16082"/>
+    <hyperlink ref="B1211" r:id="rId2419" location="" display="https://turbomir.shop/shop/UID_16083.html"/>
+    <hyperlink ref="E1211" r:id="rId2420" location="" display="https://turbomir.shop/order/?from=html&amp;id=16083"/>
+    <hyperlink ref="B1212" r:id="rId2421" location="" display="https://turbomir.shop/shop/UID_16084.html"/>
+    <hyperlink ref="E1212" r:id="rId2422" location="" display="https://turbomir.shop/order/?from=html&amp;id=16084"/>
+    <hyperlink ref="B1213" r:id="rId2423" location="" display="https://turbomir.shop/shop/UID_16085.html"/>
+    <hyperlink ref="E1213" r:id="rId2424" location="" display="https://turbomir.shop/order/?from=html&amp;id=16085"/>
+    <hyperlink ref="B1214" r:id="rId2425" location="" display="https://turbomir.shop/shop/UID_16086.html"/>
+    <hyperlink ref="E1214" r:id="rId2426" location="" display="https://turbomir.shop/order/?from=html&amp;id=16086"/>
+    <hyperlink ref="B1215" r:id="rId2427" location="" display="https://turbomir.shop/shop/UID_16087.html"/>
+    <hyperlink ref="E1215" r:id="rId2428" location="" display="https://turbomir.shop/order/?from=html&amp;id=16087"/>
+    <hyperlink ref="B1216" r:id="rId2429" location="" display="https://turbomir.shop/shop/UID_16088.html"/>
+    <hyperlink ref="E1216" r:id="rId2430" location="" display="https://turbomir.shop/order/?from=html&amp;id=16088"/>
+    <hyperlink ref="B1217" r:id="rId2431" location="" display="https://turbomir.shop/shop/UID_16089.html"/>
+    <hyperlink ref="E1217" r:id="rId2432" location="" display="https://turbomir.shop/order/?from=html&amp;id=16089"/>
+    <hyperlink ref="B1218" r:id="rId2433" location="" display="https://turbomir.shop/shop/UID_16090.html"/>
+    <hyperlink ref="E1218" r:id="rId2434" location="" display="https://turbomir.shop/order/?from=html&amp;id=16090"/>
+    <hyperlink ref="B1219" r:id="rId2435" location="" display="https://turbomir.shop/shop/UID_16091.html"/>
+    <hyperlink ref="E1219" r:id="rId2436" location="" display="https://turbomir.shop/order/?from=html&amp;id=16091"/>
+    <hyperlink ref="B1220" r:id="rId2437" location="" display="https://turbomir.shop/shop/UID_16092.html"/>
+    <hyperlink ref="E1220" r:id="rId2438" location="" display="https://turbomir.shop/order/?from=html&amp;id=16092"/>
+    <hyperlink ref="B1221" r:id="rId2439" location="" display="https://turbomir.shop/shop/UID_16093.html"/>
+    <hyperlink ref="E1221" r:id="rId2440" location="" display="https://turbomir.shop/order/?from=html&amp;id=16093"/>
+    <hyperlink ref="B1222" r:id="rId2441" location="" display="https://turbomir.shop/shop/UID_16094.html"/>
+    <hyperlink ref="E1222" r:id="rId2442" location="" display="https://turbomir.shop/order/?from=html&amp;id=16094"/>
+    <hyperlink ref="B1223" r:id="rId2443" location="" display="https://turbomir.shop/shop/UID_16095.html"/>
+    <hyperlink ref="E1223" r:id="rId2444" location="" display="https://turbomir.shop/order/?from=html&amp;id=16095"/>
+    <hyperlink ref="B1224" r:id="rId2445" location="" display="https://turbomir.shop/shop/UID_16096.html"/>
+    <hyperlink ref="E1224" r:id="rId2446" location="" display="https://turbomir.shop/order/?from=html&amp;id=16096"/>
+    <hyperlink ref="B1225" r:id="rId2447" location="" display="https://turbomir.shop/shop/UID_16097.html"/>
+    <hyperlink ref="E1225" r:id="rId2448" location="" display="https://turbomir.shop/order/?from=html&amp;id=16097"/>
+    <hyperlink ref="B1226" r:id="rId2449" location="" display="https://turbomir.shop/shop/UID_16098.html"/>
+    <hyperlink ref="E1226" r:id="rId2450" location="" display="https://turbomir.shop/order/?from=html&amp;id=16098"/>
+    <hyperlink ref="B1227" r:id="rId2451" location="" display="https://turbomir.shop/shop/UID_16099.html"/>
+    <hyperlink ref="E1227" r:id="rId2452" location="" display="https://turbomir.shop/order/?from=html&amp;id=16099"/>
+    <hyperlink ref="B1228" r:id="rId2453" location="" display="https://turbomir.shop/shop/UID_16100.html"/>
+    <hyperlink ref="E1228" r:id="rId2454" location="" display="https://turbomir.shop/order/?from=html&amp;id=16100"/>
+    <hyperlink ref="B1229" r:id="rId2455" location="" display="https://turbomir.shop/shop/UID_16101.html"/>
+    <hyperlink ref="E1229" r:id="rId2456" location="" display="https://turbomir.shop/order/?from=html&amp;id=16101"/>
+    <hyperlink ref="B1230" r:id="rId2457" location="" display="https://turbomir.shop/shop/UID_16102.html"/>
+    <hyperlink ref="E1230" r:id="rId2458" location="" display="https://turbomir.shop/order/?from=html&amp;id=16102"/>
+    <hyperlink ref="B1231" r:id="rId2459" location="" display="https://turbomir.shop/shop/UID_16103.html"/>
+    <hyperlink ref="E1231" r:id="rId2460" location="" display="https://turbomir.shop/order/?from=html&amp;id=16103"/>
+    <hyperlink ref="B1232" r:id="rId2461" location="" display="https://turbomir.shop/shop/UID_16104.html"/>
+    <hyperlink ref="E1232" r:id="rId2462" location="" display="https://turbomir.shop/order/?from=html&amp;id=16104"/>
+    <hyperlink ref="B1233" r:id="rId2463" location="" display="https://turbomir.shop/shop/UID_16105.html"/>
+    <hyperlink ref="E1233" r:id="rId2464" location="" display="https://turbomir.shop/order/?from=html&amp;id=16105"/>
+    <hyperlink ref="B1234" r:id="rId2465" location="" display="https://turbomir.shop/shop/UID_16106.html"/>
+    <hyperlink ref="E1234" r:id="rId2466" location="" display="https://turbomir.shop/order/?from=html&amp;id=16106"/>
+    <hyperlink ref="B1235" r:id="rId2467" location="" display="https://turbomir.shop/shop/UID_16107.html"/>
+    <hyperlink ref="E1235" r:id="rId2468" location="" display="https://turbomir.shop/order/?from=html&amp;id=16107"/>
+    <hyperlink ref="B1236" r:id="rId2469" location="" display="https://turbomir.shop/shop/UID_16108.html"/>
+    <hyperlink ref="E1236" r:id="rId2470" location="" display="https://turbomir.shop/order/?from=html&amp;id=16108"/>
+    <hyperlink ref="B1237" r:id="rId2471" location="" display="https://turbomir.shop/shop/UID_16109.html"/>
+    <hyperlink ref="E1237" r:id="rId2472" location="" display="https://turbomir.shop/order/?from=html&amp;id=16109"/>
+    <hyperlink ref="B1238" r:id="rId2473" location="" display="https://turbomir.shop/shop/UID_16110.html"/>
+    <hyperlink ref="E1238" r:id="rId2474" location="" display="https://turbomir.shop/order/?from=html&amp;id=16110"/>
+    <hyperlink ref="B1239" r:id="rId2475" location="" display="https://turbomir.shop/shop/UID_16111.html"/>
+    <hyperlink ref="E1239" r:id="rId2476" location="" display="https://turbomir.shop/order/?from=html&amp;id=16111"/>
+    <hyperlink ref="B1240" r:id="rId2477" location="" display="https://turbomir.shop/shop/UID_16112.html"/>
+    <hyperlink ref="E1240" r:id="rId2478" location="" display="https://turbomir.shop/order/?from=html&amp;id=16112"/>
+    <hyperlink ref="B1241" r:id="rId2479" location="" display="https://turbomir.shop/shop/UID_16113.html"/>
+    <hyperlink ref="E1241" r:id="rId2480" location="" display="https://turbomir.shop/order/?from=html&amp;id=16113"/>
+    <hyperlink ref="B1242" r:id="rId2481" location="" display="https://turbomir.shop/shop/UID_16114.html"/>
+    <hyperlink ref="E1242" r:id="rId2482" location="" display="https://turbomir.shop/order/?from=html&amp;id=16114"/>
+    <hyperlink ref="B1243" r:id="rId2483" location="" display="https://turbomir.shop/shop/UID_16115.html"/>
+    <hyperlink ref="E1243" r:id="rId2484" location="" display="https://turbomir.shop/order/?from=html&amp;id=16115"/>
+    <hyperlink ref="B1244" r:id="rId2485" location="" display="https://turbomir.shop/shop/UID_16116.html"/>
+    <hyperlink ref="E1244" r:id="rId2486" location="" display="https://turbomir.shop/order/?from=html&amp;id=16116"/>
+    <hyperlink ref="B1245" r:id="rId2487" location="" display="https://turbomir.shop/shop/UID_16117.html"/>
+    <hyperlink ref="E1245" r:id="rId2488" location="" display="https://turbomir.shop/order/?from=html&amp;id=16117"/>
+    <hyperlink ref="B1246" r:id="rId2489" location="" display="https://turbomir.shop/shop/UID_16118.html"/>
+    <hyperlink ref="E1246" r:id="rId2490" location="" display="https://turbomir.shop/order/?from=html&amp;id=16118"/>
+    <hyperlink ref="B1247" r:id="rId2491" location="" display="https://turbomir.shop/shop/UID_16119.html"/>
+    <hyperlink ref="E1247" r:id="rId2492" location="" display="https://turbomir.shop/order/?from=html&amp;id=16119"/>
+    <hyperlink ref="B1248" r:id="rId2493" location="" display="https://turbomir.shop/shop/UID_16120.html"/>
+    <hyperlink ref="E1248" r:id="rId2494" location="" display="https://turbomir.shop/order/?from=html&amp;id=16120"/>
+    <hyperlink ref="B1249" r:id="rId2495" location="" display="https://turbomir.shop/shop/UID_16121.html"/>
+    <hyperlink ref="E1249" r:id="rId2496" location="" display="https://turbomir.shop/order/?from=html&amp;id=16121"/>
+    <hyperlink ref="B1250" r:id="rId2497" location="" display="https://turbomir.shop/shop/UID_16122.html"/>
+    <hyperlink ref="E1250" r:id="rId2498" location="" display="https://turbomir.shop/order/?from=html&amp;id=16122"/>
+    <hyperlink ref="B1251" r:id="rId2499" location="" display="https://turbomir.shop/shop/UID_16123.html"/>
+    <hyperlink ref="E1251" r:id="rId2500" location="" display="https://turbomir.shop/order/?from=html&amp;id=16123"/>
+    <hyperlink ref="B1252" r:id="rId2501" location="" display="https://turbomir.shop/shop/UID_16124.html"/>
+    <hyperlink ref="E1252" r:id="rId2502" location="" display="https://turbomir.shop/order/?from=html&amp;id=16124"/>
+    <hyperlink ref="B1253" r:id="rId2503" location="" display="https://turbomir.shop/shop/UID_16125.html"/>
+    <hyperlink ref="E1253" r:id="rId2504" location="" display="https://turbomir.shop/order/?from=html&amp;id=16125"/>
+    <hyperlink ref="B1254" r:id="rId2505" location="" display="https://turbomir.shop/shop/UID_16126.html"/>
+    <hyperlink ref="E1254" r:id="rId2506" location="" display="https://turbomir.shop/order/?from=html&amp;id=16126"/>
+    <hyperlink ref="B1255" r:id="rId2507" location="" display="https://turbomir.shop/shop/UID_16127.html"/>
+    <hyperlink ref="E1255" r:id="rId2508" location="" display="https://turbomir.shop/order/?from=html&amp;id=16127"/>
+    <hyperlink ref="B1256" r:id="rId2509" location="" display="https://turbomir.shop/shop/UID_16128.html"/>
+    <hyperlink ref="E1256" r:id="rId2510" location="" display="https://turbomir.shop/order/?from=html&amp;id=16128"/>
+    <hyperlink ref="B1257" r:id="rId2511" location="" display="https://turbomir.shop/shop/UID_16129.html"/>
+    <hyperlink ref="E1257" r:id="rId2512" location="" display="https://turbomir.shop/order/?from=html&amp;id=16129"/>
+    <hyperlink ref="B1258" r:id="rId2513" location="" display="https://turbomir.shop/shop/UID_16130.html"/>
+    <hyperlink ref="E1258" r:id="rId2514" location="" display="https://turbomir.shop/order/?from=html&amp;id=16130"/>
+    <hyperlink ref="B1259" r:id="rId2515" location="" display="https://turbomir.shop/shop/UID_16131.html"/>
+    <hyperlink ref="E1259" r:id="rId2516" location="" display="https://turbomir.shop/order/?from=html&amp;id=16131"/>
+    <hyperlink ref="B1260" r:id="rId2517" location="" display="https://turbomir.shop/shop/UID_16132.html"/>
+    <hyperlink ref="E1260" r:id="rId2518" location="" display="https://turbomir.shop/order/?from=html&amp;id=16132"/>
+    <hyperlink ref="B1261" r:id="rId2519" location="" display="https://turbomir.shop/shop/UID_16133.html"/>
+    <hyperlink ref="E1261" r:id="rId2520" location="" display="https://turbomir.shop/order/?from=html&amp;id=16133"/>
+    <hyperlink ref="B1262" r:id="rId2521" location="" display="https://turbomir.shop/shop/UID_16134.html"/>
+    <hyperlink ref="E1262" r:id="rId2522" location="" display="https://turbomir.shop/order/?from=html&amp;id=16134"/>
+    <hyperlink ref="B1263" r:id="rId2523" location="" display="https://turbomir.shop/shop/UID_16135.html"/>
+    <hyperlink ref="E1263" r:id="rId2524" location="" display="https://turbomir.shop/order/?from=html&amp;id=16135"/>
+    <hyperlink ref="B1264" r:id="rId2525" location="" display="https://turbomir.shop/shop/UID_16136.html"/>
+    <hyperlink ref="E1264" r:id="rId2526" location="" display="https://turbomir.shop/order/?from=html&amp;id=16136"/>
+    <hyperlink ref="B1265" r:id="rId2527" location="" display="https://turbomir.shop/shop/UID_16137.html"/>
+    <hyperlink ref="E1265" r:id="rId2528" location="" display="https://turbomir.shop/order/?from=html&amp;id=16137"/>
+    <hyperlink ref="B1266" r:id="rId2529" location="" display="https://turbomir.shop/shop/UID_16138.html"/>
+    <hyperlink ref="E1266" r:id="rId2530" location="" display="https://turbomir.shop/order/?from=html&amp;id=16138"/>
+    <hyperlink ref="B1267" r:id="rId2531" location="" display="https://turbomir.shop/shop/UID_16139.html"/>
+    <hyperlink ref="E1267" r:id="rId2532" location="" display="https://turbomir.shop/order/?from=html&amp;id=16139"/>
+    <hyperlink ref="B1268" r:id="rId2533" location="" display="https://turbomir.shop/shop/UID_16140.html"/>
+    <hyperlink ref="E1268" r:id="rId2534" location="" display="https://turbomir.shop/order/?from=html&amp;id=16140"/>
+    <hyperlink ref="B1269" r:id="rId2535" location="" display="https://turbomir.shop/shop/UID_16141.html"/>
+    <hyperlink ref="E1269" r:id="rId2536" location="" display="https://turbomir.shop/order/?from=html&amp;id=16141"/>
+    <hyperlink ref="B1270" r:id="rId2537" location="" display="https://turbomir.shop/shop/UID_16142.html"/>
+    <hyperlink ref="E1270" r:id="rId2538" location="" display="https://turbomir.shop/order/?from=html&amp;id=16142"/>
+    <hyperlink ref="B1271" r:id="rId2539" location="" display="https://turbomir.shop/shop/UID_16143.html"/>
+    <hyperlink ref="E1271" r:id="rId2540" location="" display="https://turbomir.shop/order/?from=html&amp;id=16143"/>
+    <hyperlink ref="B1272" r:id="rId2541" location="" display="https://turbomir.shop/shop/UID_16144.html"/>
+    <hyperlink ref="E1272" r:id="rId2542" location="" display="https://turbomir.shop/order/?from=html&amp;id=16144"/>
+    <hyperlink ref="B1273" r:id="rId2543" location="" display="https://turbomir.shop/shop/UID_16145.html"/>
+    <hyperlink ref="E1273" r:id="rId2544" location="" display="https://turbomir.shop/order/?from=html&amp;id=16145"/>
+    <hyperlink ref="B1274" r:id="rId2545" location="" display="https://turbomir.shop/shop/UID_16146.html"/>
+    <hyperlink ref="E1274" r:id="rId2546" location="" display="https://turbomir.shop/order/?from=html&amp;id=16146"/>
+    <hyperlink ref="B1275" r:id="rId2547" location="" display="https://turbomir.shop/shop/UID_16147.html"/>
+    <hyperlink ref="E1275" r:id="rId2548" location="" display="https://turbomir.shop/order/?from=html&amp;id=16147"/>
+    <hyperlink ref="B1276" r:id="rId2549" location="" display="https://turbomir.shop/shop/UID_16148.html"/>
+    <hyperlink ref="E1276" r:id="rId2550" location="" display="https://turbomir.shop/order/?from=html&amp;id=16148"/>
+    <hyperlink ref="B1277" r:id="rId2551" location="" display="https://turbomir.shop/shop/UID_16149.html"/>
+    <hyperlink ref="E1277" r:id="rId2552" location="" display="https://turbomir.shop/order/?from=html&amp;id=16149"/>
+    <hyperlink ref="B1278" r:id="rId2553" location="" display="https://turbomir.shop/shop/UID_16150.html"/>
+    <hyperlink ref="E1278" r:id="rId2554" location="" display="https://turbomir.shop/order/?from=html&amp;id=16150"/>
+    <hyperlink ref="B1279" r:id="rId2555" location="" display="https://turbomir.shop/shop/UID_16151.html"/>
+    <hyperlink ref="E1279" r:id="rId2556" location="" display="https://turbomir.shop/order/?from=html&amp;id=16151"/>
+    <hyperlink ref="B1280" r:id="rId2557" location="" display="https://turbomir.shop/shop/UID_16152.html"/>
+    <hyperlink ref="E1280" r:id="rId2558" location="" display="https://turbomir.shop/order/?from=html&amp;id=16152"/>
+    <hyperlink ref="B1281" r:id="rId2559" location="" display="https://turbomir.shop/shop/UID_16153.html"/>
+    <hyperlink ref="E1281" r:id="rId2560" location="" display="https://turbomir.shop/order/?from=html&amp;id=16153"/>
+    <hyperlink ref="B1282" r:id="rId2561" location="" display="https://turbomir.shop/shop/UID_16154.html"/>
+    <hyperlink ref="E1282" r:id="rId2562" location="" display="https://turbomir.shop/order/?from=html&amp;id=16154"/>
+    <hyperlink ref="B1283" r:id="rId2563" location="" display="https://turbomir.shop/shop/UID_16155.html"/>
+    <hyperlink ref="E1283" r:id="rId2564" location="" display="https://turbomir.shop/order/?from=html&amp;id=16155"/>
+    <hyperlink ref="B1284" r:id="rId2565" location="" display="https://turbomir.shop/shop/UID_16156.html"/>
+    <hyperlink ref="E1284" r:id="rId2566" location="" display="https://turbomir.shop/order/?from=html&amp;id=16156"/>
+    <hyperlink ref="B1285" r:id="rId2567" location="" display="https://turbomir.shop/shop/UID_16157.html"/>
+    <hyperlink ref="E1285" r:id="rId2568" location="" display="https://turbomir.shop/order/?from=html&amp;id=16157"/>
+    <hyperlink ref="B1286" r:id="rId2569" location="" display="https://turbomir.shop/shop/UID_16158.html"/>
+    <hyperlink ref="E1286" r:id="rId2570" location="" display="https://turbomir.shop/order/?from=html&amp;id=16158"/>
+    <hyperlink ref="B1287" r:id="rId2571" location="" display="https://turbomir.shop/shop/UID_16159.html"/>
+    <hyperlink ref="E1287" r:id="rId2572" location="" display="https://turbomir.shop/order/?from=html&amp;id=16159"/>
+    <hyperlink ref="B1288" r:id="rId2573" location="" display="https://turbomir.shop/shop/UID_16160.html"/>
+    <hyperlink ref="E1288" r:id="rId2574" location="" display="https://turbomir.shop/order/?from=html&amp;id=16160"/>
+    <hyperlink ref="B1289" r:id="rId2575" location="" display="https://turbomir.shop/shop/UID_16161.html"/>
+    <hyperlink ref="E1289" r:id="rId2576" location="" display="https://turbomir.shop/order/?from=html&amp;id=16161"/>
+    <hyperlink ref="B1290" r:id="rId2577" location="" display="https://turbomir.shop/shop/UID_16162.html"/>
+    <hyperlink ref="E1290" r:id="rId2578" location="" display="https://turbomir.shop/order/?from=html&amp;id=16162"/>
+    <hyperlink ref="B1291" r:id="rId2579" location="" display="https://turbomir.shop/shop/UID_16163.html"/>
+    <hyperlink ref="E1291" r:id="rId2580" location="" display="https://turbomir.shop/order/?from=html&amp;id=16163"/>
+    <hyperlink ref="B1292" r:id="rId2581" location="" display="https://turbomir.shop/shop/UID_16164.html"/>
+    <hyperlink ref="E1292" r:id="rId2582" location="" display="https://turbomir.shop/order/?from=html&amp;id=16164"/>
+    <hyperlink ref="B1293" r:id="rId2583" location="" display="https://turbomir.shop/shop/UID_16165.html"/>
+    <hyperlink ref="E1293" r:id="rId2584" location="" display="https://turbomir.shop/order/?from=html&amp;id=16165"/>
+    <hyperlink ref="B1294" r:id="rId2585" location="" display="https://turbomir.shop/shop/UID_16166.html"/>
+    <hyperlink ref="E1294" r:id="rId2586" location="" display="https://turbomir.shop/order/?from=html&amp;id=16166"/>
+    <hyperlink ref="B1295" r:id="rId2587" location="" display="https://turbomir.shop/shop/UID_16167.html"/>
+    <hyperlink ref="E1295" r:id="rId2588" location="" display="https://turbomir.shop/order/?from=html&amp;id=16167"/>
+    <hyperlink ref="B1296" r:id="rId2589" location="" display="https://turbomir.shop/shop/UID_16168.html"/>
+    <hyperlink ref="E1296" r:id="rId2590" location="" display="https://turbomir.shop/order/?from=html&amp;id=16168"/>
+    <hyperlink ref="B1297" r:id="rId2591" location="" display="https://turbomir.shop/shop/UID_16169.html"/>
+    <hyperlink ref="E1297" r:id="rId2592" location="" display="https://turbomir.shop/order/?from=html&amp;id=16169"/>
+    <hyperlink ref="B1298" r:id="rId2593" location="" display="https://turbomir.shop/shop/UID_16170.html"/>
+    <hyperlink ref="E1298" r:id="rId2594" location="" display="https://turbomir.shop/order/?from=html&amp;id=16170"/>
+    <hyperlink ref="B1299" r:id="rId2595" location="" display="https://turbomir.shop/shop/UID_16171.html"/>
+    <hyperlink ref="E1299" r:id="rId2596" location="" display="https://turbomir.shop/order/?from=html&amp;id=16171"/>
+    <hyperlink ref="B1300" r:id="rId2597" location="" display="https://turbomir.shop/shop/UID_16172.html"/>
+    <hyperlink ref="E1300" r:id="rId2598" location="" display="https://turbomir.shop/order/?from=html&amp;id=16172"/>
+    <hyperlink ref="B1301" r:id="rId2599" location="" display="https://turbomir.shop/shop/UID_16173.html"/>
+    <hyperlink ref="E1301" r:id="rId2600" location="" display="https://turbomir.shop/order/?from=html&amp;id=16173"/>
+    <hyperlink ref="B1302" r:id="rId2601" location="" display="https://turbomir.shop/shop/UID_16174.html"/>
+    <hyperlink ref="E1302" r:id="rId2602" location="" display="https://turbomir.shop/order/?from=html&amp;id=16174"/>
+    <hyperlink ref="B1303" r:id="rId2603" location="" display="https://turbomir.shop/shop/UID_16175.html"/>
+    <hyperlink ref="E1303" r:id="rId2604" location="" display="https://turbomir.shop/order/?from=html&amp;id=16175"/>
+    <hyperlink ref="B1304" r:id="rId2605" location="" display="https://turbomir.shop/shop/UID_16176.html"/>
+    <hyperlink ref="E1304" r:id="rId2606" location="" display="https://turbomir.shop/order/?from=html&amp;id=16176"/>
+    <hyperlink ref="B1305" r:id="rId2607" location="" display="https://turbomir.shop/shop/UID_16177.html"/>
+    <hyperlink ref="E1305" r:id="rId2608" location="" display="https://turbomir.shop/order/?from=html&amp;id=16177"/>
+    <hyperlink ref="B1306" r:id="rId2609" location="" display="https://turbomir.shop/shop/UID_16178.html"/>
+    <hyperlink ref="E1306" r:id="rId2610" location="" display="https://turbomir.shop/order/?from=html&amp;id=16178"/>
+    <hyperlink ref="B1307" r:id="rId2611" location="" display="https://turbomir.shop/shop/UID_16179.html"/>
+    <hyperlink ref="E1307" r:id="rId2612" location="" display="https://turbomir.shop/order/?from=html&amp;id=16179"/>
+    <hyperlink ref="B1308" r:id="rId2613" location="" display="https://turbomir.shop/shop/UID_16180.html"/>
+    <hyperlink ref="E1308" r:id="rId2614" location="" display="https://turbomir.shop/order/?from=html&amp;id=16180"/>
+    <hyperlink ref="B1309" r:id="rId2615" location="" display="https://turbomir.shop/shop/UID_16181.html"/>
+    <hyperlink ref="E1309" r:id="rId2616" location="" display="https://turbomir.shop/order/?from=html&amp;id=16181"/>
+    <hyperlink ref="B1310" r:id="rId2617" location="" display="https://turbomir.shop/shop/UID_16182.html"/>
+    <hyperlink ref="E1310" r:id="rId2618" location="" display="https://turbomir.shop/order/?from=html&amp;id=16182"/>
+    <hyperlink ref="B1311" r:id="rId2619" location="" display="https://turbomir.shop/shop/UID_16183.html"/>
+    <hyperlink ref="E1311" r:id="rId2620" location="" display="https://turbomir.shop/order/?from=html&amp;id=16183"/>
+    <hyperlink ref="B1312" r:id="rId2621" location="" display="https://turbomir.shop/shop/UID_16184.html"/>
+    <hyperlink ref="E1312" r:id="rId2622" location="" display="https://turbomir.shop/order/?from=html&amp;id=16184"/>
+    <hyperlink ref="B1313" r:id="rId2623" location="" display="https://turbomir.shop/shop/UID_16185.html"/>
+    <hyperlink ref="E1313" r:id="rId2624" location="" display="https://turbomir.shop/order/?from=html&amp;id=16185"/>
+    <hyperlink ref="B1314" r:id="rId2625" location="" display="https://turbomir.shop/shop/UID_16186.html"/>
+    <hyperlink ref="E1314" r:id="rId2626" location="" display="https://turbomir.shop/order/?from=html&amp;id=16186"/>
+    <hyperlink ref="B1315" r:id="rId2627" location="" display="https://turbomir.shop/shop/UID_16187.html"/>
+    <hyperlink ref="E1315" r:id="rId2628" location="" display="https://turbomir.shop/order/?from=html&amp;id=16187"/>
+    <hyperlink ref="B1316" r:id="rId2629" location="" display="https://turbomir.shop/shop/UID_16188.html"/>
+    <hyperlink ref="E1316" r:id="rId2630" location="" display="https://turbomir.shop/order/?from=html&amp;id=16188"/>
+    <hyperlink ref="B1317" r:id="rId2631" location="" display="https://turbomir.shop/shop/UID_16189.html"/>
+    <hyperlink ref="E1317" r:id="rId2632" location="" display="https://turbomir.shop/order/?from=html&amp;id=16189"/>
+    <hyperlink ref="B1318" r:id="rId2633" location="" display="https://turbomir.shop/shop/UID_16190.html"/>
+    <hyperlink ref="E1318" r:id="rId2634" location="" display="https://turbomir.shop/order/?from=html&amp;id=16190"/>
+    <hyperlink ref="B1319" r:id="rId2635" location="" display="https://turbomir.shop/shop/UID_16191.html"/>
+    <hyperlink ref="E1319" r:id="rId2636" location="" display="https://turbomir.shop/order/?from=html&amp;id=16191"/>
+    <hyperlink ref="B1320" r:id="rId2637" location="" display="https://turbomir.shop/shop/UID_16192.html"/>
+    <hyperlink ref="E1320" r:id="rId2638" location="" display="https://turbomir.shop/order/?from=html&amp;id=16192"/>
+    <hyperlink ref="B1321" r:id="rId2639" location="" display="https://turbomir.shop/shop/UID_16193.html"/>
+    <hyperlink ref="E1321" r:id="rId2640" location="" display="https://turbomir.shop/order/?from=html&amp;id=16193"/>
+    <hyperlink ref="B1322" r:id="rId2641" location="" display="https://turbomir.shop/shop/UID_16194.html"/>
+    <hyperlink ref="E1322" r:id="rId2642" location="" display="https://turbomir.shop/order/?from=html&amp;id=16194"/>
+    <hyperlink ref="B1323" r:id="rId2643" location="" display="https://turbomir.shop/shop/UID_16195.html"/>
+    <hyperlink ref="E1323" r:id="rId2644" location="" display="https://turbomir.shop/order/?from=html&amp;id=16195"/>
+    <hyperlink ref="B1324" r:id="rId2645" location="" display="https://turbomir.shop/shop/UID_16196.html"/>
+    <hyperlink ref="E1324" r:id="rId2646" location="" display="https://turbomir.shop/order/?from=html&amp;id=16196"/>
+    <hyperlink ref="B1325" r:id="rId2647" location="" display="https://turbomir.shop/shop/UID_16197.html"/>
+    <hyperlink ref="E1325" r:id="rId2648" location="" display="https://turbomir.shop/order/?from=html&amp;id=16197"/>
+    <hyperlink ref="B1326" r:id="rId2649" location="" display="https://turbomir.shop/shop/UID_16198.html"/>
+    <hyperlink ref="E1326" r:id="rId2650" location="" display="https://turbomir.shop/order/?from=html&amp;id=16198"/>
+    <hyperlink ref="B1327" r:id="rId2651" location="" display="https://turbomir.shop/shop/UID_16199.html"/>
+    <hyperlink ref="E1327" r:id="rId2652" location="" display="https://turbomir.shop/order/?from=html&amp;id=16199"/>
+    <hyperlink ref="B1328" r:id="rId2653" location="" display="https://turbomir.shop/shop/UID_16200.html"/>
+    <hyperlink ref="E1328" r:id="rId2654" location="" display="https://turbomir.shop/order/?from=html&amp;id=16200"/>
+    <hyperlink ref="B1329" r:id="rId2655" location="" display="https://turbomir.shop/shop/UID_16201.html"/>
+    <hyperlink ref="E1329" r:id="rId2656" location="" display="https://turbomir.shop/order/?from=html&amp;id=16201"/>
+    <hyperlink ref="B1330" r:id="rId2657" location="" display="https://turbomir.shop/shop/UID_16202.html"/>
+    <hyperlink ref="E1330" r:id="rId2658" location="" display="https://turbomir.shop/order/?from=html&amp;id=16202"/>
+    <hyperlink ref="B1331" r:id="rId2659" location="" display="https://turbomir.shop/shop/UID_16203.html"/>
+    <hyperlink ref="E1331" r:id="rId2660" location="" display="https://turbomir.shop/order/?from=html&amp;id=16203"/>
+    <hyperlink ref="B1332" r:id="rId2661" location="" display="https://turbomir.shop/shop/UID_16204.html"/>
+    <hyperlink ref="E1332" r:id="rId2662" location="" display="https://turbomir.shop/order/?from=html&amp;id=16204"/>
+    <hyperlink ref="B1333" r:id="rId2663" location="" display="https://turbomir.shop/shop/UID_16205.html"/>
+    <hyperlink ref="E1333" r:id="rId2664" location="" display="https://turbomir.shop/order/?from=html&amp;id=16205"/>
+    <hyperlink ref="B1334" r:id="rId2665" location="" display="https://turbomir.shop/shop/UID_16206.html"/>
+    <hyperlink ref="E1334" r:id="rId2666" location="" display="https://turbomir.shop/order/?from=html&amp;id=16206"/>
+    <hyperlink ref="B1335" r:id="rId2667" location="" display="https://turbomir.shop/shop/UID_16207.html"/>
+    <hyperlink ref="E1335" r:id="rId2668" location="" display="https://turbomir.shop/order/?from=html&amp;id=16207"/>
+    <hyperlink ref="B1336" r:id="rId2669" location="" display="https://turbomir.shop/shop/UID_16208.html"/>
+    <hyperlink ref="E1336" r:id="rId2670" location="" display="https://turbomir.shop/order/?from=html&amp;id=16208"/>
+    <hyperlink ref="B1337" r:id="rId2671" location="" display="https://turbomir.shop/shop/UID_16209.html"/>
+    <hyperlink ref="E1337" r:id="rId2672" location="" display="https://turbomir.shop/order/?from=html&amp;id=16209"/>
+    <hyperlink ref="B1338" r:id="rId2673" location="" display="https://turbomir.shop/shop/UID_16210.html"/>
+    <hyperlink ref="E1338" r:id="rId2674" location="" display="https://turbomir.shop/order/?from=html&amp;id=16210"/>
+    <hyperlink ref="B1339" r:id="rId2675" location="" display="https://turbomir.shop/shop/UID_16212.html"/>
+    <hyperlink ref="E1339" r:id="rId2676" location="" display="https://turbomir.shop/order/?from=html&amp;id=16212"/>
+    <hyperlink ref="B1340" r:id="rId2677" location="" display="https://turbomir.shop/shop/UID_16213.html"/>
+    <hyperlink ref="E1340" r:id="rId2678" location="" display="https://turbomir.shop/order/?from=html&amp;id=16213"/>
+    <hyperlink ref="B1341" r:id="rId2679" location="" display="https://turbomir.shop/shop/UID_16214.html"/>
+    <hyperlink ref="E1341" r:id="rId2680" location="" display="https://turbomir.shop/order/?from=html&amp;id=16214"/>
+    <hyperlink ref="B1342" r:id="rId2681" location="" display="https://turbomir.shop/shop/UID_14847.html"/>
+    <hyperlink ref="E1342" r:id="rId2682" location="" display="https://turbomir.shop/order/?from=html&amp;id=14847"/>
+    <hyperlink ref="B1343" r:id="rId2683" location="" display="https://turbomir.shop/shop/UID_14848.html"/>
+    <hyperlink ref="E1343" r:id="rId2684" location="" display="https://turbomir.shop/order/?from=html&amp;id=14848"/>
+    <hyperlink ref="B1344" r:id="rId2685" location="" display="https://turbomir.shop/shop/UID_14899.html"/>
+    <hyperlink ref="E1344" r:id="rId2686" location="" display="https://turbomir.shop/order/?from=html&amp;id=14899"/>
+    <hyperlink ref="B1345" r:id="rId2687" location="" display="https://turbomir.shop/shop/UID_14859.html"/>
+    <hyperlink ref="E1345" r:id="rId2688" location="" display="https://turbomir.shop/order/?from=html&amp;id=14859"/>
+    <hyperlink ref="B1346" r:id="rId2689" location="" display="https://turbomir.shop/shop/UID_14860.html"/>
+    <hyperlink ref="E1346" r:id="rId2690" location="" display="https://turbomir.shop/order/?from=html&amp;id=14860"/>
+    <hyperlink ref="B1347" r:id="rId2691" location="" display="https://turbomir.shop/shop/UID_14861.html"/>
+    <hyperlink ref="E1347" r:id="rId2692" location="" display="https://turbomir.shop/order/?from=html&amp;id=14861"/>
+    <hyperlink ref="B1348" r:id="rId2693" location="" display="https://turbomir.shop/shop/UID_14856.html"/>
+    <hyperlink ref="E1348" r:id="rId2694" location="" display="https://turbomir.shop/order/?from=html&amp;id=14856"/>
+    <hyperlink ref="B1349" r:id="rId2695" location="" display="https://turbomir.shop/shop/UID_14857.html"/>
+    <hyperlink ref="E1349" r:id="rId2696" location="" display="https://turbomir.shop/order/?from=html&amp;id=14857"/>
+    <hyperlink ref="B1350" r:id="rId2697" location="" display="https://turbomir.shop/shop/UID_14858.html"/>
+    <hyperlink ref="E1350" r:id="rId2698" location="" display="https://turbomir.shop/order/?from=html&amp;id=14858"/>
+    <hyperlink ref="B1351" r:id="rId2699" location="" display="https://turbomir.shop/shop/UID_14850.html"/>
+    <hyperlink ref="E1351" r:id="rId2700" location="" display="https://turbomir.shop/order/?from=html&amp;id=14850"/>
+    <hyperlink ref="B1352" r:id="rId2701" location="" display="https://turbomir.shop/shop/UID_14851.html"/>
+    <hyperlink ref="E1352" r:id="rId2702" location="" display="https://turbomir.shop/order/?from=html&amp;id=14851"/>
+    <hyperlink ref="B1353" r:id="rId2703" location="" display="https://turbomir.shop/shop/UID_14905.html"/>
+    <hyperlink ref="E1353" r:id="rId2704" location="" display="https://turbomir.shop/order/?from=html&amp;id=14905"/>
+    <hyperlink ref="B1354" r:id="rId2705" location="" display="https://turbomir.shop/shop/UID_14842.html"/>
+    <hyperlink ref="E1354" r:id="rId2706" location="" display="https://turbomir.shop/order/?from=html&amp;id=14842"/>
+    <hyperlink ref="B1355" r:id="rId2707" location="" display="https://turbomir.shop/shop/UID_14906.html"/>
+    <hyperlink ref="E1355" r:id="rId2708" location="" display="https://turbomir.shop/order/?from=html&amp;id=14906"/>
+    <hyperlink ref="B1356" r:id="rId2709" location="" display="https://turbomir.shop/shop/UID_14896.html"/>
+    <hyperlink ref="E1356" r:id="rId2710" location="" display="https://turbomir.shop/order/?from=html&amp;id=14896"/>
+    <hyperlink ref="B1357" r:id="rId2711" location="" display="https://turbomir.shop/shop/UID_14912.html"/>
+    <hyperlink ref="E1357" r:id="rId2712" location="" display="https://turbomir.shop/order/?from=html&amp;id=14912"/>
+    <hyperlink ref="B1358" r:id="rId2713" location="" display="https://turbomir.shop/shop/UID_14897.html"/>
+    <hyperlink ref="E1358" r:id="rId2714" location="" display="https://turbomir.shop/order/?from=html&amp;id=14897"/>
+    <hyperlink ref="B1359" r:id="rId2715" location="" display="https://turbomir.shop/shop/UID_14871.html"/>
+    <hyperlink ref="E1359" r:id="rId2716" location="" display="https://turbomir.shop/order/?from=html&amp;id=14871"/>
+    <hyperlink ref="B1360" r:id="rId2717" location="" display="https://turbomir.shop/shop/UID_14872.html"/>
+    <hyperlink ref="E1360" r:id="rId2718" location="" display="https://turbomir.shop/order/?from=html&amp;id=14872"/>
+    <hyperlink ref="B1361" r:id="rId2719" location="" display="https://turbomir.shop/shop/UID_14873.html"/>
+    <hyperlink ref="E1361" r:id="rId2720" location="" display="https://turbomir.shop/order/?from=html&amp;id=14873"/>
+    <hyperlink ref="B1362" r:id="rId2721" location="" display="https://turbomir.shop/shop/UID_14874.html"/>
+    <hyperlink ref="E1362" r:id="rId2722" location="" display="https://turbomir.shop/order/?from=html&amp;id=14874"/>
+    <hyperlink ref="B1363" r:id="rId2723" location="" display="https://turbomir.shop/shop/UID_14875.html"/>
+    <hyperlink ref="E1363" r:id="rId2724" location="" display="https://turbomir.shop/order/?from=html&amp;id=14875"/>
+    <hyperlink ref="B1364" r:id="rId2725" location="" display="https://turbomir.shop/shop/UID_14876.html"/>
+    <hyperlink ref="E1364" r:id="rId2726" location="" display="https://turbomir.shop/order/?from=html&amp;id=14876"/>
+    <hyperlink ref="B1365" r:id="rId2727" location="" display="https://turbomir.shop/shop/UID_14877.html"/>
+    <hyperlink ref="E1365" r:id="rId2728" location="" display="https://turbomir.shop/order/?from=html&amp;id=14877"/>
+    <hyperlink ref="B1366" r:id="rId2729" location="" display="https://turbomir.shop/shop/UID_14878.html"/>
+    <hyperlink ref="E1366" r:id="rId2730" location="" display="https://turbomir.shop/order/?from=html&amp;id=14878"/>
+    <hyperlink ref="B1367" r:id="rId2731" location="" display="https://turbomir.shop/shop/UID_14879.html"/>
+    <hyperlink ref="E1367" r:id="rId2732" location="" display="https://turbomir.shop/order/?from=html&amp;id=14879"/>
+    <hyperlink ref="B1368" r:id="rId2733" location="" display="https://turbomir.shop/shop/UID_14880.html"/>
+    <hyperlink ref="E1368" r:id="rId2734" location="" display="https://turbomir.shop/order/?from=html&amp;id=14880"/>
+    <hyperlink ref="B1369" r:id="rId2735" location="" display="https://turbomir.shop/shop/UID_14881.html"/>
+    <hyperlink ref="E1369" r:id="rId2736" location="" display="https://turbomir.shop/order/?from=html&amp;id=14881"/>
+    <hyperlink ref="B1370" r:id="rId2737" location="" display="https://turbomir.shop/shop/UID_14882.html"/>
+    <hyperlink ref="E1370" r:id="rId2738" location="" display="https://turbomir.shop/order/?from=html&amp;id=14882"/>
+    <hyperlink ref="B1371" r:id="rId2739" location="" display="https://turbomir.shop/shop/UID_14883.html"/>
+    <hyperlink ref="E1371" r:id="rId2740" location="" display="https://turbomir.shop/order/?from=html&amp;id=14883"/>
+    <hyperlink ref="B1372" r:id="rId2741" location="" display="https://turbomir.shop/shop/UID_14884.html"/>
+    <hyperlink ref="E1372" r:id="rId2742" location="" display="https://turbomir.shop/order/?from=html&amp;id=14884"/>
+    <hyperlink ref="B1373" r:id="rId2743" location="" display="https://turbomir.shop/shop/UID_14885.html"/>
+    <hyperlink ref="E1373" r:id="rId2744" location="" display="https://turbomir.shop/order/?from=html&amp;id=14885"/>
+    <hyperlink ref="B1374" r:id="rId2745" location="" display="https://turbomir.shop/shop/UID_14886.html"/>
+    <hyperlink ref="E1374" r:id="rId2746" location="" display="https://turbomir.shop/order/?from=html&amp;id=14886"/>
+    <hyperlink ref="B1375" r:id="rId2747" location="" display="https://turbomir.shop/shop/UID_14887.html"/>
+    <hyperlink ref="E1375" r:id="rId2748" location="" display="https://turbomir.shop/order/?from=html&amp;id=14887"/>
+    <hyperlink ref="B1376" r:id="rId2749" location="" display="https://turbomir.shop/shop/UID_14888.html"/>
+    <hyperlink ref="E1376" r:id="rId2750" location="" display="https://turbomir.shop/order/?from=html&amp;id=14888"/>
+    <hyperlink ref="B1377" r:id="rId2751" location="" display="https://turbomir.shop/shop/UID_14889.html"/>
+    <hyperlink ref="E1377" r:id="rId2752" location="" display="https://turbomir.shop/order/?from=html&amp;id=14889"/>
+    <hyperlink ref="B1378" r:id="rId2753" location="" display="https://turbomir.shop/shop/UID_14890.html"/>
+    <hyperlink ref="E1378" r:id="rId2754" location="" display="https://turbomir.shop/order/?from=html&amp;id=14890"/>
+    <hyperlink ref="B1379" r:id="rId2755" location="" display="https://turbomir.shop/shop/UID_14891.html"/>
+    <hyperlink ref="E1379" r:id="rId2756" location="" display="https://turbomir.shop/order/?from=html&amp;id=14891"/>
+    <hyperlink ref="B1380" r:id="rId2757" location="" display="https://turbomir.shop/shop/UID_14892.html"/>
+    <hyperlink ref="E1380" r:id="rId2758" location="" display="https://turbomir.shop/order/?from=html&amp;id=14892"/>
+    <hyperlink ref="B1381" r:id="rId2759" location="" display="https://turbomir.shop/shop/UID_14893.html"/>
+    <hyperlink ref="E1381" r:id="rId2760" location="" display="https://turbomir.shop/order/?from=html&amp;id=14893"/>
+    <hyperlink ref="B1382" r:id="rId2761" location="" display="https://turbomir.shop/shop/UID_14894.html"/>
+    <hyperlink ref="E1382" r:id="rId2762" location="" display="https://turbomir.shop/order/?from=html&amp;id=14894"/>
+    <hyperlink ref="B1383" r:id="rId2763" location="" display="https://turbomir.shop/shop/UID_14895.html"/>
+    <hyperlink ref="E1383" r:id="rId2764" location="" display="https://turbomir.shop/order/?from=html&amp;id=14895"/>
+    <hyperlink ref="B1384" r:id="rId2765" location="" display="https://turbomir.shop/shop/UID_14913.html"/>
+    <hyperlink ref="E1384" r:id="rId2766" location="" display="https://turbomir.shop/order/?from=html&amp;id=14913"/>
+    <hyperlink ref="B1385" r:id="rId2767" location="" display="https://turbomir.shop/shop/UID_16235.html"/>
+    <hyperlink ref="E1385" r:id="rId2768" location="" display="https://turbomir.shop/order/?from=html&amp;id=16235"/>
+    <hyperlink ref="B1386" r:id="rId2769" location="" display="https://turbomir.shop/shop/UID_16236.html"/>
+    <hyperlink ref="E1386" r:id="rId2770" location="" display="https://turbomir.shop/order/?from=html&amp;id=16236"/>
+    <hyperlink ref="B1387" r:id="rId2771" location="" display="https://turbomir.shop/shop/UID_16221.html"/>
+    <hyperlink ref="E1387" r:id="rId2772" location="" display="https://turbomir.shop/order/?from=html&amp;id=16221"/>
+    <hyperlink ref="B1388" r:id="rId2773" location="" display="https://turbomir.shop/shop/UID_16222.html"/>
+    <hyperlink ref="E1388" r:id="rId2774" location="" display="https://turbomir.shop/order/?from=html&amp;id=16222"/>
+    <hyperlink ref="B1389" r:id="rId2775" location="" display="https://turbomir.shop/shop/UID_14870.html"/>
+    <hyperlink ref="E1389" r:id="rId2776" location="" display="https://turbomir.shop/order/?from=html&amp;id=14870"/>
+    <hyperlink ref="B1390" r:id="rId2777" location="" display="https://turbomir.shop/shop/UID_16238.html"/>
+    <hyperlink ref="E1390" r:id="rId2778" location="" display="https://turbomir.shop/order/?from=html&amp;id=16238"/>
+    <hyperlink ref="B1391" r:id="rId2779" location="" display="https://turbomir.shop/shop/UID_16239.html"/>
+    <hyperlink ref="E1391" r:id="rId2780" location="" display="https://turbomir.shop/order/?from=html&amp;id=16239"/>
+    <hyperlink ref="B1392" r:id="rId2781" location="" display="https://turbomir.shop/shop/UID_16240.html"/>
+    <hyperlink ref="E1392" r:id="rId2782" location="" display="https://turbomir.shop/order/?from=html&amp;id=16240"/>
+    <hyperlink ref="B1393" r:id="rId2783" location="" display="https://turbomir.shop/shop/UID_16241.html"/>
+    <hyperlink ref="E1393" r:id="rId2784" location="" display="https://turbomir.shop/order/?from=html&amp;id=16241"/>
+    <hyperlink ref="B1394" r:id="rId2785" location="" display="https://turbomir.shop/shop/UID_16242.html"/>
+    <hyperlink ref="E1394" r:id="rId2786" location="" display="https://turbomir.shop/order/?from=html&amp;id=16242"/>
+    <hyperlink ref="B1395" r:id="rId2787" location="" display="https://turbomir.shop/shop/UID_14940.html"/>
+    <hyperlink ref="E1395" r:id="rId2788" location="" display="https://turbomir.shop/order/?from=html&amp;id=14940"/>
+    <hyperlink ref="B1396" r:id="rId2789" location="" display="https://turbomir.shop/shop/UID_14924.html"/>
+    <hyperlink ref="E1396" r:id="rId2790" location="" display="https://turbomir.shop/order/?from=html&amp;id=14924"/>
+    <hyperlink ref="B1397" r:id="rId2791" location="" display="https://turbomir.shop/shop/UID_14921.html"/>
+    <hyperlink ref="E1397" r:id="rId2792" location="" display="https://turbomir.shop/order/?from=html&amp;id=14921"/>
+    <hyperlink ref="B1398" r:id="rId2793" location="" display="https://turbomir.shop/shop/UID_14919.html"/>
+    <hyperlink ref="E1398" r:id="rId2794" location="" display="https://turbomir.shop/order/?from=html&amp;id=14919"/>
+    <hyperlink ref="B1399" r:id="rId2795" location="" display="https://turbomir.shop/shop/UID_16243.html"/>
+    <hyperlink ref="E1399" r:id="rId2796" location="" display="https://turbomir.shop/order/?from=html&amp;id=16243"/>
+    <hyperlink ref="B1400" r:id="rId2797" location="" display="https://turbomir.shop/shop/UID_16244.html"/>
+    <hyperlink ref="E1400" r:id="rId2798" location="" display="https://turbomir.shop/order/?from=html&amp;id=16244"/>
+    <hyperlink ref="B1401" r:id="rId2799" location="" display="https://turbomir.shop/shop/UID_16245.html"/>
+    <hyperlink ref="E1401" r:id="rId2800" location="" display="https://turbomir.shop/order/?from=html&amp;id=16245"/>
+    <hyperlink ref="B1402" r:id="rId2801" location="" display="https://turbomir.shop/shop/UID_16246.html"/>
+    <hyperlink ref="E1402" r:id="rId2802" location="" display="https://turbomir.shop/order/?from=html&amp;id=16246"/>
+    <hyperlink ref="B1403" r:id="rId2803" location="" display="https://turbomir.shop/shop/UID_16247.html"/>
+    <hyperlink ref="E1403" r:id="rId2804" location="" display="https://turbomir.shop/order/?from=html&amp;id=16247"/>
+    <hyperlink ref="B1404" r:id="rId2805" location="" display="https://turbomir.shop/shop/UID_16248.html"/>
+    <hyperlink ref="E1404" r:id="rId2806" location="" display="https://turbomir.shop/order/?from=html&amp;id=16248"/>
+    <hyperlink ref="B1405" r:id="rId2807" location="" display="https://turbomir.shop/shop/UID_16249.html"/>
+    <hyperlink ref="E1405" r:id="rId2808" location="" display="https://turbomir.shop/order/?from=html&amp;id=16249"/>
+    <hyperlink ref="B1406" r:id="rId2809" location="" display="https://turbomir.shop/shop/UID_16250.html"/>
+    <hyperlink ref="E1406" r:id="rId2810" location="" display="https://turbomir.shop/order/?from=html&amp;id=16250"/>
+    <hyperlink ref="B1407" r:id="rId2811" location="" display="https://turbomir.shop/shop/UID_16251.html"/>
+    <hyperlink ref="E1407" r:id="rId2812" location="" display="https://turbomir.shop/order/?from=html&amp;id=16251"/>
+    <hyperlink ref="B1408" r:id="rId2813" location="" display="https://turbomir.shop/shop/UID_16252.html"/>
+    <hyperlink ref="E1408" r:id="rId2814" location="" display="https://turbomir.shop/order/?from=html&amp;id=16252"/>
+    <hyperlink ref="B1409" r:id="rId2815" location="" display="https://turbomir.shop/shop/UID_16253.html"/>
+    <hyperlink ref="E1409" r:id="rId2816" location="" display="https://turbomir.shop/order/?from=html&amp;id=16253"/>
+    <hyperlink ref="B1410" r:id="rId2817" location="" display="https://turbomir.shop/shop/UID_16254.html"/>
+    <hyperlink ref="E1410" r:id="rId2818" location="" display="https://turbomir.shop/order/?from=html&amp;id=16254"/>
+    <hyperlink ref="B1411" r:id="rId2819" location="" display="https://turbomir.shop/shop/UID_16255.html"/>
+    <hyperlink ref="E1411" r:id="rId2820" location="" display="https://turbomir.shop/order/?from=html&amp;id=16255"/>
+    <hyperlink ref="B1412" r:id="rId2821" location="" display="https://turbomir.shop/shop/UID_16256.html"/>
+    <hyperlink ref="E1412" r:id="rId2822" location="" display="https://turbomir.shop/order/?from=html&amp;id=16256"/>
+    <hyperlink ref="B1413" r:id="rId2823" location="" display="https://turbomir.shop/shop/UID_16257.html"/>
+    <hyperlink ref="E1413" r:id="rId2824" location="" display="https://turbomir.shop/order/?from=html&amp;id=16257"/>
+    <hyperlink ref="B1414" r:id="rId2825" location="" display="https://turbomir.shop/shop/UID_16258.html"/>
+    <hyperlink ref="E1414" r:id="rId2826" location="" display="https://turbomir.shop/order/?from=html&amp;id=16258"/>
+    <hyperlink ref="B1415" r:id="rId2827" location="" display="https://turbomir.shop/shop/UID_16259.html"/>
+    <hyperlink ref="E1415" r:id="rId2828" location="" display="https://turbomir.shop/order/?from=html&amp;id=16259"/>
+    <hyperlink ref="B1416" r:id="rId2829" location="" display="https://turbomir.shop/shop/UID_16260.html"/>
+    <hyperlink ref="E1416" r:id="rId2830" location="" display="https://turbomir.shop/order/?from=html&amp;id=16260"/>
+    <hyperlink ref="B1417" r:id="rId2831" location="" display="https://turbomir.shop/shop/UID_16261.html"/>
+    <hyperlink ref="E1417" r:id="rId2832" location="" display="https://turbomir.shop/order/?from=html&amp;id=16261"/>
+    <hyperlink ref="B1418" r:id="rId2833" location="" display="https://turbomir.shop/shop/UID_16262.html"/>
+    <hyperlink ref="E1418" r:id="rId2834" location="" display="https://turbomir.shop/order/?from=html&amp;id=16262"/>
+    <hyperlink ref="B1419" r:id="rId2835" location="" display="https://turbomir.shop/shop/UID_16263.html"/>
+    <hyperlink ref="E1419" r:id="rId2836" location="" display="https://turbomir.shop/order/?from=html&amp;id=16263"/>
+    <hyperlink ref="B1420" r:id="rId2837" location="" display="https://turbomir.shop/shop/UID_16264.html"/>
+    <hyperlink ref="E1420" r:id="rId2838" location="" display="https://turbomir.shop/order/?from=html&amp;id=16264"/>
+    <hyperlink ref="B1421" r:id="rId2839" location="" display="https://turbomir.shop/shop/UID_16265.html"/>
+    <hyperlink ref="E1421" r:id="rId2840" location="" display="https://turbomir.shop/order/?from=html&amp;id=16265"/>
+    <hyperlink ref="B1422" r:id="rId2841" location="" display="https://turbomir.shop/shop/UID_16266.html"/>
+    <hyperlink ref="E1422" r:id="rId2842" location="" display="https://turbomir.shop/order/?from=html&amp;id=16266"/>
+    <hyperlink ref="B1423" r:id="rId2843" location="" display="https://turbomir.shop/shop/UID_16267.html"/>
+    <hyperlink ref="E1423" r:id="rId2844" location="" display="https://turbomir.shop/order/?from=html&amp;id=16267"/>
+    <hyperlink ref="B1424" r:id="rId2845" location="" display="https://turbomir.shop/shop/UID_16268.html"/>
+    <hyperlink ref="E1424" r:id="rId2846" location="" display="https://turbomir.shop/order/?from=html&amp;id=16268"/>
+    <hyperlink ref="B1425" r:id="rId2847" location="" display="https://turbomir.shop/shop/UID_16269.html"/>
+    <hyperlink ref="E1425" r:id="rId2848" location="" display="https://turbomir.shop/order/?from=html&amp;id=16269"/>
+    <hyperlink ref="B1426" r:id="rId2849" location="" display="https://turbomir.shop/shop/UID_16270.html"/>
+    <hyperlink ref="E1426" r:id="rId2850" location="" display="https://turbomir.shop/order/?from=html&amp;id=16270"/>
+    <hyperlink ref="B1427" r:id="rId2851" location="" display="https://turbomir.shop/shop/UID_16271.html"/>
+    <hyperlink ref="E1427" r:id="rId2852" location="" display="https://turbomir.shop/order/?from=html&amp;id=16271"/>
+    <hyperlink ref="B1428" r:id="rId2853" location="" display="https://turbomir.shop/shop/UID_16272.html"/>
+    <hyperlink ref="E1428" r:id="rId2854" location="" display="https://turbomir.shop/order/?from=html&amp;id=16272"/>
+    <hyperlink ref="B1429" r:id="rId2855" location="" display="https://turbomir.shop/shop/UID_16273.html"/>
+    <hyperlink ref="E1429" r:id="rId2856" location="" display="https://turbomir.shop/order/?from=html&amp;id=16273"/>
+    <hyperlink ref="B1430" r:id="rId2857" location="" display="https://turbomir.shop/shop/UID_16274.html"/>
+    <hyperlink ref="E1430" r:id="rId2858" location="" display="https://turbomir.shop/order/?from=html&amp;id=16274"/>
+    <hyperlink ref="B1431" r:id="rId2859" location="" display="https://turbomir.shop/shop/UID_16275.html"/>
+    <hyperlink ref="E1431" r:id="rId2860" location="" display="https://turbomir.shop/order/?from=html&amp;id=16275"/>
+    <hyperlink ref="B1432" r:id="rId2861" location="" display="https://turbomir.shop/shop/UID_16276.html"/>
+    <hyperlink ref="E1432" r:id="rId2862" location="" display="https://turbomir.shop/order/?from=html&amp;id=16276"/>
+    <hyperlink ref="B1433" r:id="rId2863" location="" display="https://turbomir.shop/shop/UID_16277.html"/>
+    <hyperlink ref="E1433" r:id="rId2864" location="" display="https://turbomir.shop/order/?from=html&amp;id=16277"/>
+    <hyperlink ref="B1434" r:id="rId2865" location="" display="https://turbomir.shop/shop/UID_16278.html"/>
+    <hyperlink ref="E1434" r:id="rId2866" location="" display="https://turbomir.shop/order/?from=html&amp;id=16278"/>
+    <hyperlink ref="B1435" r:id="rId2867" location="" display="https://turbomir.shop/shop/UID_16279.html"/>
+    <hyperlink ref="E1435" r:id="rId2868" location="" display="https://turbomir.shop/order/?from=html&amp;id=16279"/>
+    <hyperlink ref="B1436" r:id="rId2869" location="" display="https://turbomir.shop/shop/UID_16280.html"/>
+    <hyperlink ref="E1436" r:id="rId2870" location="" display="https://turbomir.shop/order/?from=html&amp;id=16280"/>
+    <hyperlink ref="B1437" r:id="rId2871" location="" display="https://turbomir.shop/shop/UID_16281.html"/>
+    <hyperlink ref="E1437" r:id="rId2872" location="" display="https://turbomir.shop/order/?from=html&amp;id=16281"/>
+    <hyperlink ref="B1438" r:id="rId2873" location="" display="https://turbomir.shop/shop/UID_16282.html"/>
+    <hyperlink ref="E1438" r:id="rId2874" location="" display="https://turbomir.shop/order/?from=html&amp;id=16282"/>
+    <hyperlink ref="B1439" r:id="rId2875" location="" display="https://turbomir.shop/shop/UID_16283.html"/>
+    <hyperlink ref="E1439" r:id="rId2876" location="" display="https://turbomir.shop/order/?from=html&amp;id=16283"/>
+    <hyperlink ref="B1440" r:id="rId2877" location="" display="https://turbomir.shop/shop/UID_16284.html"/>
+    <hyperlink ref="E1440" r:id="rId2878" location="" display="https://turbomir.shop/order/?from=html&amp;id=16284"/>
+    <hyperlink ref="B1441" r:id="rId2879" location="" display="https://turbomir.shop/shop/UID_16285.html"/>
+    <hyperlink ref="E1441" r:id="rId2880" location="" display="https://turbomir.shop/order/?from=html&amp;id=16285"/>
+    <hyperlink ref="B1442" r:id="rId2881" location="" display="https://turbomir.shop/shop/UID_16286.html"/>
+    <hyperlink ref="E1442" r:id="rId2882" location="" display="https://turbomir.shop/order/?from=html&amp;id=16286"/>
+    <hyperlink ref="B1443" r:id="rId2883" location="" display="https://turbomir.shop/shop/UID_16287.html"/>
+    <hyperlink ref="E1443" r:id="rId2884" location="" display="https://turbomir.shop/order/?from=html&amp;id=16287"/>
+    <hyperlink ref="B1444" r:id="rId2885" location="" display="https://turbomir.shop/shop/UID_16288.html"/>
+    <hyperlink ref="E1444" r:id="rId2886" location="" display="https://turbomir.shop/order/?from=html&amp;id=16288"/>
+    <hyperlink ref="B1445" r:id="rId2887" location="" display="https://turbomir.shop/shop/UID_16289.html"/>
+    <hyperlink ref="E1445" r:id="rId2888" location="" display="https://turbomir.shop/order/?from=html&amp;id=16289"/>
+    <hyperlink ref="B1446" r:id="rId2889" location="" display="https://turbomir.shop/shop/UID_16290.html"/>
+    <hyperlink ref="E1446" r:id="rId2890" location="" display="https://turbomir.shop/order/?from=html&amp;id=16290"/>
+    <hyperlink ref="B1447" r:id="rId2891" location="" display="https://turbomir.shop/shop/UID_16291.html"/>
+    <hyperlink ref="E1447" r:id="rId2892" location="" display="https://turbomir.shop/order/?from=html&amp;id=16291"/>
+    <hyperlink ref="B1448" r:id="rId2893" location="" display="https://turbomir.shop/shop/UID_16292.html"/>
+    <hyperlink ref="E1448" r:id="rId2894" location="" display="https://turbomir.shop/order/?from=html&amp;id=16292"/>
+    <hyperlink ref="B1449" r:id="rId2895" location="" display="https://turbomir.shop/shop/UID_16293.html"/>
+    <hyperlink ref="E1449" r:id="rId2896" location="" display="https://turbomir.shop/order/?from=html&amp;id=16293"/>
+    <hyperlink ref="B1450" r:id="rId2897" location="" display="https://turbomir.shop/shop/UID_16737.html"/>
+    <hyperlink ref="E1450" r:id="rId2898" location="" display="https://turbomir.shop/order/?from=html&amp;id=16737"/>
+    <hyperlink ref="B1451" r:id="rId2899" location="" display="https://turbomir.shop/shop/UID_16738.html"/>
+    <hyperlink ref="E1451" r:id="rId2900" location="" display="https://turbomir.shop/order/?from=html&amp;id=16738"/>
+    <hyperlink ref="B1452" r:id="rId2901" location="" display="https://turbomir.shop/shop/UID_16739.html"/>
+    <hyperlink ref="E1452" r:id="rId2902" location="" display="https://turbomir.shop/order/?from=html&amp;id=16739"/>
+    <hyperlink ref="B1453" r:id="rId2903" location="" display="https://turbomir.shop/shop/UID_16740.html"/>
+    <hyperlink ref="E1453" r:id="rId2904" location="" display="https://turbomir.shop/order/?from=html&amp;id=16740"/>
+    <hyperlink ref="B1454" r:id="rId2905" location="" display="https://turbomir.shop/shop/UID_16741.html"/>
+    <hyperlink ref="E1454" r:id="rId2906" location="" display="https://turbomir.shop/order/?from=html&amp;id=16741"/>
+    <hyperlink ref="B1455" r:id="rId2907" location="" display="https://turbomir.shop/shop/UID_16742.html"/>
+    <hyperlink ref="E1455" r:id="rId2908" location="" display="https://turbomir.shop/order/?from=html&amp;id=16742"/>
+    <hyperlink ref="B1456" r:id="rId2909" location="" display="https://turbomir.shop/shop/UID_16743.html"/>
+    <hyperlink ref="E1456" r:id="rId2910" location="" display="https://turbomir.shop/order/?from=html&amp;id=16743"/>
+    <hyperlink ref="B1457" r:id="rId2911" location="" display="https://turbomir.shop/shop/UID_16744.html"/>
+    <hyperlink ref="E1457" r:id="rId2912" location="" display="https://turbomir.shop/order/?from=html&amp;id=16744"/>
+    <hyperlink ref="B1458" r:id="rId2913" location="" display="https://turbomir.shop/shop/UID_16745.html"/>
+    <hyperlink ref="E1458" r:id="rId2914" location="" display="https://turbomir.shop/order/?from=html&amp;id=16745"/>
+    <hyperlink ref="B1459" r:id="rId2915" location="" display="https://turbomir.shop/shop/UID_16746.html"/>
+    <hyperlink ref="E1459" r:id="rId2916" location="" display="https://turbomir.shop/order/?from=html&amp;id=16746"/>
+    <hyperlink ref="B1460" r:id="rId2917" location="" display="https://turbomir.shop/shop/UID_16747.html"/>
+    <hyperlink ref="E1460" r:id="rId2918" location="" display="https://turbomir.shop/order/?from=html&amp;id=16747"/>
+    <hyperlink ref="B1461" r:id="rId2919" location="" display="https://turbomir.shop/shop/UID_16748.html"/>
+    <hyperlink ref="E1461" r:id="rId2920" location="" display="https://turbomir.shop/order/?from=html&amp;id=16748"/>
+    <hyperlink ref="B1462" r:id="rId2921" location="" display="https://turbomir.shop/shop/UID_18936.html"/>
+    <hyperlink ref="E1462" r:id="rId2922" location="" display="https://turbomir.shop/order/?from=html&amp;id=18936"/>
+    <hyperlink ref="B1463" r:id="rId2923" location="" display="https://turbomir.shop/shop/UID_18972.html"/>
+    <hyperlink ref="E1463" r:id="rId2924" location="" display="https://turbomir.shop/order/?from=html&amp;id=18972"/>
+    <hyperlink ref="B1464" r:id="rId2925" location="" display="https://turbomir.shop/shop/UID_17636.html"/>
+    <hyperlink ref="E1464" r:id="rId2926" location="" display="https://turbomir.shop/order/?from=html&amp;id=17636"/>
+    <hyperlink ref="B1465" r:id="rId2927" location="" display="https://turbomir.shop/shop/UID_17637.html"/>
+    <hyperlink ref="E1465" r:id="rId2928" location="" display="https://turbomir.shop/order/?from=html&amp;id=17637"/>
+    <hyperlink ref="B1466" r:id="rId2929" location="" display="https://turbomir.shop/shop/UID_17638.html"/>
+    <hyperlink ref="E1466" r:id="rId2930" location="" display="https://turbomir.shop/order/?from=html&amp;id=17638"/>
+    <hyperlink ref="B1467" r:id="rId2931" location="" display="https://turbomir.shop/shop/UID_18974.html"/>
+    <hyperlink ref="E1467" r:id="rId2932" location="" display="https://turbomir.shop/order/?from=html&amp;id=18974"/>
+  </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Картриджи 04-09-2026</dc:title>
+  <dc:title>Все каталоги 20-10-2026</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>