--- v0 (2026-09-04)
+++ v1 (2026-10-20)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Турбокомпрессор " sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2435" uniqueCount="2435">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2441" uniqueCount="2441">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена руб.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>1270-970-0133</t>
   </si>
   <si>
     <t>Турбокомпрессор BorgWarner 1270-970-0133</t>
   </si>
   <si>
     <t>Есть</t>
   </si>
   <si>
@@ -7299,66 +7299,84 @@
   <si>
     <t>TMR0R-6804</t>
   </si>
   <si>
     <t>Турбокомпрессор TurboMir 0R-6804</t>
   </si>
   <si>
     <t>TMR0R-6981</t>
   </si>
   <si>
     <t>Турбокомпрессор TurboMir 0R-6981</t>
   </si>
   <si>
     <t>TMR0R-7157</t>
   </si>
   <si>
     <t>Турбокомпрессор TurboMir 0R-7157</t>
   </si>
   <si>
     <t xml:space="preserve">TMR0R-7923 </t>
   </si>
   <si>
     <t>Турбокомпрессор TurboMir 0R-7923</t>
   </si>
   <si>
+    <t>TMRRE516963</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir RE516963</t>
+  </si>
+  <si>
+    <t>TMR51.09100-7882</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор TurboMir 51.09100-7882</t>
+  </si>
+  <si>
     <t>TMR1515A322</t>
   </si>
   <si>
     <t>Турбокомпрессор TurboMir 1515A322</t>
   </si>
   <si>
     <t>TMR6502-51-5040</t>
   </si>
   <si>
     <t>Турбокомпрессор TurboMir 6502-51-5040</t>
   </si>
   <si>
     <t>TMR4038620</t>
   </si>
   <si>
     <t>Турбокомпрессор TurboMir 4038620</t>
+  </si>
+  <si>
+    <t>17208-52010</t>
+  </si>
+  <si>
+    <t>Турбокомпрессор Toyota 17208-52010</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
     <font>
@@ -7510,52 +7528,52 @@
 <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14918" TargetMode="External"/>
 <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14923.html" TargetMode="External"/>
 <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14923" TargetMode="External"/>
 <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14926.html" TargetMode="External"/>
 <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14926" TargetMode="External"/>
 <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14911.html" TargetMode="External"/>
 <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14911" TargetMode="External"/>
 <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14904.html" TargetMode="External"/>
 <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14904" TargetMode="External"/>
 <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14865.html" TargetMode="External"/>
 <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14865" TargetMode="External"/>
 <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14866.html" TargetMode="External"/>
 <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14866" TargetMode="External"/>
 <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15878.html" TargetMode="External"/>
 <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15878" TargetMode="External"/>
 <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15879.html" TargetMode="External"/>
 <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15879" TargetMode="External"/>
 <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15880.html" TargetMode="External"/>
 <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15880" TargetMode="External"/>
 <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_15881.html" TargetMode="External"/>
 <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=15881" TargetMode="External"/>
 <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14941.html" TargetMode="External"/>
 <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14941" TargetMode="External"/>
 <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14903.html" TargetMode="External"/>
 <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14903" TargetMode="External"/>
-<Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14844.html" TargetMode="External"/>
-<Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14844" TargetMode="External"/>
+<Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_18973.html" TargetMode="External"/>
+<Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=18973" TargetMode="External"/>
 <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14845.html" TargetMode="External"/>
 <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14845" TargetMode="External"/>
 <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14909.html" TargetMode="External"/>
 <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14909" TargetMode="External"/>
 <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14910.html" TargetMode="External"/>
 <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14910" TargetMode="External"/>
 <Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14928.html" TargetMode="External"/>
 <Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14928" TargetMode="External"/>
 <Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14922.html" TargetMode="External"/>
 <Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14922" TargetMode="External"/>
 <Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14920.html" TargetMode="External"/>
 <Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14920" TargetMode="External"/>
 <Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14917.html" TargetMode="External"/>
 <Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14917" TargetMode="External"/>
 <Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14862.html" TargetMode="External"/>
 <Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14862" TargetMode="External"/>
 <Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14863.html" TargetMode="External"/>
 <Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14863" TargetMode="External"/>
 <Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14852.html" TargetMode="External"/>
 <Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14852" TargetMode="External"/>
 <Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14925.html" TargetMode="External"/>
 <Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14925" TargetMode="External"/>
 <Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14900.html" TargetMode="External"/>
 <Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14900" TargetMode="External"/>
 <Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14902.html" TargetMode="External"/>
@@ -10096,299 +10114,303 @@
 <Relationship Id="rId2660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16203" TargetMode="External"/>
 <Relationship Id="rId2661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16204.html" TargetMode="External"/>
 <Relationship Id="rId2662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16204" TargetMode="External"/>
 <Relationship Id="rId2663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16205.html" TargetMode="External"/>
 <Relationship Id="rId2664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16205" TargetMode="External"/>
 <Relationship Id="rId2665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16206.html" TargetMode="External"/>
 <Relationship Id="rId2666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16206" TargetMode="External"/>
 <Relationship Id="rId2667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16207.html" TargetMode="External"/>
 <Relationship Id="rId2668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16207" TargetMode="External"/>
 <Relationship Id="rId2669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16208.html" TargetMode="External"/>
 <Relationship Id="rId2670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16208" TargetMode="External"/>
 <Relationship Id="rId2671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16209.html" TargetMode="External"/>
 <Relationship Id="rId2672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16209" TargetMode="External"/>
 <Relationship Id="rId2673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16210.html" TargetMode="External"/>
 <Relationship Id="rId2674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16210" TargetMode="External"/>
 <Relationship Id="rId2675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16212.html" TargetMode="External"/>
 <Relationship Id="rId2676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16212" TargetMode="External"/>
 <Relationship Id="rId2677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16213.html" TargetMode="External"/>
 <Relationship Id="rId2678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16213" TargetMode="External"/>
 <Relationship Id="rId2679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16214.html" TargetMode="External"/>
 <Relationship Id="rId2680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16214" TargetMode="External"/>
 <Relationship Id="rId2681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14847.html" TargetMode="External"/>
 <Relationship Id="rId2682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14847" TargetMode="External"/>
 <Relationship Id="rId2683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14848.html" TargetMode="External"/>
 <Relationship Id="rId2684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14848" TargetMode="External"/>
-<Relationship Id="rId2685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14898.html" TargetMode="External"/>
-[...242 lines deleted...]
-<Relationship Id="rId2928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=17638" TargetMode="External"/></Relationships>
+<Relationship Id="rId2685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14899.html" TargetMode="External"/>
+<Relationship Id="rId2686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14899" TargetMode="External"/>
+<Relationship Id="rId2687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14859.html" TargetMode="External"/>
+<Relationship Id="rId2688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14859" TargetMode="External"/>
+<Relationship Id="rId2689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14860.html" TargetMode="External"/>
+<Relationship Id="rId2690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14860" TargetMode="External"/>
+<Relationship Id="rId2691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14861.html" TargetMode="External"/>
+<Relationship Id="rId2692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14861" TargetMode="External"/>
+<Relationship Id="rId2693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14856.html" TargetMode="External"/>
+<Relationship Id="rId2694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14856" TargetMode="External"/>
+<Relationship Id="rId2695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14857.html" TargetMode="External"/>
+<Relationship Id="rId2696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14857" TargetMode="External"/>
+<Relationship Id="rId2697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14858.html" TargetMode="External"/>
+<Relationship Id="rId2698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14858" TargetMode="External"/>
+<Relationship Id="rId2699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14850.html" TargetMode="External"/>
+<Relationship Id="rId2700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14850" TargetMode="External"/>
+<Relationship Id="rId2701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14851.html" TargetMode="External"/>
+<Relationship Id="rId2702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14851" TargetMode="External"/>
+<Relationship Id="rId2703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14905.html" TargetMode="External"/>
+<Relationship Id="rId2704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14905" TargetMode="External"/>
+<Relationship Id="rId2705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14842.html" TargetMode="External"/>
+<Relationship Id="rId2706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14842" TargetMode="External"/>
+<Relationship Id="rId2707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14906.html" TargetMode="External"/>
+<Relationship Id="rId2708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14906" TargetMode="External"/>
+<Relationship Id="rId2709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14896.html" TargetMode="External"/>
+<Relationship Id="rId2710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14896" TargetMode="External"/>
+<Relationship Id="rId2711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14912.html" TargetMode="External"/>
+<Relationship Id="rId2712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14912" TargetMode="External"/>
+<Relationship Id="rId2713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14897.html" TargetMode="External"/>
+<Relationship Id="rId2714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14897" TargetMode="External"/>
+<Relationship Id="rId2715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14871.html" TargetMode="External"/>
+<Relationship Id="rId2716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14871" TargetMode="External"/>
+<Relationship Id="rId2717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14872.html" TargetMode="External"/>
+<Relationship Id="rId2718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14872" TargetMode="External"/>
+<Relationship Id="rId2719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14873.html" TargetMode="External"/>
+<Relationship Id="rId2720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14873" TargetMode="External"/>
+<Relationship Id="rId2721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14874.html" TargetMode="External"/>
+<Relationship Id="rId2722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14874" TargetMode="External"/>
+<Relationship Id="rId2723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14875.html" TargetMode="External"/>
+<Relationship Id="rId2724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14875" TargetMode="External"/>
+<Relationship Id="rId2725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14876.html" TargetMode="External"/>
+<Relationship Id="rId2726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14876" TargetMode="External"/>
+<Relationship Id="rId2727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14877.html" TargetMode="External"/>
+<Relationship Id="rId2728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14877" TargetMode="External"/>
+<Relationship Id="rId2729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14878.html" TargetMode="External"/>
+<Relationship Id="rId2730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14878" TargetMode="External"/>
+<Relationship Id="rId2731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14879.html" TargetMode="External"/>
+<Relationship Id="rId2732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14879" TargetMode="External"/>
+<Relationship Id="rId2733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14880.html" TargetMode="External"/>
+<Relationship Id="rId2734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14880" TargetMode="External"/>
+<Relationship Id="rId2735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14881.html" TargetMode="External"/>
+<Relationship Id="rId2736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14881" TargetMode="External"/>
+<Relationship Id="rId2737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14882.html" TargetMode="External"/>
+<Relationship Id="rId2738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14882" TargetMode="External"/>
+<Relationship Id="rId2739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14883.html" TargetMode="External"/>
+<Relationship Id="rId2740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14883" TargetMode="External"/>
+<Relationship Id="rId2741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14884.html" TargetMode="External"/>
+<Relationship Id="rId2742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14884" TargetMode="External"/>
+<Relationship Id="rId2743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14885.html" TargetMode="External"/>
+<Relationship Id="rId2744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14885" TargetMode="External"/>
+<Relationship Id="rId2745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14886.html" TargetMode="External"/>
+<Relationship Id="rId2746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14886" TargetMode="External"/>
+<Relationship Id="rId2747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14887.html" TargetMode="External"/>
+<Relationship Id="rId2748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14887" TargetMode="External"/>
+<Relationship Id="rId2749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14888.html" TargetMode="External"/>
+<Relationship Id="rId2750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14888" TargetMode="External"/>
+<Relationship Id="rId2751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14889.html" TargetMode="External"/>
+<Relationship Id="rId2752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14889" TargetMode="External"/>
+<Relationship Id="rId2753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14890.html" TargetMode="External"/>
+<Relationship Id="rId2754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14890" TargetMode="External"/>
+<Relationship Id="rId2755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14891.html" TargetMode="External"/>
+<Relationship Id="rId2756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14891" TargetMode="External"/>
+<Relationship Id="rId2757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14892.html" TargetMode="External"/>
+<Relationship Id="rId2758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14892" TargetMode="External"/>
+<Relationship Id="rId2759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14893.html" TargetMode="External"/>
+<Relationship Id="rId2760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14893" TargetMode="External"/>
+<Relationship Id="rId2761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14894.html" TargetMode="External"/>
+<Relationship Id="rId2762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14894" TargetMode="External"/>
+<Relationship Id="rId2763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14895.html" TargetMode="External"/>
+<Relationship Id="rId2764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14895" TargetMode="External"/>
+<Relationship Id="rId2765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14913.html" TargetMode="External"/>
+<Relationship Id="rId2766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14913" TargetMode="External"/>
+<Relationship Id="rId2767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16235.html" TargetMode="External"/>
+<Relationship Id="rId2768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16235" TargetMode="External"/>
+<Relationship Id="rId2769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16236.html" TargetMode="External"/>
+<Relationship Id="rId2770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16236" TargetMode="External"/>
+<Relationship Id="rId2771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16221.html" TargetMode="External"/>
+<Relationship Id="rId2772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16221" TargetMode="External"/>
+<Relationship Id="rId2773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16222.html" TargetMode="External"/>
+<Relationship Id="rId2774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16222" TargetMode="External"/>
+<Relationship Id="rId2775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14870.html" TargetMode="External"/>
+<Relationship Id="rId2776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14870" TargetMode="External"/>
+<Relationship Id="rId2777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16238.html" TargetMode="External"/>
+<Relationship Id="rId2778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16238" TargetMode="External"/>
+<Relationship Id="rId2779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16239.html" TargetMode="External"/>
+<Relationship Id="rId2780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16239" TargetMode="External"/>
+<Relationship Id="rId2781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16240.html" TargetMode="External"/>
+<Relationship Id="rId2782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16240" TargetMode="External"/>
+<Relationship Id="rId2783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16241.html" TargetMode="External"/>
+<Relationship Id="rId2784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16241" TargetMode="External"/>
+<Relationship Id="rId2785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16242.html" TargetMode="External"/>
+<Relationship Id="rId2786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16242" TargetMode="External"/>
+<Relationship Id="rId2787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14940.html" TargetMode="External"/>
+<Relationship Id="rId2788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14940" TargetMode="External"/>
+<Relationship Id="rId2789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14924.html" TargetMode="External"/>
+<Relationship Id="rId2790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14924" TargetMode="External"/>
+<Relationship Id="rId2791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14921.html" TargetMode="External"/>
+<Relationship Id="rId2792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14921" TargetMode="External"/>
+<Relationship Id="rId2793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_14919.html" TargetMode="External"/>
+<Relationship Id="rId2794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=14919" TargetMode="External"/>
+<Relationship Id="rId2795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16243.html" TargetMode="External"/>
+<Relationship Id="rId2796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16243" TargetMode="External"/>
+<Relationship Id="rId2797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16244.html" TargetMode="External"/>
+<Relationship Id="rId2798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16244" TargetMode="External"/>
+<Relationship Id="rId2799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16245.html" TargetMode="External"/>
+<Relationship Id="rId2800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16245" TargetMode="External"/>
+<Relationship Id="rId2801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16246.html" TargetMode="External"/>
+<Relationship Id="rId2802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16246" TargetMode="External"/>
+<Relationship Id="rId2803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16247.html" TargetMode="External"/>
+<Relationship Id="rId2804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16247" TargetMode="External"/>
+<Relationship Id="rId2805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16248.html" TargetMode="External"/>
+<Relationship Id="rId2806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16248" TargetMode="External"/>
+<Relationship Id="rId2807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16249.html" TargetMode="External"/>
+<Relationship Id="rId2808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16249" TargetMode="External"/>
+<Relationship Id="rId2809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16250.html" TargetMode="External"/>
+<Relationship Id="rId2810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16250" TargetMode="External"/>
+<Relationship Id="rId2811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16251.html" TargetMode="External"/>
+<Relationship Id="rId2812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16251" TargetMode="External"/>
+<Relationship Id="rId2813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16252.html" TargetMode="External"/>
+<Relationship Id="rId2814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16252" TargetMode="External"/>
+<Relationship Id="rId2815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16253.html" TargetMode="External"/>
+<Relationship Id="rId2816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16253" TargetMode="External"/>
+<Relationship Id="rId2817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16254.html" TargetMode="External"/>
+<Relationship Id="rId2818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16254" TargetMode="External"/>
+<Relationship Id="rId2819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16255.html" TargetMode="External"/>
+<Relationship Id="rId2820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16255" TargetMode="External"/>
+<Relationship Id="rId2821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16256.html" TargetMode="External"/>
+<Relationship Id="rId2822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16256" TargetMode="External"/>
+<Relationship Id="rId2823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16257.html" TargetMode="External"/>
+<Relationship Id="rId2824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16257" TargetMode="External"/>
+<Relationship Id="rId2825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16258.html" TargetMode="External"/>
+<Relationship Id="rId2826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16258" TargetMode="External"/>
+<Relationship Id="rId2827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16259.html" TargetMode="External"/>
+<Relationship Id="rId2828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16259" TargetMode="External"/>
+<Relationship Id="rId2829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16260.html" TargetMode="External"/>
+<Relationship Id="rId2830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16260" TargetMode="External"/>
+<Relationship Id="rId2831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16261.html" TargetMode="External"/>
+<Relationship Id="rId2832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16261" TargetMode="External"/>
+<Relationship Id="rId2833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16262.html" TargetMode="External"/>
+<Relationship Id="rId2834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16262" TargetMode="External"/>
+<Relationship Id="rId2835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16263.html" TargetMode="External"/>
+<Relationship Id="rId2836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16263" TargetMode="External"/>
+<Relationship Id="rId2837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16264.html" TargetMode="External"/>
+<Relationship Id="rId2838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16264" TargetMode="External"/>
+<Relationship Id="rId2839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16265.html" TargetMode="External"/>
+<Relationship Id="rId2840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16265" TargetMode="External"/>
+<Relationship Id="rId2841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16266.html" TargetMode="External"/>
+<Relationship Id="rId2842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16266" TargetMode="External"/>
+<Relationship Id="rId2843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16267.html" TargetMode="External"/>
+<Relationship Id="rId2844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16267" TargetMode="External"/>
+<Relationship Id="rId2845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16268.html" TargetMode="External"/>
+<Relationship Id="rId2846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16268" TargetMode="External"/>
+<Relationship Id="rId2847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16269.html" TargetMode="External"/>
+<Relationship Id="rId2848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16269" TargetMode="External"/>
+<Relationship Id="rId2849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16270.html" TargetMode="External"/>
+<Relationship Id="rId2850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16270" TargetMode="External"/>
+<Relationship Id="rId2851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16271.html" TargetMode="External"/>
+<Relationship Id="rId2852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16271" TargetMode="External"/>
+<Relationship Id="rId2853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16272.html" TargetMode="External"/>
+<Relationship Id="rId2854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16272" TargetMode="External"/>
+<Relationship Id="rId2855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16273.html" TargetMode="External"/>
+<Relationship Id="rId2856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16273" TargetMode="External"/>
+<Relationship Id="rId2857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16274.html" TargetMode="External"/>
+<Relationship Id="rId2858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16274" TargetMode="External"/>
+<Relationship Id="rId2859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16275.html" TargetMode="External"/>
+<Relationship Id="rId2860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16275" TargetMode="External"/>
+<Relationship Id="rId2861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16276.html" TargetMode="External"/>
+<Relationship Id="rId2862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16276" TargetMode="External"/>
+<Relationship Id="rId2863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16277.html" TargetMode="External"/>
+<Relationship Id="rId2864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16277" TargetMode="External"/>
+<Relationship Id="rId2865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16278.html" TargetMode="External"/>
+<Relationship Id="rId2866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16278" TargetMode="External"/>
+<Relationship Id="rId2867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16279.html" TargetMode="External"/>
+<Relationship Id="rId2868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16279" TargetMode="External"/>
+<Relationship Id="rId2869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16280.html" TargetMode="External"/>
+<Relationship Id="rId2870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16280" TargetMode="External"/>
+<Relationship Id="rId2871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16281.html" TargetMode="External"/>
+<Relationship Id="rId2872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16281" TargetMode="External"/>
+<Relationship Id="rId2873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16282.html" TargetMode="External"/>
+<Relationship Id="rId2874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16282" TargetMode="External"/>
+<Relationship Id="rId2875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16283.html" TargetMode="External"/>
+<Relationship Id="rId2876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16283" TargetMode="External"/>
+<Relationship Id="rId2877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16284.html" TargetMode="External"/>
+<Relationship Id="rId2878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16284" TargetMode="External"/>
+<Relationship Id="rId2879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16285.html" TargetMode="External"/>
+<Relationship Id="rId2880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16285" TargetMode="External"/>
+<Relationship Id="rId2881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16286.html" TargetMode="External"/>
+<Relationship Id="rId2882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16286" TargetMode="External"/>
+<Relationship Id="rId2883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16287.html" TargetMode="External"/>
+<Relationship Id="rId2884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16287" TargetMode="External"/>
+<Relationship Id="rId2885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16288.html" TargetMode="External"/>
+<Relationship Id="rId2886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16288" TargetMode="External"/>
+<Relationship Id="rId2887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16289.html" TargetMode="External"/>
+<Relationship Id="rId2888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16289" TargetMode="External"/>
+<Relationship Id="rId2889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16290.html" TargetMode="External"/>
+<Relationship Id="rId2890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16290" TargetMode="External"/>
+<Relationship Id="rId2891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16291.html" TargetMode="External"/>
+<Relationship Id="rId2892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16291" TargetMode="External"/>
+<Relationship Id="rId2893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16292.html" TargetMode="External"/>
+<Relationship Id="rId2894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16292" TargetMode="External"/>
+<Relationship Id="rId2895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16293.html" TargetMode="External"/>
+<Relationship Id="rId2896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16293" TargetMode="External"/>
+<Relationship Id="rId2897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16737.html" TargetMode="External"/>
+<Relationship Id="rId2898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16737" TargetMode="External"/>
+<Relationship Id="rId2899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16738.html" TargetMode="External"/>
+<Relationship Id="rId2900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16738" TargetMode="External"/>
+<Relationship Id="rId2901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16739.html" TargetMode="External"/>
+<Relationship Id="rId2902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16739" TargetMode="External"/>
+<Relationship Id="rId2903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16740.html" TargetMode="External"/>
+<Relationship Id="rId2904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16740" TargetMode="External"/>
+<Relationship Id="rId2905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16741.html" TargetMode="External"/>
+<Relationship Id="rId2906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16741" TargetMode="External"/>
+<Relationship Id="rId2907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16742.html" TargetMode="External"/>
+<Relationship Id="rId2908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16742" TargetMode="External"/>
+<Relationship Id="rId2909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16743.html" TargetMode="External"/>
+<Relationship Id="rId2910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16743" TargetMode="External"/>
+<Relationship Id="rId2911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16744.html" TargetMode="External"/>
+<Relationship Id="rId2912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16744" TargetMode="External"/>
+<Relationship Id="rId2913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16745.html" TargetMode="External"/>
+<Relationship Id="rId2914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16745" TargetMode="External"/>
+<Relationship Id="rId2915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16746.html" TargetMode="External"/>
+<Relationship Id="rId2916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16746" TargetMode="External"/>
+<Relationship Id="rId2917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16747.html" TargetMode="External"/>
+<Relationship Id="rId2918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16747" TargetMode="External"/>
+<Relationship Id="rId2919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_16748.html" TargetMode="External"/>
+<Relationship Id="rId2920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=16748" TargetMode="External"/>
+<Relationship Id="rId2921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_18936.html" TargetMode="External"/>
+<Relationship Id="rId2922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=18936" TargetMode="External"/>
+<Relationship Id="rId2923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_18972.html" TargetMode="External"/>
+<Relationship Id="rId2924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=18972" TargetMode="External"/>
+<Relationship Id="rId2925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_17636.html" TargetMode="External"/>
+<Relationship Id="rId2926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=17636" TargetMode="External"/>
+<Relationship Id="rId2927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_17637.html" TargetMode="External"/>
+<Relationship Id="rId2928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=17637" TargetMode="External"/>
+<Relationship Id="rId2929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_17638.html" TargetMode="External"/>
+<Relationship Id="rId2930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=17638" TargetMode="External"/>
+<Relationship Id="rId2931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/shop/UID_18974.html" TargetMode="External"/>
+<Relationship Id="rId2932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turbomir.shop/order/?from=html&amp;id=18974" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:E1465"/>
+  <dimension ref="A1:E1467"/>
   <cols>
     <col min="1" max="1" width="21" customWidth="1"/>
     <col min="2" max="2" width="60" customWidth="1"/>
     <col min="3" max="3" width="17" customWidth="1"/>
     <col min="4" max="4" width="15" customWidth="1"/>
     <col min="5" max="5" width="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="3">
         <v>4</v>
       </c>
     </row>
@@ -11211,51 +11233,51 @@
     <row r="50">
       <c r="A50" t="s" s="4">
         <v>77</v>
       </c>
       <c r="B50" t="s" s="5">
         <v>78</v>
       </c>
       <c r="C50">
         <v>67200</v>
       </c>
       <c r="D50" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E50" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s" s="4">
         <v>79</v>
       </c>
       <c r="B51" t="s" s="5">
         <v>80</v>
       </c>
       <c r="C51">
-        <v>97000</v>
+        <v>101850</v>
       </c>
       <c r="D51" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E51" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>5461132</v>
       </c>
       <c r="B52" t="s" s="5">
         <v>81</v>
       </c>
       <c r="C52">
         <v>303030</v>
       </c>
       <c r="D52" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E52" t="s" s="5">
         <v>8</v>
       </c>
     </row>
@@ -33186,2119 +33208,2153 @@
         <v>7</v>
       </c>
       <c r="E1342" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1343">
       <c r="A1343">
         <v>172830</v>
       </c>
       <c r="B1343" t="s" s="5">
         <v>2202</v>
       </c>
       <c r="C1343">
         <v>93030</v>
       </c>
       <c r="D1343" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1343" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1344">
       <c r="A1344" t="s" s="4">
-        <v>79</v>
+        <v>2203</v>
       </c>
       <c r="B1344" t="s" s="5">
-        <v>80</v>
+        <v>2204</v>
       </c>
       <c r="C1344">
-        <v>97000</v>
+        <v>101850</v>
       </c>
       <c r="D1344" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1344" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1345">
       <c r="A1345" t="s" s="4">
-        <v>2203</v>
+        <v>2205</v>
       </c>
       <c r="B1345" t="s" s="5">
-        <v>2204</v>
+        <v>2206</v>
       </c>
       <c r="C1345">
-        <v>101850</v>
+        <v>111510</v>
       </c>
       <c r="D1345" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1345" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1346">
       <c r="A1346" t="s" s="4">
-        <v>2205</v>
+        <v>2207</v>
       </c>
       <c r="B1346" t="s" s="5">
-        <v>2206</v>
+        <v>2208</v>
       </c>
       <c r="C1346">
-        <v>111510</v>
+        <v>119700</v>
       </c>
       <c r="D1346" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1346" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1347">
       <c r="A1347" t="s" s="4">
-        <v>2207</v>
+        <v>2209</v>
       </c>
       <c r="B1347" t="s" s="5">
-        <v>2208</v>
+        <v>2210</v>
       </c>
       <c r="C1347">
-        <v>119700</v>
+        <v>87360</v>
       </c>
       <c r="D1347" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1347" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1348">
       <c r="A1348" t="s" s="4">
-        <v>2209</v>
+        <v>2211</v>
       </c>
       <c r="B1348" t="s" s="5">
-        <v>2210</v>
+        <v>2212</v>
       </c>
       <c r="C1348">
-        <v>87360</v>
+        <v>85050</v>
       </c>
       <c r="D1348" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1348" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1349">
       <c r="A1349" t="s" s="4">
-        <v>2211</v>
+        <v>2213</v>
       </c>
       <c r="B1349" t="s" s="5">
-        <v>2212</v>
+        <v>2214</v>
       </c>
       <c r="C1349">
-        <v>85050</v>
+        <v>88200</v>
       </c>
       <c r="D1349" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1349" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1350">
       <c r="A1350" t="s" s="4">
-        <v>2213</v>
+        <v>2215</v>
       </c>
       <c r="B1350" t="s" s="5">
-        <v>2214</v>
+        <v>2216</v>
       </c>
       <c r="C1350">
-        <v>88200</v>
+        <v>92400</v>
       </c>
       <c r="D1350" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1350" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1351">
-      <c r="A1351" t="s" s="4">
-        <v>2215</v>
+      <c r="A1351">
+        <v>315730</v>
       </c>
       <c r="B1351" t="s" s="5">
-        <v>2216</v>
+        <v>2217</v>
       </c>
       <c r="C1351">
-        <v>92400</v>
+        <v>60196</v>
       </c>
       <c r="D1351" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1351" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1352">
       <c r="A1352">
-        <v>315730</v>
+        <v>318666</v>
       </c>
       <c r="B1352" t="s" s="5">
-        <v>2217</v>
+        <v>2218</v>
       </c>
       <c r="C1352">
-        <v>60196</v>
+        <v>74551</v>
       </c>
       <c r="D1352" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1352" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1353">
-      <c r="A1353">
-        <v>318666</v>
+      <c r="A1353" t="s" s="4">
+        <v>2219</v>
       </c>
       <c r="B1353" t="s" s="5">
-        <v>2218</v>
+        <v>2220</v>
       </c>
       <c r="C1353">
-        <v>74551</v>
+        <v>66150</v>
       </c>
       <c r="D1353" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1353" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1354">
-      <c r="A1354" t="s" s="4">
-        <v>2219</v>
+      <c r="A1354">
+        <v>3803338</v>
       </c>
       <c r="B1354" t="s" s="5">
-        <v>2220</v>
+        <v>2221</v>
       </c>
       <c r="C1354">
-        <v>66150</v>
+        <v>160020</v>
       </c>
       <c r="D1354" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1354" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1355">
-      <c r="A1355">
-        <v>3803338</v>
+      <c r="A1355" t="s" s="4">
+        <v>2222</v>
       </c>
       <c r="B1355" t="s" s="5">
-        <v>2221</v>
+        <v>2223</v>
       </c>
       <c r="C1355">
-        <v>160020</v>
+        <v>77700</v>
       </c>
       <c r="D1355" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1355" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1356">
       <c r="A1356" t="s" s="4">
-        <v>2222</v>
+        <v>2224</v>
       </c>
       <c r="B1356" t="s" s="5">
-        <v>2223</v>
+        <v>2225</v>
       </c>
       <c r="C1356">
-        <v>77700</v>
+        <v>107100</v>
       </c>
       <c r="D1356" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1356" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1357">
       <c r="A1357" t="s" s="4">
-        <v>2224</v>
+        <v>2226</v>
       </c>
       <c r="B1357" t="s" s="5">
-        <v>2225</v>
+        <v>2227</v>
       </c>
       <c r="C1357">
-        <v>107100</v>
+        <v>73500</v>
       </c>
       <c r="D1357" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1357" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1358">
       <c r="A1358" t="s" s="4">
-        <v>2226</v>
+        <v>2228</v>
       </c>
       <c r="B1358" t="s" s="5">
-        <v>2227</v>
+        <v>2229</v>
       </c>
       <c r="C1358">
-        <v>73500</v>
+        <v>107100</v>
       </c>
       <c r="D1358" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1358" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1359">
       <c r="A1359" t="s" s="4">
-        <v>2228</v>
+        <v>2230</v>
       </c>
       <c r="B1359" t="s" s="5">
-        <v>2229</v>
+        <v>2231</v>
       </c>
       <c r="C1359">
-        <v>107100</v>
+        <v>89250</v>
       </c>
       <c r="D1359" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1359" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1360">
       <c r="A1360" t="s" s="4">
-        <v>2230</v>
+        <v>2232</v>
       </c>
       <c r="B1360" t="s" s="5">
-        <v>2231</v>
+        <v>2233</v>
       </c>
       <c r="C1360">
-        <v>89250</v>
+        <v>95550</v>
       </c>
       <c r="D1360" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1360" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1361">
       <c r="A1361" t="s" s="4">
-        <v>2232</v>
+        <v>2234</v>
       </c>
       <c r="B1361" t="s" s="5">
-        <v>2233</v>
+        <v>2235</v>
       </c>
       <c r="C1361">
-        <v>95550</v>
+        <v>378210</v>
       </c>
       <c r="D1361" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1361" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1362">
       <c r="A1362" t="s" s="4">
-        <v>2234</v>
+        <v>2236</v>
       </c>
       <c r="B1362" t="s" s="5">
-        <v>2235</v>
+        <v>2237</v>
       </c>
       <c r="C1362">
-        <v>378210</v>
+        <v>47250</v>
       </c>
       <c r="D1362" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1362" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1363">
       <c r="A1363" t="s" s="4">
-        <v>2236</v>
+        <v>2238</v>
       </c>
       <c r="B1363" t="s" s="5">
-        <v>2237</v>
+        <v>2239</v>
       </c>
       <c r="C1363">
-        <v>47250</v>
+        <v>48300</v>
       </c>
       <c r="D1363" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1363" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1364">
       <c r="A1364" t="s" s="4">
-        <v>2238</v>
+        <v>2240</v>
       </c>
       <c r="B1364" t="s" s="5">
-        <v>2239</v>
+        <v>2241</v>
       </c>
       <c r="C1364">
         <v>48300</v>
       </c>
       <c r="D1364" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1364" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1365">
       <c r="A1365" t="s" s="4">
-        <v>2240</v>
+        <v>2242</v>
       </c>
       <c r="B1365" t="s" s="5">
-        <v>2241</v>
+        <v>2243</v>
       </c>
       <c r="C1365">
-        <v>48300</v>
+        <v>154140</v>
       </c>
       <c r="D1365" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1365" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1366">
       <c r="A1366" t="s" s="4">
-        <v>2242</v>
+        <v>2244</v>
       </c>
       <c r="B1366" t="s" s="5">
-        <v>2243</v>
+        <v>2245</v>
       </c>
       <c r="C1366">
-        <v>154140</v>
+        <v>48300</v>
       </c>
       <c r="D1366" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1366" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1367">
       <c r="A1367" t="s" s="4">
-        <v>2244</v>
+        <v>2246</v>
       </c>
       <c r="B1367" t="s" s="5">
-        <v>2245</v>
+        <v>2247</v>
       </c>
       <c r="C1367">
         <v>48300</v>
       </c>
       <c r="D1367" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1367" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1368">
       <c r="A1368" t="s" s="4">
-        <v>2246</v>
+        <v>2248</v>
       </c>
       <c r="B1368" t="s" s="5">
-        <v>2247</v>
+        <v>2249</v>
       </c>
       <c r="C1368">
-        <v>48300</v>
+        <v>154140</v>
       </c>
       <c r="D1368" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1368" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1369">
       <c r="A1369" t="s" s="4">
-        <v>2248</v>
+        <v>2250</v>
       </c>
       <c r="B1369" t="s" s="5">
-        <v>2249</v>
+        <v>2251</v>
       </c>
       <c r="C1369">
-        <v>154140</v>
+        <v>87150</v>
       </c>
       <c r="D1369" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1369" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1370">
       <c r="A1370" t="s" s="4">
-        <v>2250</v>
+        <v>2252</v>
       </c>
       <c r="B1370" t="s" s="5">
-        <v>2251</v>
+        <v>2253</v>
       </c>
       <c r="C1370">
-        <v>87150</v>
+        <v>99750</v>
       </c>
       <c r="D1370" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1370" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1371">
       <c r="A1371" t="s" s="4">
-        <v>2252</v>
+        <v>2254</v>
       </c>
       <c r="B1371" t="s" s="5">
-        <v>2253</v>
+        <v>2255</v>
       </c>
       <c r="C1371">
-        <v>99750</v>
+        <v>45150</v>
       </c>
       <c r="D1371" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1371" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1372">
       <c r="A1372" t="s" s="4">
-        <v>2254</v>
+        <v>2256</v>
       </c>
       <c r="B1372" t="s" s="5">
-        <v>2255</v>
+        <v>2257</v>
       </c>
       <c r="C1372">
-        <v>45150</v>
+        <v>92400</v>
       </c>
       <c r="D1372" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1372" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1373">
       <c r="A1373" t="s" s="4">
-        <v>2256</v>
+        <v>2258</v>
       </c>
       <c r="B1373" t="s" s="5">
-        <v>2257</v>
+        <v>2259</v>
       </c>
       <c r="C1373">
-        <v>92400</v>
+        <v>99750</v>
       </c>
       <c r="D1373" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1373" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1374">
       <c r="A1374" t="s" s="4">
-        <v>2258</v>
+        <v>2260</v>
       </c>
       <c r="B1374" t="s" s="5">
-        <v>2259</v>
+        <v>2261</v>
       </c>
       <c r="C1374">
         <v>99750</v>
       </c>
       <c r="D1374" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1374" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1375">
-      <c r="A1375" t="s" s="4">
-        <v>2260</v>
+      <c r="A1375" t="s">
+        <v>2262</v>
       </c>
       <c r="B1375" t="s" s="5">
-        <v>2261</v>
+        <v>2263</v>
       </c>
       <c r="C1375">
+        <v>52500</v>
+      </c>
+      <c r="D1375" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1375" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1376">
+      <c r="A1376" t="s" s="4">
+        <v>2264</v>
+      </c>
+      <c r="B1376" t="s" s="5">
+        <v>2265</v>
+      </c>
+      <c r="C1376">
         <v>99750</v>
-      </c>
-[...15 lines deleted...]
-        <v>52500</v>
       </c>
       <c r="D1376" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1376" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1377">
       <c r="A1377" t="s" s="4">
-        <v>2264</v>
+        <v>2266</v>
       </c>
       <c r="B1377" t="s" s="5">
-        <v>2265</v>
+        <v>2267</v>
       </c>
       <c r="C1377">
         <v>99750</v>
       </c>
       <c r="D1377" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1377" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1378">
       <c r="A1378" t="s" s="4">
-        <v>2266</v>
+        <v>2268</v>
       </c>
       <c r="B1378" t="s" s="5">
-        <v>2267</v>
+        <v>2269</v>
       </c>
       <c r="C1378">
-        <v>99750</v>
+        <v>52500</v>
       </c>
       <c r="D1378" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1378" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1379">
       <c r="A1379" t="s" s="4">
-        <v>2268</v>
+        <v>2270</v>
       </c>
       <c r="B1379" t="s" s="5">
-        <v>2269</v>
+        <v>2271</v>
       </c>
       <c r="C1379">
-        <v>52500</v>
+        <v>191100</v>
       </c>
       <c r="D1379" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1379" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1380">
       <c r="A1380" t="s" s="4">
-        <v>2270</v>
+        <v>2272</v>
       </c>
       <c r="B1380" t="s" s="5">
-        <v>2271</v>
+        <v>2273</v>
       </c>
       <c r="C1380">
         <v>191100</v>
       </c>
       <c r="D1380" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1380" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1381">
       <c r="A1381" t="s" s="4">
-        <v>2272</v>
+        <v>2274</v>
       </c>
       <c r="B1381" t="s" s="5">
-        <v>2273</v>
+        <v>2275</v>
       </c>
       <c r="C1381">
-        <v>191100</v>
+        <v>92400</v>
       </c>
       <c r="D1381" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1381" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1382">
-      <c r="A1382" t="s" s="4">
-        <v>2274</v>
+      <c r="A1382" t="s">
+        <v>2276</v>
       </c>
       <c r="B1382" t="s" s="5">
-        <v>2275</v>
+        <v>2277</v>
       </c>
       <c r="C1382">
-        <v>92400</v>
+        <v>54600</v>
       </c>
       <c r="D1382" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1382" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1383">
-      <c r="A1383" t="s">
-        <v>2276</v>
+      <c r="A1383" t="s" s="4">
+        <v>2278</v>
       </c>
       <c r="B1383" t="s" s="5">
-        <v>2277</v>
+        <v>2279</v>
       </c>
       <c r="C1383">
-        <v>54600</v>
+        <v>107100</v>
       </c>
       <c r="D1383" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1383" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1384">
       <c r="A1384" t="s" s="4">
-        <v>2278</v>
+        <v>2280</v>
       </c>
       <c r="B1384" t="s" s="5">
-        <v>2279</v>
+        <v>2281</v>
       </c>
       <c r="C1384">
-        <v>107100</v>
+        <v>76650</v>
       </c>
       <c r="D1384" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1384" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1385">
-      <c r="A1385" t="s" s="4">
-        <v>2280</v>
+      <c r="A1385">
+        <v>3104768</v>
       </c>
       <c r="B1385" t="s" s="5">
-        <v>2281</v>
+        <v>2282</v>
       </c>
       <c r="C1385">
-        <v>76650</v>
+        <v>161700</v>
       </c>
       <c r="D1385" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1385" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1386">
       <c r="A1386">
-        <v>3104768</v>
+        <v>3104792</v>
       </c>
       <c r="B1386" t="s" s="5">
-        <v>2282</v>
+        <v>2283</v>
       </c>
       <c r="C1386">
         <v>161700</v>
       </c>
       <c r="D1386" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1386" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1387">
       <c r="A1387">
-        <v>3104792</v>
+        <v>3786453</v>
       </c>
       <c r="B1387" t="s" s="5">
-        <v>2283</v>
+        <v>2284</v>
       </c>
       <c r="C1387">
-        <v>161700</v>
+        <v>619500</v>
       </c>
       <c r="D1387" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1387" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1388">
       <c r="A1388">
-        <v>3786453</v>
+        <v>5324594</v>
       </c>
       <c r="B1388" t="s" s="5">
-        <v>2284</v>
+        <v>2285</v>
       </c>
       <c r="C1388">
         <v>619500</v>
       </c>
       <c r="D1388" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1388" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1389">
-      <c r="A1389">
-        <v>5324594</v>
+      <c r="A1389" t="s" s="4">
+        <v>2286</v>
       </c>
       <c r="B1389" t="s" s="5">
-        <v>2285</v>
+        <v>2287</v>
       </c>
       <c r="C1389">
-        <v>619500</v>
+        <v>107100</v>
       </c>
       <c r="D1389" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1389" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1390">
-      <c r="A1390" t="s" s="4">
-        <v>2286</v>
+      <c r="A1390" t="s">
+        <v>2288</v>
       </c>
       <c r="B1390" t="s" s="5">
-        <v>2287</v>
+        <v>2289</v>
       </c>
       <c r="C1390">
-        <v>107100</v>
+        <v>63210</v>
       </c>
       <c r="D1390" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1390" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1391">
       <c r="A1391" t="s">
-        <v>2288</v>
+        <v>2290</v>
       </c>
       <c r="B1391" t="s" s="5">
-        <v>2289</v>
+        <v>2291</v>
       </c>
       <c r="C1391">
         <v>63210</v>
       </c>
       <c r="D1391" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1391" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1392">
-      <c r="A1392" t="s">
-        <v>2290</v>
+      <c r="A1392">
+        <v>4032127</v>
       </c>
       <c r="B1392" t="s" s="5">
-        <v>2291</v>
+        <v>2292</v>
       </c>
       <c r="C1392">
-        <v>63210</v>
+        <v>40530</v>
       </c>
       <c r="D1392" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1392" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1393">
       <c r="A1393">
-        <v>4032127</v>
+        <v>4032200</v>
       </c>
       <c r="B1393" t="s" s="5">
-        <v>2292</v>
+        <v>2293</v>
       </c>
       <c r="C1393">
         <v>40530</v>
       </c>
       <c r="D1393" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1393" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1394">
       <c r="A1394">
-        <v>4032200</v>
+        <v>4033189</v>
       </c>
       <c r="B1394" t="s" s="5">
-        <v>2293</v>
+        <v>2294</v>
       </c>
       <c r="C1394">
         <v>40530</v>
       </c>
       <c r="D1394" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1394" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1395">
-      <c r="A1395">
-        <v>4033189</v>
+      <c r="A1395" t="s" s="4">
+        <v>2295</v>
       </c>
       <c r="B1395" t="s" s="5">
-        <v>2294</v>
+        <v>2296</v>
       </c>
       <c r="C1395">
-        <v>40530</v>
+        <v>81900</v>
       </c>
       <c r="D1395" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1395" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1396">
       <c r="A1396" t="s" s="4">
-        <v>2295</v>
+        <v>2297</v>
       </c>
       <c r="B1396" t="s" s="5">
-        <v>2296</v>
+        <v>2298</v>
       </c>
       <c r="C1396">
-        <v>81900</v>
+        <v>47250</v>
       </c>
       <c r="D1396" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1396" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1397">
       <c r="A1397" t="s" s="4">
-        <v>2297</v>
+        <v>2299</v>
       </c>
       <c r="B1397" t="s" s="5">
-        <v>2298</v>
+        <v>2300</v>
       </c>
       <c r="C1397">
-        <v>47250</v>
+        <v>185220</v>
       </c>
       <c r="D1397" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1397" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1398">
       <c r="A1398" t="s" s="4">
-        <v>2299</v>
+        <v>2301</v>
       </c>
       <c r="B1398" t="s" s="5">
-        <v>2300</v>
+        <v>2302</v>
       </c>
       <c r="C1398">
-        <v>185220</v>
+        <v>63000</v>
       </c>
       <c r="D1398" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1398" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1399">
-      <c r="A1399" t="s" s="4">
-        <v>2301</v>
+      <c r="A1399" t="s">
+        <v>2303</v>
       </c>
       <c r="B1399" t="s" s="5">
-        <v>2302</v>
+        <v>2304</v>
       </c>
       <c r="C1399">
-        <v>63000</v>
+        <v>134718</v>
       </c>
       <c r="D1399" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1399" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1400">
       <c r="A1400" t="s">
-        <v>2303</v>
+        <v>2305</v>
       </c>
       <c r="B1400" t="s" s="5">
-        <v>2304</v>
+        <v>2306</v>
       </c>
       <c r="C1400">
-        <v>134718</v>
+        <v>175181</v>
       </c>
       <c r="D1400" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1400" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1401">
       <c r="A1401" t="s">
-        <v>2305</v>
+        <v>2307</v>
       </c>
       <c r="B1401" t="s" s="5">
-        <v>2306</v>
+        <v>2308</v>
       </c>
       <c r="C1401">
-        <v>175181</v>
+        <v>73375</v>
       </c>
       <c r="D1401" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1401" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1402">
       <c r="A1402" t="s">
-        <v>2307</v>
+        <v>2309</v>
       </c>
       <c r="B1402" t="s" s="5">
-        <v>2308</v>
+        <v>2310</v>
       </c>
       <c r="C1402">
         <v>73375</v>
       </c>
       <c r="D1402" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1402" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1403">
       <c r="A1403" t="s">
-        <v>2309</v>
+        <v>2311</v>
       </c>
       <c r="B1403" t="s" s="5">
-        <v>2310</v>
+        <v>2312</v>
       </c>
       <c r="C1403">
-        <v>73375</v>
+        <v>77032</v>
       </c>
       <c r="D1403" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1403" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1404">
       <c r="A1404" t="s">
-        <v>2311</v>
+        <v>2313</v>
       </c>
       <c r="B1404" t="s" s="5">
-        <v>2312</v>
+        <v>2314</v>
       </c>
       <c r="C1404">
-        <v>77032</v>
+        <v>65471</v>
       </c>
       <c r="D1404" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1404" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1405">
       <c r="A1405" t="s">
-        <v>2313</v>
+        <v>2315</v>
       </c>
       <c r="B1405" t="s" s="5">
-        <v>2314</v>
+        <v>2316</v>
       </c>
       <c r="C1405">
-        <v>65471</v>
+        <v>78540</v>
       </c>
       <c r="D1405" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1405" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1406">
       <c r="A1406" t="s">
-        <v>2315</v>
+        <v>2317</v>
       </c>
       <c r="B1406" t="s" s="5">
-        <v>2316</v>
+        <v>2318</v>
       </c>
       <c r="C1406">
-        <v>78540</v>
+        <v>81900</v>
       </c>
       <c r="D1406" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1406" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1407">
       <c r="A1407" t="s">
-        <v>2317</v>
+        <v>2319</v>
       </c>
       <c r="B1407" t="s" s="5">
-        <v>2318</v>
+        <v>2320</v>
       </c>
       <c r="C1407">
-        <v>81900</v>
+        <v>60900</v>
       </c>
       <c r="D1407" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1407" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1408">
       <c r="A1408" t="s">
-        <v>2319</v>
+        <v>2321</v>
       </c>
       <c r="B1408" t="s" s="5">
-        <v>2320</v>
+        <v>2322</v>
       </c>
       <c r="C1408">
-        <v>60900</v>
+        <v>119442</v>
       </c>
       <c r="D1408" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1408" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1409">
       <c r="A1409" t="s">
-        <v>2321</v>
+        <v>2323</v>
       </c>
       <c r="B1409" t="s" s="5">
-        <v>2322</v>
+        <v>2324</v>
       </c>
       <c r="C1409">
-        <v>119442</v>
+        <v>83285</v>
       </c>
       <c r="D1409" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1409" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1410">
       <c r="A1410" t="s">
-        <v>2323</v>
+        <v>2325</v>
       </c>
       <c r="B1410" t="s" s="5">
-        <v>2324</v>
+        <v>2326</v>
       </c>
       <c r="C1410">
         <v>83285</v>
       </c>
       <c r="D1410" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1410" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1411">
       <c r="A1411" t="s">
-        <v>2325</v>
+        <v>2327</v>
       </c>
       <c r="B1411" t="s" s="5">
-        <v>2326</v>
+        <v>2328</v>
       </c>
       <c r="C1411">
-        <v>83285</v>
+        <v>63584</v>
       </c>
       <c r="D1411" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1411" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1412">
       <c r="A1412" t="s">
-        <v>2327</v>
+        <v>2329</v>
       </c>
       <c r="B1412" t="s" s="5">
-        <v>2328</v>
+        <v>2330</v>
       </c>
       <c r="C1412">
-        <v>63584</v>
+        <v>129410</v>
       </c>
       <c r="D1412" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1412" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1413">
       <c r="A1413" t="s">
-        <v>2329</v>
+        <v>2331</v>
       </c>
       <c r="B1413" t="s" s="5">
-        <v>2330</v>
+        <v>2332</v>
       </c>
       <c r="C1413">
-        <v>129410</v>
+        <v>49770</v>
       </c>
       <c r="D1413" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1413" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1414">
       <c r="A1414" t="s">
-        <v>2331</v>
+        <v>2333</v>
       </c>
       <c r="B1414" t="s" s="5">
-        <v>2332</v>
+        <v>2334</v>
       </c>
       <c r="C1414">
-        <v>49770</v>
+        <v>80217</v>
       </c>
       <c r="D1414" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1414" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1415">
       <c r="A1415" t="s">
-        <v>2333</v>
+        <v>2335</v>
       </c>
       <c r="B1415" t="s" s="5">
-        <v>2334</v>
+        <v>2336</v>
       </c>
       <c r="C1415">
-        <v>80217</v>
+        <v>104519</v>
       </c>
       <c r="D1415" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1415" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1416">
       <c r="A1416" t="s">
-        <v>2335</v>
+        <v>2337</v>
       </c>
       <c r="B1416" t="s" s="5">
-        <v>2336</v>
+        <v>2338</v>
       </c>
       <c r="C1416">
-        <v>104519</v>
+        <v>60281</v>
       </c>
       <c r="D1416" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1416" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1417">
       <c r="A1417" t="s">
-        <v>2337</v>
+        <v>2339</v>
       </c>
       <c r="B1417" t="s" s="5">
-        <v>2338</v>
+        <v>2340</v>
       </c>
       <c r="C1417">
-        <v>60281</v>
+        <v>83285</v>
       </c>
       <c r="D1417" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1417" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1418">
       <c r="A1418" t="s">
-        <v>2339</v>
+        <v>2341</v>
       </c>
       <c r="B1418" t="s" s="5">
-        <v>2340</v>
+        <v>2342</v>
       </c>
       <c r="C1418">
         <v>83285</v>
       </c>
       <c r="D1418" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1418" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1419">
       <c r="A1419" t="s">
-        <v>2341</v>
+        <v>2343</v>
       </c>
       <c r="B1419" t="s" s="5">
-        <v>2342</v>
+        <v>2344</v>
       </c>
       <c r="C1419">
-        <v>83285</v>
+        <v>66651</v>
       </c>
       <c r="D1419" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1419" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1420">
       <c r="A1420" t="s">
-        <v>2343</v>
+        <v>2345</v>
       </c>
       <c r="B1420" t="s" s="5">
-        <v>2344</v>
+        <v>2346</v>
       </c>
       <c r="C1420">
-        <v>66651</v>
+        <v>71370</v>
       </c>
       <c r="D1420" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1420" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1421">
       <c r="A1421" t="s">
-        <v>2345</v>
+        <v>2347</v>
       </c>
       <c r="B1421" t="s" s="5">
-        <v>2346</v>
+        <v>2348</v>
       </c>
       <c r="C1421">
-        <v>71370</v>
+        <v>54854</v>
       </c>
       <c r="D1421" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1421" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1422">
       <c r="A1422" t="s">
-        <v>2347</v>
+        <v>2349</v>
       </c>
       <c r="B1422" t="s" s="5">
-        <v>2348</v>
+        <v>2350</v>
       </c>
       <c r="C1422">
-        <v>54854</v>
+        <v>71370</v>
       </c>
       <c r="D1422" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1422" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1423">
       <c r="A1423" t="s">
-        <v>2349</v>
+        <v>2351</v>
       </c>
       <c r="B1423" t="s" s="5">
-        <v>2350</v>
+        <v>2352</v>
       </c>
       <c r="C1423">
         <v>71370</v>
       </c>
       <c r="D1423" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1423" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1424">
       <c r="A1424" t="s">
-        <v>2351</v>
+        <v>2353</v>
       </c>
       <c r="B1424" t="s" s="5">
-        <v>2352</v>
+        <v>2354</v>
       </c>
       <c r="C1424">
         <v>71370</v>
       </c>
       <c r="D1424" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1424" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1425">
       <c r="A1425" t="s">
-        <v>2353</v>
+        <v>2355</v>
       </c>
       <c r="B1425" t="s" s="5">
-        <v>2354</v>
+        <v>2356</v>
       </c>
       <c r="C1425">
         <v>71370</v>
       </c>
       <c r="D1425" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1425" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1426">
       <c r="A1426" t="s">
-        <v>2355</v>
+        <v>2357</v>
       </c>
       <c r="B1426" t="s" s="5">
-        <v>2356</v>
+        <v>2358</v>
       </c>
       <c r="C1426">
         <v>71370</v>
       </c>
       <c r="D1426" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1426" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1427">
       <c r="A1427" t="s">
-        <v>2357</v>
+        <v>2359</v>
       </c>
       <c r="B1427" t="s" s="5">
-        <v>2358</v>
+        <v>2360</v>
       </c>
       <c r="C1427">
         <v>71370</v>
       </c>
       <c r="D1427" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1427" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1428">
       <c r="A1428" t="s">
-        <v>2359</v>
+        <v>2361</v>
       </c>
       <c r="B1428" t="s" s="5">
-        <v>2360</v>
+        <v>2362</v>
       </c>
       <c r="C1428">
         <v>71370</v>
       </c>
       <c r="D1428" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1428" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1429">
       <c r="A1429" t="s">
-        <v>2361</v>
+        <v>2363</v>
       </c>
       <c r="B1429" t="s" s="5">
-        <v>2362</v>
+        <v>2364</v>
       </c>
       <c r="C1429">
         <v>71370</v>
       </c>
       <c r="D1429" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1429" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1430">
       <c r="A1430" t="s">
-        <v>2363</v>
+        <v>2365</v>
       </c>
       <c r="B1430" t="s" s="5">
-        <v>2364</v>
+        <v>2366</v>
       </c>
       <c r="C1430">
-        <v>71370</v>
+        <v>70072</v>
       </c>
       <c r="D1430" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1430" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1431">
       <c r="A1431" t="s">
-        <v>2365</v>
+        <v>2367</v>
       </c>
       <c r="B1431" t="s" s="5">
-        <v>2366</v>
+        <v>2368</v>
       </c>
       <c r="C1431">
-        <v>70072</v>
+        <v>51315</v>
       </c>
       <c r="D1431" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1431" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1432">
       <c r="A1432" t="s">
-        <v>2367</v>
+        <v>2369</v>
       </c>
       <c r="B1432" t="s" s="5">
-        <v>2368</v>
+        <v>2370</v>
       </c>
       <c r="C1432">
-        <v>51315</v>
+        <v>54265</v>
       </c>
       <c r="D1432" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1432" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1433">
       <c r="A1433" t="s">
-        <v>2369</v>
+        <v>2371</v>
       </c>
       <c r="B1433" t="s" s="5">
-        <v>2370</v>
+        <v>2372</v>
       </c>
       <c r="C1433">
-        <v>54265</v>
+        <v>63584</v>
       </c>
       <c r="D1433" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1433" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1434">
       <c r="A1434" t="s">
-        <v>2371</v>
+        <v>2373</v>
       </c>
       <c r="B1434" t="s" s="5">
-        <v>2372</v>
+        <v>2374</v>
       </c>
       <c r="C1434">
-        <v>63584</v>
+        <v>58629</v>
       </c>
       <c r="D1434" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1434" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1435">
       <c r="A1435" t="s">
-        <v>2373</v>
+        <v>2375</v>
       </c>
       <c r="B1435" t="s" s="5">
-        <v>2374</v>
+        <v>2376</v>
       </c>
       <c r="C1435">
-        <v>58629</v>
+        <v>54265</v>
       </c>
       <c r="D1435" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1435" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1436">
       <c r="A1436" t="s">
-        <v>2375</v>
+        <v>2377</v>
       </c>
       <c r="B1436" t="s" s="5">
-        <v>2376</v>
+        <v>2378</v>
       </c>
       <c r="C1436">
-        <v>54265</v>
+        <v>59691</v>
       </c>
       <c r="D1436" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1436" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1437">
       <c r="A1437" t="s">
-        <v>2377</v>
+        <v>2379</v>
       </c>
       <c r="B1437" t="s" s="5">
-        <v>2378</v>
+        <v>2380</v>
       </c>
       <c r="C1437">
-        <v>59691</v>
+        <v>54265</v>
       </c>
       <c r="D1437" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1437" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1438">
       <c r="A1438" t="s">
-        <v>2379</v>
+        <v>2381</v>
       </c>
       <c r="B1438" t="s" s="5">
-        <v>2380</v>
+        <v>2382</v>
       </c>
       <c r="C1438">
-        <v>54265</v>
+        <v>87885</v>
       </c>
       <c r="D1438" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1438" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1439">
       <c r="A1439" t="s">
-        <v>2381</v>
+        <v>2383</v>
       </c>
       <c r="B1439" t="s" s="5">
-        <v>2382</v>
+        <v>2384</v>
       </c>
       <c r="C1439">
-        <v>87885</v>
+        <v>94374</v>
       </c>
       <c r="D1439" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1439" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1440">
       <c r="A1440" t="s">
-        <v>2383</v>
+        <v>2385</v>
       </c>
       <c r="B1440" t="s" s="5">
-        <v>2384</v>
+        <v>2386</v>
       </c>
       <c r="C1440">
-        <v>94374</v>
+        <v>60871</v>
       </c>
       <c r="D1440" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1440" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1441">
       <c r="A1441" t="s">
-        <v>2385</v>
+        <v>2387</v>
       </c>
       <c r="B1441" t="s" s="5">
-        <v>2386</v>
+        <v>2388</v>
       </c>
       <c r="C1441">
-        <v>60871</v>
+        <v>64056</v>
       </c>
       <c r="D1441" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1441" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1442">
       <c r="A1442" t="s">
-        <v>2387</v>
+        <v>2389</v>
       </c>
       <c r="B1442" t="s" s="5">
-        <v>2388</v>
+        <v>2390</v>
       </c>
       <c r="C1442">
-        <v>64056</v>
+        <v>94963</v>
       </c>
       <c r="D1442" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1442" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1443">
       <c r="A1443" t="s">
-        <v>2389</v>
+        <v>2391</v>
       </c>
       <c r="B1443" t="s" s="5">
-        <v>2390</v>
+        <v>2392</v>
       </c>
       <c r="C1443">
-        <v>94963</v>
+        <v>34092</v>
       </c>
       <c r="D1443" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1443" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1444">
       <c r="A1444" t="s">
-        <v>2391</v>
+        <v>2393</v>
       </c>
       <c r="B1444" t="s" s="5">
-        <v>2392</v>
+        <v>2394</v>
       </c>
       <c r="C1444">
         <v>34092</v>
       </c>
       <c r="D1444" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1444" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1445">
       <c r="A1445" t="s">
-        <v>2393</v>
+        <v>2395</v>
       </c>
       <c r="B1445" t="s" s="5">
-        <v>2394</v>
+        <v>2396</v>
       </c>
       <c r="C1445">
-        <v>34092</v>
+        <v>48012</v>
       </c>
       <c r="D1445" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1445" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1446">
       <c r="A1446" t="s">
-        <v>2395</v>
+        <v>2397</v>
       </c>
       <c r="B1446" t="s" s="5">
-        <v>2396</v>
+        <v>2398</v>
       </c>
       <c r="C1446">
-        <v>48012</v>
+        <v>79628</v>
       </c>
       <c r="D1446" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1446" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1447">
       <c r="A1447" t="s">
-        <v>2397</v>
+        <v>2399</v>
       </c>
       <c r="B1447" t="s" s="5">
-        <v>2398</v>
+        <v>2400</v>
       </c>
       <c r="C1447">
-        <v>79628</v>
+        <v>50726</v>
       </c>
       <c r="D1447" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1447" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1448">
       <c r="A1448" t="s">
-        <v>2399</v>
+        <v>2401</v>
       </c>
       <c r="B1448" t="s" s="5">
-        <v>2400</v>
+        <v>2402</v>
       </c>
       <c r="C1448">
-        <v>50726</v>
+        <v>59219</v>
       </c>
       <c r="D1448" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1448" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1449">
       <c r="A1449" t="s">
-        <v>2401</v>
+        <v>2403</v>
       </c>
       <c r="B1449" t="s" s="5">
-        <v>2402</v>
+        <v>2404</v>
       </c>
       <c r="C1449">
-        <v>59219</v>
+        <v>43050</v>
       </c>
       <c r="D1449" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1449" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1450">
       <c r="A1450" t="s">
-        <v>2403</v>
+        <v>2405</v>
       </c>
       <c r="B1450" t="s" s="5">
-        <v>2404</v>
+        <v>2406</v>
       </c>
       <c r="C1450">
-        <v>43050</v>
+        <v>45535</v>
       </c>
       <c r="D1450" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1450" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1451">
       <c r="A1451" t="s">
-        <v>2405</v>
+        <v>2407</v>
       </c>
       <c r="B1451" t="s" s="5">
-        <v>2406</v>
+        <v>2408</v>
       </c>
       <c r="C1451">
-        <v>45535</v>
+        <v>60871</v>
       </c>
       <c r="D1451" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1451" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1452">
       <c r="A1452" t="s">
-        <v>2407</v>
+        <v>2409</v>
       </c>
       <c r="B1452" t="s" s="5">
-        <v>2408</v>
+        <v>2410</v>
       </c>
       <c r="C1452">
-        <v>60871</v>
+        <v>41583</v>
       </c>
       <c r="D1452" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1452" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1453">
       <c r="A1453" t="s">
-        <v>2409</v>
+        <v>2411</v>
       </c>
       <c r="B1453" t="s" s="5">
-        <v>2410</v>
+        <v>2412</v>
       </c>
       <c r="C1453">
-        <v>41583</v>
+        <v>46526</v>
       </c>
       <c r="D1453" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1453" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1454">
       <c r="A1454" t="s">
-        <v>2411</v>
+        <v>2413</v>
       </c>
       <c r="B1454" t="s" s="5">
-        <v>2412</v>
+        <v>2414</v>
       </c>
       <c r="C1454">
-        <v>46526</v>
+        <v>55149</v>
       </c>
       <c r="D1454" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1454" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1455">
       <c r="A1455" t="s">
-        <v>2413</v>
+        <v>2415</v>
       </c>
       <c r="B1455" t="s" s="5">
-        <v>2414</v>
+        <v>2416</v>
       </c>
       <c r="C1455">
-        <v>55149</v>
+        <v>57330</v>
       </c>
       <c r="D1455" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1455" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1456">
       <c r="A1456" t="s">
-        <v>2415</v>
+        <v>2417</v>
       </c>
       <c r="B1456" t="s" s="5">
-        <v>2416</v>
+        <v>2418</v>
       </c>
       <c r="C1456">
-        <v>57330</v>
+        <v>62935</v>
       </c>
       <c r="D1456" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1456" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1457">
       <c r="A1457" t="s">
-        <v>2417</v>
+        <v>2419</v>
       </c>
       <c r="B1457" t="s" s="5">
-        <v>2418</v>
+        <v>2420</v>
       </c>
       <c r="C1457">
-        <v>62935</v>
+        <v>146456</v>
       </c>
       <c r="D1457" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1457" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1458">
       <c r="A1458" t="s">
-        <v>2419</v>
+        <v>2421</v>
       </c>
       <c r="B1458" t="s" s="5">
-        <v>2420</v>
+        <v>2422</v>
       </c>
       <c r="C1458">
-        <v>146456</v>
+        <v>128938</v>
       </c>
       <c r="D1458" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1458" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1459">
       <c r="A1459" t="s">
-        <v>2421</v>
+        <v>2423</v>
       </c>
       <c r="B1459" t="s" s="5">
-        <v>2422</v>
+        <v>2424</v>
       </c>
       <c r="C1459">
-        <v>128938</v>
+        <v>102159</v>
       </c>
       <c r="D1459" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1459" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1460">
       <c r="A1460" t="s">
-        <v>2423</v>
+        <v>2425</v>
       </c>
       <c r="B1460" t="s" s="5">
-        <v>2424</v>
+        <v>2426</v>
       </c>
       <c r="C1460">
-        <v>102159</v>
+        <v>118439</v>
       </c>
       <c r="D1460" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1460" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1461">
       <c r="A1461" t="s">
-        <v>2425</v>
+        <v>2427</v>
       </c>
       <c r="B1461" t="s" s="5">
-        <v>2426</v>
+        <v>2428</v>
       </c>
       <c r="C1461">
-        <v>118439</v>
+        <v>90245</v>
       </c>
       <c r="D1461" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1461" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1462">
       <c r="A1462" t="s">
-        <v>2427</v>
+        <v>2429</v>
       </c>
       <c r="B1462" t="s" s="5">
-        <v>2428</v>
+        <v>2430</v>
       </c>
       <c r="C1462">
-        <v>90245</v>
+        <v>83285</v>
       </c>
       <c r="D1462" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1462" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1463">
       <c r="A1463" t="s">
-        <v>2429</v>
+        <v>2431</v>
       </c>
       <c r="B1463" t="s" s="5">
-        <v>2430</v>
+        <v>2432</v>
       </c>
       <c r="C1463">
-        <v>64646</v>
+        <v>280762</v>
       </c>
       <c r="D1463" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1463" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1464">
       <c r="A1464" t="s">
-        <v>2431</v>
+        <v>2433</v>
       </c>
       <c r="B1464" t="s" s="5">
-        <v>2432</v>
+        <v>2434</v>
       </c>
       <c r="C1464">
-        <v>221248</v>
+        <v>64646</v>
       </c>
       <c r="D1464" t="s" s="6">
         <v>7</v>
       </c>
       <c r="E1464" t="s" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="1465">
       <c r="A1465" t="s">
-        <v>2433</v>
+        <v>2435</v>
       </c>
       <c r="B1465" t="s" s="5">
-        <v>2434</v>
+        <v>2436</v>
       </c>
       <c r="C1465">
+        <v>221248</v>
+      </c>
+      <c r="D1465" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1465" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1466">
+      <c r="A1466" t="s">
+        <v>2437</v>
+      </c>
+      <c r="B1466" t="s" s="5">
+        <v>2438</v>
+      </c>
+      <c r="C1466">
         <v>77268</v>
       </c>
-      <c r="D1465" t="s" s="6">
-[...2 lines deleted...]
-      <c r="E1465" t="s" s="5">
+      <c r="D1466" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1466" t="s" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1467">
+      <c r="A1467" t="s" s="4">
+        <v>2439</v>
+      </c>
+      <c r="B1467" t="s" s="5">
+        <v>2440</v>
+      </c>
+      <c r="C1467">
+        <v>0</v>
+      </c>
+      <c r="D1467" t="s" s="6">
+        <v>7</v>
+      </c>
+      <c r="E1467" t="s" s="5">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId1" location="" display="https://turbomir.shop/shop/UID_14864.html"/>
     <hyperlink ref="E2" r:id="rId2" location="" display="https://turbomir.shop/order/?from=html&amp;id=14864"/>
     <hyperlink ref="B3" r:id="rId3" location="" display="https://turbomir.shop/shop/UID_14939.html"/>
     <hyperlink ref="E3" r:id="rId4" location="" display="https://turbomir.shop/order/?from=html&amp;id=14939"/>
     <hyperlink ref="B4" r:id="rId5" location="" display="https://turbomir.shop/shop/UID_14933.html"/>
     <hyperlink ref="E4" r:id="rId6" location="" display="https://turbomir.shop/order/?from=html&amp;id=14933"/>
     <hyperlink ref="B5" r:id="rId7" location="" display="https://turbomir.shop/shop/UID_14846.html"/>
     <hyperlink ref="E5" r:id="rId8" location="" display="https://turbomir.shop/order/?from=html&amp;id=14846"/>
     <hyperlink ref="B6" r:id="rId9" location="" display="https://turbomir.shop/shop/UID_15876.html"/>
     <hyperlink ref="E6" r:id="rId10" location="" display="https://turbomir.shop/order/?from=html&amp;id=15876"/>
     <hyperlink ref="B7" r:id="rId11" location="" display="https://turbomir.shop/shop/UID_15882.html"/>
     <hyperlink ref="E7" r:id="rId12" location="" display="https://turbomir.shop/order/?from=html&amp;id=15882"/>
     <hyperlink ref="B8" r:id="rId13" location="" display="https://turbomir.shop/shop/UID_15883.html"/>
     <hyperlink ref="E8" r:id="rId14" location="" display="https://turbomir.shop/order/?from=html&amp;id=15883"/>
     <hyperlink ref="B9" r:id="rId15" location="" display="https://turbomir.shop/shop/UID_15884.html"/>
     <hyperlink ref="E9" r:id="rId16" location="" display="https://turbomir.shop/order/?from=html&amp;id=15884"/>
     <hyperlink ref="B10" r:id="rId17" location="" display="https://turbomir.shop/shop/UID_15885.html"/>
     <hyperlink ref="E10" r:id="rId18" location="" display="https://turbomir.shop/order/?from=html&amp;id=15885"/>
     <hyperlink ref="B11" r:id="rId19" location="" display="https://turbomir.shop/shop/UID_15877.html"/>
     <hyperlink ref="E11" r:id="rId20" location="" display="https://turbomir.shop/order/?from=html&amp;id=15877"/>
@@ -35358,52 +35414,52 @@
     <hyperlink ref="E38" r:id="rId74" location="" display="https://turbomir.shop/order/?from=html&amp;id=14918"/>
     <hyperlink ref="B39" r:id="rId75" location="" display="https://turbomir.shop/shop/UID_14923.html"/>
     <hyperlink ref="E39" r:id="rId76" location="" display="https://turbomir.shop/order/?from=html&amp;id=14923"/>
     <hyperlink ref="B40" r:id="rId77" location="" display="https://turbomir.shop/shop/UID_14926.html"/>
     <hyperlink ref="E40" r:id="rId78" location="" display="https://turbomir.shop/order/?from=html&amp;id=14926"/>
     <hyperlink ref="B41" r:id="rId79" location="" display="https://turbomir.shop/shop/UID_14911.html"/>
     <hyperlink ref="E41" r:id="rId80" location="" display="https://turbomir.shop/order/?from=html&amp;id=14911"/>
     <hyperlink ref="B42" r:id="rId81" location="" display="https://turbomir.shop/shop/UID_14904.html"/>
     <hyperlink ref="E42" r:id="rId82" location="" display="https://turbomir.shop/order/?from=html&amp;id=14904"/>
     <hyperlink ref="B43" r:id="rId83" location="" display="https://turbomir.shop/shop/UID_14865.html"/>
     <hyperlink ref="E43" r:id="rId84" location="" display="https://turbomir.shop/order/?from=html&amp;id=14865"/>
     <hyperlink ref="B44" r:id="rId85" location="" display="https://turbomir.shop/shop/UID_14866.html"/>
     <hyperlink ref="E44" r:id="rId86" location="" display="https://turbomir.shop/order/?from=html&amp;id=14866"/>
     <hyperlink ref="B45" r:id="rId87" location="" display="https://turbomir.shop/shop/UID_15878.html"/>
     <hyperlink ref="E45" r:id="rId88" location="" display="https://turbomir.shop/order/?from=html&amp;id=15878"/>
     <hyperlink ref="B46" r:id="rId89" location="" display="https://turbomir.shop/shop/UID_15879.html"/>
     <hyperlink ref="E46" r:id="rId90" location="" display="https://turbomir.shop/order/?from=html&amp;id=15879"/>
     <hyperlink ref="B47" r:id="rId91" location="" display="https://turbomir.shop/shop/UID_15880.html"/>
     <hyperlink ref="E47" r:id="rId92" location="" display="https://turbomir.shop/order/?from=html&amp;id=15880"/>
     <hyperlink ref="B48" r:id="rId93" location="" display="https://turbomir.shop/shop/UID_15881.html"/>
     <hyperlink ref="E48" r:id="rId94" location="" display="https://turbomir.shop/order/?from=html&amp;id=15881"/>
     <hyperlink ref="B49" r:id="rId95" location="" display="https://turbomir.shop/shop/UID_14941.html"/>
     <hyperlink ref="E49" r:id="rId96" location="" display="https://turbomir.shop/order/?from=html&amp;id=14941"/>
     <hyperlink ref="B50" r:id="rId97" location="" display="https://turbomir.shop/shop/UID_14903.html"/>
     <hyperlink ref="E50" r:id="rId98" location="" display="https://turbomir.shop/order/?from=html&amp;id=14903"/>
-    <hyperlink ref="B51" r:id="rId99" location="" display="https://turbomir.shop/shop/UID_14844.html"/>
-    <hyperlink ref="E51" r:id="rId100" location="" display="https://turbomir.shop/order/?from=html&amp;id=14844"/>
+    <hyperlink ref="B51" r:id="rId99" location="" display="https://turbomir.shop/shop/UID_18973.html"/>
+    <hyperlink ref="E51" r:id="rId100" location="" display="https://turbomir.shop/order/?from=html&amp;id=18973"/>
     <hyperlink ref="B52" r:id="rId101" location="" display="https://turbomir.shop/shop/UID_14845.html"/>
     <hyperlink ref="E52" r:id="rId102" location="" display="https://turbomir.shop/order/?from=html&amp;id=14845"/>
     <hyperlink ref="B53" r:id="rId103" location="" display="https://turbomir.shop/shop/UID_14909.html"/>
     <hyperlink ref="E53" r:id="rId104" location="" display="https://turbomir.shop/order/?from=html&amp;id=14909"/>
     <hyperlink ref="B54" r:id="rId105" location="" display="https://turbomir.shop/shop/UID_14910.html"/>
     <hyperlink ref="E54" r:id="rId106" location="" display="https://turbomir.shop/order/?from=html&amp;id=14910"/>
     <hyperlink ref="B55" r:id="rId107" location="" display="https://turbomir.shop/shop/UID_14928.html"/>
     <hyperlink ref="E55" r:id="rId108" location="" display="https://turbomir.shop/order/?from=html&amp;id=14928"/>
     <hyperlink ref="B56" r:id="rId109" location="" display="https://turbomir.shop/shop/UID_14922.html"/>
     <hyperlink ref="E56" r:id="rId110" location="" display="https://turbomir.shop/order/?from=html&amp;id=14922"/>
     <hyperlink ref="B57" r:id="rId111" location="" display="https://turbomir.shop/shop/UID_14920.html"/>
     <hyperlink ref="E57" r:id="rId112" location="" display="https://turbomir.shop/order/?from=html&amp;id=14920"/>
     <hyperlink ref="B58" r:id="rId113" location="" display="https://turbomir.shop/shop/UID_14917.html"/>
     <hyperlink ref="E58" r:id="rId114" location="" display="https://turbomir.shop/order/?from=html&amp;id=14917"/>
     <hyperlink ref="B59" r:id="rId115" location="" display="https://turbomir.shop/shop/UID_14862.html"/>
     <hyperlink ref="E59" r:id="rId116" location="" display="https://turbomir.shop/order/?from=html&amp;id=14862"/>
     <hyperlink ref="B60" r:id="rId117" location="" display="https://turbomir.shop/shop/UID_14863.html"/>
     <hyperlink ref="E60" r:id="rId118" location="" display="https://turbomir.shop/order/?from=html&amp;id=14863"/>
     <hyperlink ref="B61" r:id="rId119" location="" display="https://turbomir.shop/shop/UID_14852.html"/>
     <hyperlink ref="E61" r:id="rId120" location="" display="https://turbomir.shop/order/?from=html&amp;id=14852"/>
     <hyperlink ref="B62" r:id="rId121" location="" display="https://turbomir.shop/shop/UID_14925.html"/>
     <hyperlink ref="E62" r:id="rId122" location="" display="https://turbomir.shop/order/?from=html&amp;id=14925"/>
     <hyperlink ref="B63" r:id="rId123" location="" display="https://turbomir.shop/shop/UID_14900.html"/>
     <hyperlink ref="E63" r:id="rId124" location="" display="https://turbomir.shop/order/?from=html&amp;id=14900"/>
     <hyperlink ref="B64" r:id="rId125" location="" display="https://turbomir.shop/shop/UID_14902.html"/>
@@ -37944,297 +38000,301 @@
     <hyperlink ref="E1331" r:id="rId2660" location="" display="https://turbomir.shop/order/?from=html&amp;id=16203"/>
     <hyperlink ref="B1332" r:id="rId2661" location="" display="https://turbomir.shop/shop/UID_16204.html"/>
     <hyperlink ref="E1332" r:id="rId2662" location="" display="https://turbomir.shop/order/?from=html&amp;id=16204"/>
     <hyperlink ref="B1333" r:id="rId2663" location="" display="https://turbomir.shop/shop/UID_16205.html"/>
     <hyperlink ref="E1333" r:id="rId2664" location="" display="https://turbomir.shop/order/?from=html&amp;id=16205"/>
     <hyperlink ref="B1334" r:id="rId2665" location="" display="https://turbomir.shop/shop/UID_16206.html"/>
     <hyperlink ref="E1334" r:id="rId2666" location="" display="https://turbomir.shop/order/?from=html&amp;id=16206"/>
     <hyperlink ref="B1335" r:id="rId2667" location="" display="https://turbomir.shop/shop/UID_16207.html"/>
     <hyperlink ref="E1335" r:id="rId2668" location="" display="https://turbomir.shop/order/?from=html&amp;id=16207"/>
     <hyperlink ref="B1336" r:id="rId2669" location="" display="https://turbomir.shop/shop/UID_16208.html"/>
     <hyperlink ref="E1336" r:id="rId2670" location="" display="https://turbomir.shop/order/?from=html&amp;id=16208"/>
     <hyperlink ref="B1337" r:id="rId2671" location="" display="https://turbomir.shop/shop/UID_16209.html"/>
     <hyperlink ref="E1337" r:id="rId2672" location="" display="https://turbomir.shop/order/?from=html&amp;id=16209"/>
     <hyperlink ref="B1338" r:id="rId2673" location="" display="https://turbomir.shop/shop/UID_16210.html"/>
     <hyperlink ref="E1338" r:id="rId2674" location="" display="https://turbomir.shop/order/?from=html&amp;id=16210"/>
     <hyperlink ref="B1339" r:id="rId2675" location="" display="https://turbomir.shop/shop/UID_16212.html"/>
     <hyperlink ref="E1339" r:id="rId2676" location="" display="https://turbomir.shop/order/?from=html&amp;id=16212"/>
     <hyperlink ref="B1340" r:id="rId2677" location="" display="https://turbomir.shop/shop/UID_16213.html"/>
     <hyperlink ref="E1340" r:id="rId2678" location="" display="https://turbomir.shop/order/?from=html&amp;id=16213"/>
     <hyperlink ref="B1341" r:id="rId2679" location="" display="https://turbomir.shop/shop/UID_16214.html"/>
     <hyperlink ref="E1341" r:id="rId2680" location="" display="https://turbomir.shop/order/?from=html&amp;id=16214"/>
     <hyperlink ref="B1342" r:id="rId2681" location="" display="https://turbomir.shop/shop/UID_14847.html"/>
     <hyperlink ref="E1342" r:id="rId2682" location="" display="https://turbomir.shop/order/?from=html&amp;id=14847"/>
     <hyperlink ref="B1343" r:id="rId2683" location="" display="https://turbomir.shop/shop/UID_14848.html"/>
     <hyperlink ref="E1343" r:id="rId2684" location="" display="https://turbomir.shop/order/?from=html&amp;id=14848"/>
-    <hyperlink ref="B1344" r:id="rId2685" location="" display="https://turbomir.shop/shop/UID_14898.html"/>
-[...242 lines deleted...]
-    <hyperlink ref="E1465" r:id="rId2928" location="" display="https://turbomir.shop/order/?from=html&amp;id=17638"/>
+    <hyperlink ref="B1344" r:id="rId2685" location="" display="https://turbomir.shop/shop/UID_14899.html"/>
+    <hyperlink ref="E1344" r:id="rId2686" location="" display="https://turbomir.shop/order/?from=html&amp;id=14899"/>
+    <hyperlink ref="B1345" r:id="rId2687" location="" display="https://turbomir.shop/shop/UID_14859.html"/>
+    <hyperlink ref="E1345" r:id="rId2688" location="" display="https://turbomir.shop/order/?from=html&amp;id=14859"/>
+    <hyperlink ref="B1346" r:id="rId2689" location="" display="https://turbomir.shop/shop/UID_14860.html"/>
+    <hyperlink ref="E1346" r:id="rId2690" location="" display="https://turbomir.shop/order/?from=html&amp;id=14860"/>
+    <hyperlink ref="B1347" r:id="rId2691" location="" display="https://turbomir.shop/shop/UID_14861.html"/>
+    <hyperlink ref="E1347" r:id="rId2692" location="" display="https://turbomir.shop/order/?from=html&amp;id=14861"/>
+    <hyperlink ref="B1348" r:id="rId2693" location="" display="https://turbomir.shop/shop/UID_14856.html"/>
+    <hyperlink ref="E1348" r:id="rId2694" location="" display="https://turbomir.shop/order/?from=html&amp;id=14856"/>
+    <hyperlink ref="B1349" r:id="rId2695" location="" display="https://turbomir.shop/shop/UID_14857.html"/>
+    <hyperlink ref="E1349" r:id="rId2696" location="" display="https://turbomir.shop/order/?from=html&amp;id=14857"/>
+    <hyperlink ref="B1350" r:id="rId2697" location="" display="https://turbomir.shop/shop/UID_14858.html"/>
+    <hyperlink ref="E1350" r:id="rId2698" location="" display="https://turbomir.shop/order/?from=html&amp;id=14858"/>
+    <hyperlink ref="B1351" r:id="rId2699" location="" display="https://turbomir.shop/shop/UID_14850.html"/>
+    <hyperlink ref="E1351" r:id="rId2700" location="" display="https://turbomir.shop/order/?from=html&amp;id=14850"/>
+    <hyperlink ref="B1352" r:id="rId2701" location="" display="https://turbomir.shop/shop/UID_14851.html"/>
+    <hyperlink ref="E1352" r:id="rId2702" location="" display="https://turbomir.shop/order/?from=html&amp;id=14851"/>
+    <hyperlink ref="B1353" r:id="rId2703" location="" display="https://turbomir.shop/shop/UID_14905.html"/>
+    <hyperlink ref="E1353" r:id="rId2704" location="" display="https://turbomir.shop/order/?from=html&amp;id=14905"/>
+    <hyperlink ref="B1354" r:id="rId2705" location="" display="https://turbomir.shop/shop/UID_14842.html"/>
+    <hyperlink ref="E1354" r:id="rId2706" location="" display="https://turbomir.shop/order/?from=html&amp;id=14842"/>
+    <hyperlink ref="B1355" r:id="rId2707" location="" display="https://turbomir.shop/shop/UID_14906.html"/>
+    <hyperlink ref="E1355" r:id="rId2708" location="" display="https://turbomir.shop/order/?from=html&amp;id=14906"/>
+    <hyperlink ref="B1356" r:id="rId2709" location="" display="https://turbomir.shop/shop/UID_14896.html"/>
+    <hyperlink ref="E1356" r:id="rId2710" location="" display="https://turbomir.shop/order/?from=html&amp;id=14896"/>
+    <hyperlink ref="B1357" r:id="rId2711" location="" display="https://turbomir.shop/shop/UID_14912.html"/>
+    <hyperlink ref="E1357" r:id="rId2712" location="" display="https://turbomir.shop/order/?from=html&amp;id=14912"/>
+    <hyperlink ref="B1358" r:id="rId2713" location="" display="https://turbomir.shop/shop/UID_14897.html"/>
+    <hyperlink ref="E1358" r:id="rId2714" location="" display="https://turbomir.shop/order/?from=html&amp;id=14897"/>
+    <hyperlink ref="B1359" r:id="rId2715" location="" display="https://turbomir.shop/shop/UID_14871.html"/>
+    <hyperlink ref="E1359" r:id="rId2716" location="" display="https://turbomir.shop/order/?from=html&amp;id=14871"/>
+    <hyperlink ref="B1360" r:id="rId2717" location="" display="https://turbomir.shop/shop/UID_14872.html"/>
+    <hyperlink ref="E1360" r:id="rId2718" location="" display="https://turbomir.shop/order/?from=html&amp;id=14872"/>
+    <hyperlink ref="B1361" r:id="rId2719" location="" display="https://turbomir.shop/shop/UID_14873.html"/>
+    <hyperlink ref="E1361" r:id="rId2720" location="" display="https://turbomir.shop/order/?from=html&amp;id=14873"/>
+    <hyperlink ref="B1362" r:id="rId2721" location="" display="https://turbomir.shop/shop/UID_14874.html"/>
+    <hyperlink ref="E1362" r:id="rId2722" location="" display="https://turbomir.shop/order/?from=html&amp;id=14874"/>
+    <hyperlink ref="B1363" r:id="rId2723" location="" display="https://turbomir.shop/shop/UID_14875.html"/>
+    <hyperlink ref="E1363" r:id="rId2724" location="" display="https://turbomir.shop/order/?from=html&amp;id=14875"/>
+    <hyperlink ref="B1364" r:id="rId2725" location="" display="https://turbomir.shop/shop/UID_14876.html"/>
+    <hyperlink ref="E1364" r:id="rId2726" location="" display="https://turbomir.shop/order/?from=html&amp;id=14876"/>
+    <hyperlink ref="B1365" r:id="rId2727" location="" display="https://turbomir.shop/shop/UID_14877.html"/>
+    <hyperlink ref="E1365" r:id="rId2728" location="" display="https://turbomir.shop/order/?from=html&amp;id=14877"/>
+    <hyperlink ref="B1366" r:id="rId2729" location="" display="https://turbomir.shop/shop/UID_14878.html"/>
+    <hyperlink ref="E1366" r:id="rId2730" location="" display="https://turbomir.shop/order/?from=html&amp;id=14878"/>
+    <hyperlink ref="B1367" r:id="rId2731" location="" display="https://turbomir.shop/shop/UID_14879.html"/>
+    <hyperlink ref="E1367" r:id="rId2732" location="" display="https://turbomir.shop/order/?from=html&amp;id=14879"/>
+    <hyperlink ref="B1368" r:id="rId2733" location="" display="https://turbomir.shop/shop/UID_14880.html"/>
+    <hyperlink ref="E1368" r:id="rId2734" location="" display="https://turbomir.shop/order/?from=html&amp;id=14880"/>
+    <hyperlink ref="B1369" r:id="rId2735" location="" display="https://turbomir.shop/shop/UID_14881.html"/>
+    <hyperlink ref="E1369" r:id="rId2736" location="" display="https://turbomir.shop/order/?from=html&amp;id=14881"/>
+    <hyperlink ref="B1370" r:id="rId2737" location="" display="https://turbomir.shop/shop/UID_14882.html"/>
+    <hyperlink ref="E1370" r:id="rId2738" location="" display="https://turbomir.shop/order/?from=html&amp;id=14882"/>
+    <hyperlink ref="B1371" r:id="rId2739" location="" display="https://turbomir.shop/shop/UID_14883.html"/>
+    <hyperlink ref="E1371" r:id="rId2740" location="" display="https://turbomir.shop/order/?from=html&amp;id=14883"/>
+    <hyperlink ref="B1372" r:id="rId2741" location="" display="https://turbomir.shop/shop/UID_14884.html"/>
+    <hyperlink ref="E1372" r:id="rId2742" location="" display="https://turbomir.shop/order/?from=html&amp;id=14884"/>
+    <hyperlink ref="B1373" r:id="rId2743" location="" display="https://turbomir.shop/shop/UID_14885.html"/>
+    <hyperlink ref="E1373" r:id="rId2744" location="" display="https://turbomir.shop/order/?from=html&amp;id=14885"/>
+    <hyperlink ref="B1374" r:id="rId2745" location="" display="https://turbomir.shop/shop/UID_14886.html"/>
+    <hyperlink ref="E1374" r:id="rId2746" location="" display="https://turbomir.shop/order/?from=html&amp;id=14886"/>
+    <hyperlink ref="B1375" r:id="rId2747" location="" display="https://turbomir.shop/shop/UID_14887.html"/>
+    <hyperlink ref="E1375" r:id="rId2748" location="" display="https://turbomir.shop/order/?from=html&amp;id=14887"/>
+    <hyperlink ref="B1376" r:id="rId2749" location="" display="https://turbomir.shop/shop/UID_14888.html"/>
+    <hyperlink ref="E1376" r:id="rId2750" location="" display="https://turbomir.shop/order/?from=html&amp;id=14888"/>
+    <hyperlink ref="B1377" r:id="rId2751" location="" display="https://turbomir.shop/shop/UID_14889.html"/>
+    <hyperlink ref="E1377" r:id="rId2752" location="" display="https://turbomir.shop/order/?from=html&amp;id=14889"/>
+    <hyperlink ref="B1378" r:id="rId2753" location="" display="https://turbomir.shop/shop/UID_14890.html"/>
+    <hyperlink ref="E1378" r:id="rId2754" location="" display="https://turbomir.shop/order/?from=html&amp;id=14890"/>
+    <hyperlink ref="B1379" r:id="rId2755" location="" display="https://turbomir.shop/shop/UID_14891.html"/>
+    <hyperlink ref="E1379" r:id="rId2756" location="" display="https://turbomir.shop/order/?from=html&amp;id=14891"/>
+    <hyperlink ref="B1380" r:id="rId2757" location="" display="https://turbomir.shop/shop/UID_14892.html"/>
+    <hyperlink ref="E1380" r:id="rId2758" location="" display="https://turbomir.shop/order/?from=html&amp;id=14892"/>
+    <hyperlink ref="B1381" r:id="rId2759" location="" display="https://turbomir.shop/shop/UID_14893.html"/>
+    <hyperlink ref="E1381" r:id="rId2760" location="" display="https://turbomir.shop/order/?from=html&amp;id=14893"/>
+    <hyperlink ref="B1382" r:id="rId2761" location="" display="https://turbomir.shop/shop/UID_14894.html"/>
+    <hyperlink ref="E1382" r:id="rId2762" location="" display="https://turbomir.shop/order/?from=html&amp;id=14894"/>
+    <hyperlink ref="B1383" r:id="rId2763" location="" display="https://turbomir.shop/shop/UID_14895.html"/>
+    <hyperlink ref="E1383" r:id="rId2764" location="" display="https://turbomir.shop/order/?from=html&amp;id=14895"/>
+    <hyperlink ref="B1384" r:id="rId2765" location="" display="https://turbomir.shop/shop/UID_14913.html"/>
+    <hyperlink ref="E1384" r:id="rId2766" location="" display="https://turbomir.shop/order/?from=html&amp;id=14913"/>
+    <hyperlink ref="B1385" r:id="rId2767" location="" display="https://turbomir.shop/shop/UID_16235.html"/>
+    <hyperlink ref="E1385" r:id="rId2768" location="" display="https://turbomir.shop/order/?from=html&amp;id=16235"/>
+    <hyperlink ref="B1386" r:id="rId2769" location="" display="https://turbomir.shop/shop/UID_16236.html"/>
+    <hyperlink ref="E1386" r:id="rId2770" location="" display="https://turbomir.shop/order/?from=html&amp;id=16236"/>
+    <hyperlink ref="B1387" r:id="rId2771" location="" display="https://turbomir.shop/shop/UID_16221.html"/>
+    <hyperlink ref="E1387" r:id="rId2772" location="" display="https://turbomir.shop/order/?from=html&amp;id=16221"/>
+    <hyperlink ref="B1388" r:id="rId2773" location="" display="https://turbomir.shop/shop/UID_16222.html"/>
+    <hyperlink ref="E1388" r:id="rId2774" location="" display="https://turbomir.shop/order/?from=html&amp;id=16222"/>
+    <hyperlink ref="B1389" r:id="rId2775" location="" display="https://turbomir.shop/shop/UID_14870.html"/>
+    <hyperlink ref="E1389" r:id="rId2776" location="" display="https://turbomir.shop/order/?from=html&amp;id=14870"/>
+    <hyperlink ref="B1390" r:id="rId2777" location="" display="https://turbomir.shop/shop/UID_16238.html"/>
+    <hyperlink ref="E1390" r:id="rId2778" location="" display="https://turbomir.shop/order/?from=html&amp;id=16238"/>
+    <hyperlink ref="B1391" r:id="rId2779" location="" display="https://turbomir.shop/shop/UID_16239.html"/>
+    <hyperlink ref="E1391" r:id="rId2780" location="" display="https://turbomir.shop/order/?from=html&amp;id=16239"/>
+    <hyperlink ref="B1392" r:id="rId2781" location="" display="https://turbomir.shop/shop/UID_16240.html"/>
+    <hyperlink ref="E1392" r:id="rId2782" location="" display="https://turbomir.shop/order/?from=html&amp;id=16240"/>
+    <hyperlink ref="B1393" r:id="rId2783" location="" display="https://turbomir.shop/shop/UID_16241.html"/>
+    <hyperlink ref="E1393" r:id="rId2784" location="" display="https://turbomir.shop/order/?from=html&amp;id=16241"/>
+    <hyperlink ref="B1394" r:id="rId2785" location="" display="https://turbomir.shop/shop/UID_16242.html"/>
+    <hyperlink ref="E1394" r:id="rId2786" location="" display="https://turbomir.shop/order/?from=html&amp;id=16242"/>
+    <hyperlink ref="B1395" r:id="rId2787" location="" display="https://turbomir.shop/shop/UID_14940.html"/>
+    <hyperlink ref="E1395" r:id="rId2788" location="" display="https://turbomir.shop/order/?from=html&amp;id=14940"/>
+    <hyperlink ref="B1396" r:id="rId2789" location="" display="https://turbomir.shop/shop/UID_14924.html"/>
+    <hyperlink ref="E1396" r:id="rId2790" location="" display="https://turbomir.shop/order/?from=html&amp;id=14924"/>
+    <hyperlink ref="B1397" r:id="rId2791" location="" display="https://turbomir.shop/shop/UID_14921.html"/>
+    <hyperlink ref="E1397" r:id="rId2792" location="" display="https://turbomir.shop/order/?from=html&amp;id=14921"/>
+    <hyperlink ref="B1398" r:id="rId2793" location="" display="https://turbomir.shop/shop/UID_14919.html"/>
+    <hyperlink ref="E1398" r:id="rId2794" location="" display="https://turbomir.shop/order/?from=html&amp;id=14919"/>
+    <hyperlink ref="B1399" r:id="rId2795" location="" display="https://turbomir.shop/shop/UID_16243.html"/>
+    <hyperlink ref="E1399" r:id="rId2796" location="" display="https://turbomir.shop/order/?from=html&amp;id=16243"/>
+    <hyperlink ref="B1400" r:id="rId2797" location="" display="https://turbomir.shop/shop/UID_16244.html"/>
+    <hyperlink ref="E1400" r:id="rId2798" location="" display="https://turbomir.shop/order/?from=html&amp;id=16244"/>
+    <hyperlink ref="B1401" r:id="rId2799" location="" display="https://turbomir.shop/shop/UID_16245.html"/>
+    <hyperlink ref="E1401" r:id="rId2800" location="" display="https://turbomir.shop/order/?from=html&amp;id=16245"/>
+    <hyperlink ref="B1402" r:id="rId2801" location="" display="https://turbomir.shop/shop/UID_16246.html"/>
+    <hyperlink ref="E1402" r:id="rId2802" location="" display="https://turbomir.shop/order/?from=html&amp;id=16246"/>
+    <hyperlink ref="B1403" r:id="rId2803" location="" display="https://turbomir.shop/shop/UID_16247.html"/>
+    <hyperlink ref="E1403" r:id="rId2804" location="" display="https://turbomir.shop/order/?from=html&amp;id=16247"/>
+    <hyperlink ref="B1404" r:id="rId2805" location="" display="https://turbomir.shop/shop/UID_16248.html"/>
+    <hyperlink ref="E1404" r:id="rId2806" location="" display="https://turbomir.shop/order/?from=html&amp;id=16248"/>
+    <hyperlink ref="B1405" r:id="rId2807" location="" display="https://turbomir.shop/shop/UID_16249.html"/>
+    <hyperlink ref="E1405" r:id="rId2808" location="" display="https://turbomir.shop/order/?from=html&amp;id=16249"/>
+    <hyperlink ref="B1406" r:id="rId2809" location="" display="https://turbomir.shop/shop/UID_16250.html"/>
+    <hyperlink ref="E1406" r:id="rId2810" location="" display="https://turbomir.shop/order/?from=html&amp;id=16250"/>
+    <hyperlink ref="B1407" r:id="rId2811" location="" display="https://turbomir.shop/shop/UID_16251.html"/>
+    <hyperlink ref="E1407" r:id="rId2812" location="" display="https://turbomir.shop/order/?from=html&amp;id=16251"/>
+    <hyperlink ref="B1408" r:id="rId2813" location="" display="https://turbomir.shop/shop/UID_16252.html"/>
+    <hyperlink ref="E1408" r:id="rId2814" location="" display="https://turbomir.shop/order/?from=html&amp;id=16252"/>
+    <hyperlink ref="B1409" r:id="rId2815" location="" display="https://turbomir.shop/shop/UID_16253.html"/>
+    <hyperlink ref="E1409" r:id="rId2816" location="" display="https://turbomir.shop/order/?from=html&amp;id=16253"/>
+    <hyperlink ref="B1410" r:id="rId2817" location="" display="https://turbomir.shop/shop/UID_16254.html"/>
+    <hyperlink ref="E1410" r:id="rId2818" location="" display="https://turbomir.shop/order/?from=html&amp;id=16254"/>
+    <hyperlink ref="B1411" r:id="rId2819" location="" display="https://turbomir.shop/shop/UID_16255.html"/>
+    <hyperlink ref="E1411" r:id="rId2820" location="" display="https://turbomir.shop/order/?from=html&amp;id=16255"/>
+    <hyperlink ref="B1412" r:id="rId2821" location="" display="https://turbomir.shop/shop/UID_16256.html"/>
+    <hyperlink ref="E1412" r:id="rId2822" location="" display="https://turbomir.shop/order/?from=html&amp;id=16256"/>
+    <hyperlink ref="B1413" r:id="rId2823" location="" display="https://turbomir.shop/shop/UID_16257.html"/>
+    <hyperlink ref="E1413" r:id="rId2824" location="" display="https://turbomir.shop/order/?from=html&amp;id=16257"/>
+    <hyperlink ref="B1414" r:id="rId2825" location="" display="https://turbomir.shop/shop/UID_16258.html"/>
+    <hyperlink ref="E1414" r:id="rId2826" location="" display="https://turbomir.shop/order/?from=html&amp;id=16258"/>
+    <hyperlink ref="B1415" r:id="rId2827" location="" display="https://turbomir.shop/shop/UID_16259.html"/>
+    <hyperlink ref="E1415" r:id="rId2828" location="" display="https://turbomir.shop/order/?from=html&amp;id=16259"/>
+    <hyperlink ref="B1416" r:id="rId2829" location="" display="https://turbomir.shop/shop/UID_16260.html"/>
+    <hyperlink ref="E1416" r:id="rId2830" location="" display="https://turbomir.shop/order/?from=html&amp;id=16260"/>
+    <hyperlink ref="B1417" r:id="rId2831" location="" display="https://turbomir.shop/shop/UID_16261.html"/>
+    <hyperlink ref="E1417" r:id="rId2832" location="" display="https://turbomir.shop/order/?from=html&amp;id=16261"/>
+    <hyperlink ref="B1418" r:id="rId2833" location="" display="https://turbomir.shop/shop/UID_16262.html"/>
+    <hyperlink ref="E1418" r:id="rId2834" location="" display="https://turbomir.shop/order/?from=html&amp;id=16262"/>
+    <hyperlink ref="B1419" r:id="rId2835" location="" display="https://turbomir.shop/shop/UID_16263.html"/>
+    <hyperlink ref="E1419" r:id="rId2836" location="" display="https://turbomir.shop/order/?from=html&amp;id=16263"/>
+    <hyperlink ref="B1420" r:id="rId2837" location="" display="https://turbomir.shop/shop/UID_16264.html"/>
+    <hyperlink ref="E1420" r:id="rId2838" location="" display="https://turbomir.shop/order/?from=html&amp;id=16264"/>
+    <hyperlink ref="B1421" r:id="rId2839" location="" display="https://turbomir.shop/shop/UID_16265.html"/>
+    <hyperlink ref="E1421" r:id="rId2840" location="" display="https://turbomir.shop/order/?from=html&amp;id=16265"/>
+    <hyperlink ref="B1422" r:id="rId2841" location="" display="https://turbomir.shop/shop/UID_16266.html"/>
+    <hyperlink ref="E1422" r:id="rId2842" location="" display="https://turbomir.shop/order/?from=html&amp;id=16266"/>
+    <hyperlink ref="B1423" r:id="rId2843" location="" display="https://turbomir.shop/shop/UID_16267.html"/>
+    <hyperlink ref="E1423" r:id="rId2844" location="" display="https://turbomir.shop/order/?from=html&amp;id=16267"/>
+    <hyperlink ref="B1424" r:id="rId2845" location="" display="https://turbomir.shop/shop/UID_16268.html"/>
+    <hyperlink ref="E1424" r:id="rId2846" location="" display="https://turbomir.shop/order/?from=html&amp;id=16268"/>
+    <hyperlink ref="B1425" r:id="rId2847" location="" display="https://turbomir.shop/shop/UID_16269.html"/>
+    <hyperlink ref="E1425" r:id="rId2848" location="" display="https://turbomir.shop/order/?from=html&amp;id=16269"/>
+    <hyperlink ref="B1426" r:id="rId2849" location="" display="https://turbomir.shop/shop/UID_16270.html"/>
+    <hyperlink ref="E1426" r:id="rId2850" location="" display="https://turbomir.shop/order/?from=html&amp;id=16270"/>
+    <hyperlink ref="B1427" r:id="rId2851" location="" display="https://turbomir.shop/shop/UID_16271.html"/>
+    <hyperlink ref="E1427" r:id="rId2852" location="" display="https://turbomir.shop/order/?from=html&amp;id=16271"/>
+    <hyperlink ref="B1428" r:id="rId2853" location="" display="https://turbomir.shop/shop/UID_16272.html"/>
+    <hyperlink ref="E1428" r:id="rId2854" location="" display="https://turbomir.shop/order/?from=html&amp;id=16272"/>
+    <hyperlink ref="B1429" r:id="rId2855" location="" display="https://turbomir.shop/shop/UID_16273.html"/>
+    <hyperlink ref="E1429" r:id="rId2856" location="" display="https://turbomir.shop/order/?from=html&amp;id=16273"/>
+    <hyperlink ref="B1430" r:id="rId2857" location="" display="https://turbomir.shop/shop/UID_16274.html"/>
+    <hyperlink ref="E1430" r:id="rId2858" location="" display="https://turbomir.shop/order/?from=html&amp;id=16274"/>
+    <hyperlink ref="B1431" r:id="rId2859" location="" display="https://turbomir.shop/shop/UID_16275.html"/>
+    <hyperlink ref="E1431" r:id="rId2860" location="" display="https://turbomir.shop/order/?from=html&amp;id=16275"/>
+    <hyperlink ref="B1432" r:id="rId2861" location="" display="https://turbomir.shop/shop/UID_16276.html"/>
+    <hyperlink ref="E1432" r:id="rId2862" location="" display="https://turbomir.shop/order/?from=html&amp;id=16276"/>
+    <hyperlink ref="B1433" r:id="rId2863" location="" display="https://turbomir.shop/shop/UID_16277.html"/>
+    <hyperlink ref="E1433" r:id="rId2864" location="" display="https://turbomir.shop/order/?from=html&amp;id=16277"/>
+    <hyperlink ref="B1434" r:id="rId2865" location="" display="https://turbomir.shop/shop/UID_16278.html"/>
+    <hyperlink ref="E1434" r:id="rId2866" location="" display="https://turbomir.shop/order/?from=html&amp;id=16278"/>
+    <hyperlink ref="B1435" r:id="rId2867" location="" display="https://turbomir.shop/shop/UID_16279.html"/>
+    <hyperlink ref="E1435" r:id="rId2868" location="" display="https://turbomir.shop/order/?from=html&amp;id=16279"/>
+    <hyperlink ref="B1436" r:id="rId2869" location="" display="https://turbomir.shop/shop/UID_16280.html"/>
+    <hyperlink ref="E1436" r:id="rId2870" location="" display="https://turbomir.shop/order/?from=html&amp;id=16280"/>
+    <hyperlink ref="B1437" r:id="rId2871" location="" display="https://turbomir.shop/shop/UID_16281.html"/>
+    <hyperlink ref="E1437" r:id="rId2872" location="" display="https://turbomir.shop/order/?from=html&amp;id=16281"/>
+    <hyperlink ref="B1438" r:id="rId2873" location="" display="https://turbomir.shop/shop/UID_16282.html"/>
+    <hyperlink ref="E1438" r:id="rId2874" location="" display="https://turbomir.shop/order/?from=html&amp;id=16282"/>
+    <hyperlink ref="B1439" r:id="rId2875" location="" display="https://turbomir.shop/shop/UID_16283.html"/>
+    <hyperlink ref="E1439" r:id="rId2876" location="" display="https://turbomir.shop/order/?from=html&amp;id=16283"/>
+    <hyperlink ref="B1440" r:id="rId2877" location="" display="https://turbomir.shop/shop/UID_16284.html"/>
+    <hyperlink ref="E1440" r:id="rId2878" location="" display="https://turbomir.shop/order/?from=html&amp;id=16284"/>
+    <hyperlink ref="B1441" r:id="rId2879" location="" display="https://turbomir.shop/shop/UID_16285.html"/>
+    <hyperlink ref="E1441" r:id="rId2880" location="" display="https://turbomir.shop/order/?from=html&amp;id=16285"/>
+    <hyperlink ref="B1442" r:id="rId2881" location="" display="https://turbomir.shop/shop/UID_16286.html"/>
+    <hyperlink ref="E1442" r:id="rId2882" location="" display="https://turbomir.shop/order/?from=html&amp;id=16286"/>
+    <hyperlink ref="B1443" r:id="rId2883" location="" display="https://turbomir.shop/shop/UID_16287.html"/>
+    <hyperlink ref="E1443" r:id="rId2884" location="" display="https://turbomir.shop/order/?from=html&amp;id=16287"/>
+    <hyperlink ref="B1444" r:id="rId2885" location="" display="https://turbomir.shop/shop/UID_16288.html"/>
+    <hyperlink ref="E1444" r:id="rId2886" location="" display="https://turbomir.shop/order/?from=html&amp;id=16288"/>
+    <hyperlink ref="B1445" r:id="rId2887" location="" display="https://turbomir.shop/shop/UID_16289.html"/>
+    <hyperlink ref="E1445" r:id="rId2888" location="" display="https://turbomir.shop/order/?from=html&amp;id=16289"/>
+    <hyperlink ref="B1446" r:id="rId2889" location="" display="https://turbomir.shop/shop/UID_16290.html"/>
+    <hyperlink ref="E1446" r:id="rId2890" location="" display="https://turbomir.shop/order/?from=html&amp;id=16290"/>
+    <hyperlink ref="B1447" r:id="rId2891" location="" display="https://turbomir.shop/shop/UID_16291.html"/>
+    <hyperlink ref="E1447" r:id="rId2892" location="" display="https://turbomir.shop/order/?from=html&amp;id=16291"/>
+    <hyperlink ref="B1448" r:id="rId2893" location="" display="https://turbomir.shop/shop/UID_16292.html"/>
+    <hyperlink ref="E1448" r:id="rId2894" location="" display="https://turbomir.shop/order/?from=html&amp;id=16292"/>
+    <hyperlink ref="B1449" r:id="rId2895" location="" display="https://turbomir.shop/shop/UID_16293.html"/>
+    <hyperlink ref="E1449" r:id="rId2896" location="" display="https://turbomir.shop/order/?from=html&amp;id=16293"/>
+    <hyperlink ref="B1450" r:id="rId2897" location="" display="https://turbomir.shop/shop/UID_16737.html"/>
+    <hyperlink ref="E1450" r:id="rId2898" location="" display="https://turbomir.shop/order/?from=html&amp;id=16737"/>
+    <hyperlink ref="B1451" r:id="rId2899" location="" display="https://turbomir.shop/shop/UID_16738.html"/>
+    <hyperlink ref="E1451" r:id="rId2900" location="" display="https://turbomir.shop/order/?from=html&amp;id=16738"/>
+    <hyperlink ref="B1452" r:id="rId2901" location="" display="https://turbomir.shop/shop/UID_16739.html"/>
+    <hyperlink ref="E1452" r:id="rId2902" location="" display="https://turbomir.shop/order/?from=html&amp;id=16739"/>
+    <hyperlink ref="B1453" r:id="rId2903" location="" display="https://turbomir.shop/shop/UID_16740.html"/>
+    <hyperlink ref="E1453" r:id="rId2904" location="" display="https://turbomir.shop/order/?from=html&amp;id=16740"/>
+    <hyperlink ref="B1454" r:id="rId2905" location="" display="https://turbomir.shop/shop/UID_16741.html"/>
+    <hyperlink ref="E1454" r:id="rId2906" location="" display="https://turbomir.shop/order/?from=html&amp;id=16741"/>
+    <hyperlink ref="B1455" r:id="rId2907" location="" display="https://turbomir.shop/shop/UID_16742.html"/>
+    <hyperlink ref="E1455" r:id="rId2908" location="" display="https://turbomir.shop/order/?from=html&amp;id=16742"/>
+    <hyperlink ref="B1456" r:id="rId2909" location="" display="https://turbomir.shop/shop/UID_16743.html"/>
+    <hyperlink ref="E1456" r:id="rId2910" location="" display="https://turbomir.shop/order/?from=html&amp;id=16743"/>
+    <hyperlink ref="B1457" r:id="rId2911" location="" display="https://turbomir.shop/shop/UID_16744.html"/>
+    <hyperlink ref="E1457" r:id="rId2912" location="" display="https://turbomir.shop/order/?from=html&amp;id=16744"/>
+    <hyperlink ref="B1458" r:id="rId2913" location="" display="https://turbomir.shop/shop/UID_16745.html"/>
+    <hyperlink ref="E1458" r:id="rId2914" location="" display="https://turbomir.shop/order/?from=html&amp;id=16745"/>
+    <hyperlink ref="B1459" r:id="rId2915" location="" display="https://turbomir.shop/shop/UID_16746.html"/>
+    <hyperlink ref="E1459" r:id="rId2916" location="" display="https://turbomir.shop/order/?from=html&amp;id=16746"/>
+    <hyperlink ref="B1460" r:id="rId2917" location="" display="https://turbomir.shop/shop/UID_16747.html"/>
+    <hyperlink ref="E1460" r:id="rId2918" location="" display="https://turbomir.shop/order/?from=html&amp;id=16747"/>
+    <hyperlink ref="B1461" r:id="rId2919" location="" display="https://turbomir.shop/shop/UID_16748.html"/>
+    <hyperlink ref="E1461" r:id="rId2920" location="" display="https://turbomir.shop/order/?from=html&amp;id=16748"/>
+    <hyperlink ref="B1462" r:id="rId2921" location="" display="https://turbomir.shop/shop/UID_18936.html"/>
+    <hyperlink ref="E1462" r:id="rId2922" location="" display="https://turbomir.shop/order/?from=html&amp;id=18936"/>
+    <hyperlink ref="B1463" r:id="rId2923" location="" display="https://turbomir.shop/shop/UID_18972.html"/>
+    <hyperlink ref="E1463" r:id="rId2924" location="" display="https://turbomir.shop/order/?from=html&amp;id=18972"/>
+    <hyperlink ref="B1464" r:id="rId2925" location="" display="https://turbomir.shop/shop/UID_17636.html"/>
+    <hyperlink ref="E1464" r:id="rId2926" location="" display="https://turbomir.shop/order/?from=html&amp;id=17636"/>
+    <hyperlink ref="B1465" r:id="rId2927" location="" display="https://turbomir.shop/shop/UID_17637.html"/>
+    <hyperlink ref="E1465" r:id="rId2928" location="" display="https://turbomir.shop/order/?from=html&amp;id=17637"/>
+    <hyperlink ref="B1466" r:id="rId2929" location="" display="https://turbomir.shop/shop/UID_17638.html"/>
+    <hyperlink ref="E1466" r:id="rId2930" location="" display="https://turbomir.shop/order/?from=html&amp;id=17638"/>
+    <hyperlink ref="B1467" r:id="rId2931" location="" display="https://turbomir.shop/shop/UID_18974.html"/>
+    <hyperlink ref="E1467" r:id="rId2932" location="" display="https://turbomir.shop/order/?from=html&amp;id=18974"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>Турбокомпрессор 04-09-2026</dc:title>
+  <dc:title>Турбокомпрессор 20-10-2026</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>